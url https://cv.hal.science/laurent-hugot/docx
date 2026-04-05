--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Hugot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7691-3960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076885305</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fleur, le cochon, le flacon et le cadavre : écofacts et artefacts en scénographie funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn de Larminat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tranoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 12, 2025, Publication du Gaaf, 9782954152677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etrusques, les plus heureux des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étrusques. Les plus heureux des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, Rennes, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03123482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles parfumées en Méditerranée occidentale et en Gaule : VIIIe s. av.-VIIIe s. apr. J.-C. : actes du Colloque, Rome, École française de Rome, du 16 au 18 novembre 2009 / organisé par l'Université de Bretagne Sud et l'Université de La Rochelle ; sous la direction de Dominique Frère et Laurent Hugot ; préface Jean-Pierre Brun. - Naples : Centre Jean Bérard ; Rennes : Presses universitaires de Rennes, 201 (Archéologie de l'artisanat antique ; 6) (Collection du Centre Jean Bérard, 38) (Archéologie & culture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Jean Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 38, 2012, Collection du Centre Jean Bérard, 978-2-918887-11-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie des huiles et des parfums en Méditerranée occidentale (VIIIe s. av. – VIIe s. ap. J.-C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures portuaires de l'arc atlantique dans l'Antiquité : Bilan et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tranoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bordeaux : Fédération Aquitania, pp.160, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures portuaires de l'Arc atlantique dans l’Antiquité : bilan et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tranoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2010, Aquitania. Supplément, ISSN 0991-5281 ; 18, 2-910763-19-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vases en voyage, de la Grèce à l'Étrurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Santrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Somogy, 2004, 2850567159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn de Larminat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tranoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fleur, le cochon, le flacon et le cadavre : écofacts et artefacts en scénographie funéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Gaaf, pp.7-9, 2025, 9782954152677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences faites aux femmes romaines dans la bande dessinée historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À coups de cases et de bulles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.135-158, 2023, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.188782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes et attitudes devant l’autel en Étrurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Françoise Jaccottet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rituels en image – Images de rituel. Iconographie – Histoire des religions – Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-56, 2021, Etudes genevoises sur l’Antiquité, 978-3-0343-3908-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations d'offrandes alimentaires en contexte funéraires en Etrurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Frère, Barbara Del Mastro, Priscilla Munzi and Claude Pouzadoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manger, boire, se parfumer pour l'éternité. Rituels alimentaires et odorants en Italie et en Gaule du IXe siècle avant au Ier siècle après J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Jean Bérard, p. 45-51., 2021, 978-2-38050-025-7. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pcjb.8142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03513709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La religion étrusque et le pouvoir romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Husquin Caroline, Landrea Cyrielle (dir.), Religions et pouvoir dans le monde romain: 218 av. J.-C.-250 ap. J.-C, pp.239-252, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.331-344, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03482613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en scène des corps mutilés et handicapés dans Alix et Alix Senator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frédéric Chauvaud, Denis Mellier (dir.), Corps handicapés et corps mutilés dans la BD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p.115-138, 2020, 9782753579774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03484228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parfums et résidus huileux archéologiques de la Méditerranée occidentale (Perhamo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie, la mort et la religion dans l’univers phénicien et punique. Actes du VIIème congrès international des études phéniciennes et puniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chambre des Chenets de Cerveteri. Les rituels parfumés d’après les analyses chimiques de contenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caere orientalizzante. Nuove ricerche su città e necropoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crises sanitaires et climatiques et leur perception dans l'Italie pré-impériale : la question des sources.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Clément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et nature. Pour une histoire écologique des sociétés méditerranéennes (Antiquité et Moyen âge)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes : Presses universitaires de Rennes, pp.87-97, 2011, Histoire (Rennes), ISSN 1255-2364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les origines de Rome vues par les Antiquaires bretons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angelo Colombo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires d'Italie : identités, représentations, enjeux : antiquité et classicisme : à l'occasion du 150e anniversaire de l'unité italienne, 1861-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, Como : New Press Edizioni, pp.132-140, 2010, Biblioteca di Athenaeum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Étrusques et l'encens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Verbanck-Piérard, Natacha Massar et Dominique Frère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parfums de l'Antiquité : la rose et l'encens en Méditerranée : [exposition, Morlanwelz, Musée royal de Mariemont, 7 juin-30 novembre 2008]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, [Morlanwelz] : Musée royal de Mariemont, pp.139-141, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des gras Tyrrhéniens qui devant l'autel soufflaient dans l'ivoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Mehl et Pierre Brulé ; [préface de Robert Parker]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sacrifice antique : vestiges, procédures et stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes : Presses universitaires de Rennes, pp.61-80, 2008, Histoire (Rennes) ISSN 1255-2364; 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00721013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sacrifices en images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvia Estienne, Dominique Jaillard, Natacha Lubtchansky.. [et al.]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image et religion dans l'Antiquité gréco-romaine : actes du colloque de Rome, 11-13 décembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Naples : Centre Jean Bérard [Athènes] : École française d'Athènes, pp.329-343, 2008, Collection du Centre Jean Bérard ISSN 1590-3869; 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sacrifices parfumés des Étrusques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lydie Bodiou, Dominique Frère, Véronique Mehl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parfums et odeurs dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes : Presses universitaires de Rennes, pp.89-97, 2008, Archéologie et culture ISSN 1761-8754; 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et imaginaires des armes en Étrurie archaïque : du rituel au combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Sauzeau &amp; Thierry Van Compernolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les armes dans l'Antiquité : de la technique à l'imaginaire : actes du colloque international du SEMA, Montpellier, 20 et 22 mars 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier : CERCAM-Université Paul-Valéry, Montpellier III : Presses universitaires de la Méditerranée, pp.121-144, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00721022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de l’autel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces d'échanges en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.165-186, 2006, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.7848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les Étrusques ? Les nouvelles données de l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caisse Vallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangi Villerbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.153 - 167. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rh19.5119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couples étrusques au banquet : pratiques rituelles et alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24, pp.77-91. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.5887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03123449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cérino, Michel L’Hour et Éric Rieth (dir.), Archéologie sous-marine. Pratiques, patrimoine, médiation, Rennes, PUR, 2013, 312 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, pp.421-423. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/IYLY2405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations des espaces sacrificiels sur la céramique étrusque à figures noires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranea (Rome)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7, pp.135-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les urnes et les sarcophages étrusques dans les musées d'Aix-en-Provence, d'Arles, d'Avignon et de Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi etruschi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73, pp.149-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grèce et l’Étrurie dans l’Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 115-2, pp.107-120. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/abpo.334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03122366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le costume étrusque à travers l'étude des productions céramiques étrusco-corinthiennes (630-550 avant J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.103-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grèce et l'Étrurie dans l'ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 115 (2), pp.107-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le costume étrusque à travers l’étude des productions céramiques étrusco-corinthiennes (630-550 avant J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Dossier : S'habiller, se déshabiller dans les mondes anciens, N.S.6, pp.103-126. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsehess.2300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02086552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId66"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Hugot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7691-3960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076885305</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn de Larminat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tranoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fleur, le cochon, le flacon et le cadavre : écofacts et artefacts en scénographie funéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Gaaf, pp.7-9, 2025, 9782954152677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences faites aux femmes romaines dans la bande dessinée historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À coups de cases et de bulles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.135-158, 2023, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.188782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes et attitudes devant l’autel en Étrurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Françoise Jaccottet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rituels en image – Images de rituel. Iconographie – Histoire des religions – Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-56, 2021, Etudes genevoises sur l’Antiquité, 978-3-0343-3908-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations d'offrandes alimentaires en contexte funéraires en Etrurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Frère, Barbara Del Mastro, Priscilla Munzi and Claude Pouzadoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manger, boire, se parfumer pour l'éternité. Rituels alimentaires et odorants en Italie et en Gaule du IXe siècle avant au Ier siècle après J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Jean Bérard, p. 45-51., 2021, 978-2-38050-025-7. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pcjb.8142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03513709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en scène des corps mutilés et handicapés dans Alix et Alix Senator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frédéric Chauvaud, Denis Mellier (dir.), Corps handicapés et corps mutilés dans la BD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p.115-138, 2020, 9782753579774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03484228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La religion étrusque et le pouvoir romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Husquin Caroline, Landrea Cyrielle (dir.), Religions et pouvoir dans le monde romain: 218 av. J.-C.-250 ap. J.-C, pp.239-252, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.331-344, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03482613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parfums et résidus huileux archéologiques de la Méditerranée occidentale (Perhamo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie, la mort et la religion dans l’univers phénicien et punique. Actes du VIIème congrès international des études phéniciennes et puniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chambre des Chenets de Cerveteri. Les rituels parfumés d’après les analyses chimiques de contenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caere orientalizzante. Nuove ricerche su città e necropoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crises sanitaires et climatiques et leur perception dans l'Italie pré-impériale : la question des sources.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Clément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et nature. Pour une histoire écologique des sociétés méditerranéennes (Antiquité et Moyen âge)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes : Presses universitaires de Rennes, pp.87-97, 2011, Histoire (Rennes), ISSN 1255-2364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les origines de Rome vues par les Antiquaires bretons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angelo Colombo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires d'Italie : identités, représentations, enjeux : antiquité et classicisme : à l'occasion du 150e anniversaire de l'unité italienne, 1861-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, Como : New Press Edizioni, pp.132-140, 2010, Biblioteca di Athenaeum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Étrusques et l'encens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Verbanck-Piérard, Natacha Massar et Dominique Frère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parfums de l'Antiquité : la rose et l'encens en Méditerranée : [exposition, Morlanwelz, Musée royal de Mariemont, 7 juin-30 novembre 2008]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, [Morlanwelz] : Musée royal de Mariemont, pp.139-141, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des gras Tyrrhéniens qui devant l'autel soufflaient dans l'ivoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Mehl et Pierre Brulé ; [préface de Robert Parker]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sacrifice antique : vestiges, procédures et stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes : Presses universitaires de Rennes, pp.61-80, 2008, Histoire (Rennes) ISSN 1255-2364; 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00721013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sacrifices en images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvia Estienne, Dominique Jaillard, Natacha Lubtchansky.. [et al.]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image et religion dans l'Antiquité gréco-romaine : actes du colloque de Rome, 11-13 décembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Naples : Centre Jean Bérard [Athènes] : École française d'Athènes, pp.329-343, 2008, Collection du Centre Jean Bérard ISSN 1590-3869; 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sacrifices parfumés des Étrusques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lydie Bodiou, Dominique Frère, Véronique Mehl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parfums et odeurs dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes : Presses universitaires de Rennes, pp.89-97, 2008, Archéologie et culture ISSN 1761-8754; 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et imaginaires des armes en Étrurie archaïque : du rituel au combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Sauzeau &amp; Thierry Van Compernolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les armes dans l'Antiquité : de la technique à l'imaginaire : actes du colloque international du SEMA, Montpellier, 20 et 22 mars 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier : CERCAM-Université Paul-Valéry, Montpellier III : Presses universitaires de la Méditerranée, pp.121-144, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00721022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de l’autel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces d'échanges en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.165-186, 2006, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.7848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fleur, le cochon, le flacon et le cadavre : écofacts et artefacts en scénographie funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn de Larminat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tranoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 12, 2025, Publication du Gaaf, 9782954152677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etrusques, les plus heureux des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étrusques. Les plus heureux des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, Rennes, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03123482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles parfumées en Méditerranée occidentale et en Gaule : VIIIe s. av.-VIIIe s. apr. J.-C. : actes du Colloque, Rome, École française de Rome, du 16 au 18 novembre 2009 / organisé par l'Université de Bretagne Sud et l'Université de La Rochelle ; sous la direction de Dominique Frère et Laurent Hugot ; préface Jean-Pierre Brun. - Naples : Centre Jean Bérard ; Rennes : Presses universitaires de Rennes, 201 (Archéologie de l'artisanat antique ; 6) (Collection du Centre Jean Bérard, 38) (Archéologie & culture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Jean Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 38, 2012, Collection du Centre Jean Bérard, 978-2-918887-11-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie des huiles et des parfums en Méditerranée occidentale (VIIIe s. av. – VIIe s. ap. J.-C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures portuaires de l'arc atlantique dans l'Antiquité : Bilan et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tranoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bordeaux : Fédération Aquitania, pp.160, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures portuaires de l'Arc atlantique dans l’Antiquité : bilan et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tranoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2010, Aquitania. Supplément, ISSN 0991-5281 ; 18, 2-910763-19-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vases en voyage, de la Grèce à l'Étrurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Santrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Somogy, 2004, 2850567159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les Étrusques ? Les nouvelles données de l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couples étrusques au banquet : pratiques rituelles et alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24, pp.77-91. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.5887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03123449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caisse Vallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangi Villerbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.153 - 167. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rh19.5119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cérino, Michel L’Hour et Éric Rieth (dir.), Archéologie sous-marine. Pratiques, patrimoine, médiation, Rennes, PUR, 2013, 312 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, pp.421-423. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/IYLY2405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations des espaces sacrificiels sur la céramique étrusque à figures noires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranea (Rome)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7, pp.135-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les urnes et les sarcophages étrusques dans les musées d'Aix-en-Provence, d'Arles, d'Avignon et de Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi etruschi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73, pp.149-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grèce et l’Étrurie dans l’Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 115-2, pp.107-120. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/abpo.334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03122366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le costume étrusque à travers l'étude des productions céramiques étrusco-corinthiennes (630-550 avant J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.103-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grèce et l'Étrurie dans l'ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 115 (2), pp.107-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le costume étrusque à travers l’étude des productions céramiques étrusco-corinthiennes (630-550 avant J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Dossier : S'habiller, se déshabiller dans les mondes anciens, N.S.6, pp.103-126. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsehess.2300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02086552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId66"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A655EB7C"/>
+    <w:nsid w:val="FDD2F520"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-hugot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7691-3960" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076885305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122424v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tranoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077660v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123482v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320963v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centre-jean-berard.cnrs.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077662v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720789v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345152v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345059v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Santrot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122538v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335085v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.188782" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335007v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1063314" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513709v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.8142" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482613v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03484228v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480573v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859394v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720909v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720945v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720918v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721013v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720997v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720922v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335174v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mehl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.7848" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04108425v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Millet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03424152v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Villerbu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.5119" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123449v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.5887" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05049860v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/IYLY2405" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720897v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720898v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03122366v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.334" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720903v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720928v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086552v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2300" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-hugot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7691-3960" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076885305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122538v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tranoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335085v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.188782" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335007v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1063314" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513709v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.8142" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03484228v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482613v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480573v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720909v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720945v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720918v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721013v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720922v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335174v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mehl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.7848" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122424v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077660v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123482v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320963v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centre-jean-berard.cnrs.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077662v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720789v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345152v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Santrot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04108425v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Millet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123449v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.5887" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03424152v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Villerbu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.5119" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05049860v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/IYLY2405" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720897v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720898v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03122366v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.334" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720903v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720928v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086552v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2300" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>