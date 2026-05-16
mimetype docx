--- v1 (2026-04-05)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Hugot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7691-3960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076885305</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn de Larminat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tranoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fleur, le cochon, le flacon et le cadavre : écofacts et artefacts en scénographie funéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Gaaf, pp.7-9, 2025, 9782954152677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences faites aux femmes romaines dans la bande dessinée historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À coups de cases et de bulles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.135-158, 2023, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.188782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes et attitudes devant l’autel en Étrurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Françoise Jaccottet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rituels en image – Images de rituel. Iconographie – Histoire des religions – Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-56, 2021, Etudes genevoises sur l’Antiquité, 978-3-0343-3908-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations d'offrandes alimentaires en contexte funéraires en Etrurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Frère, Barbara Del Mastro, Priscilla Munzi and Claude Pouzadoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manger, boire, se parfumer pour l'éternité. Rituels alimentaires et odorants en Italie et en Gaule du IXe siècle avant au Ier siècle après J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Jean Bérard, p. 45-51., 2021, 978-2-38050-025-7. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pcjb.8142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03513709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en scène des corps mutilés et handicapés dans Alix et Alix Senator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frédéric Chauvaud, Denis Mellier (dir.), Corps handicapés et corps mutilés dans la BD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p.115-138, 2020, 9782753579774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03484228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La religion étrusque et le pouvoir romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Husquin Caroline, Landrea Cyrielle (dir.), Religions et pouvoir dans le monde romain: 218 av. J.-C.-250 ap. J.-C, pp.239-252, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.331-344, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03482613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parfums et résidus huileux archéologiques de la Méditerranée occidentale (Perhamo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie, la mort et la religion dans l’univers phénicien et punique. Actes du VIIème congrès international des études phéniciennes et puniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chambre des Chenets de Cerveteri. Les rituels parfumés d’après les analyses chimiques de contenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caere orientalizzante. Nuove ricerche su città e necropoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crises sanitaires et climatiques et leur perception dans l'Italie pré-impériale : la question des sources.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Clément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et nature. Pour une histoire écologique des sociétés méditerranéennes (Antiquité et Moyen âge)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes : Presses universitaires de Rennes, pp.87-97, 2011, Histoire (Rennes), ISSN 1255-2364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les origines de Rome vues par les Antiquaires bretons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angelo Colombo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires d'Italie : identités, représentations, enjeux : antiquité et classicisme : à l'occasion du 150e anniversaire de l'unité italienne, 1861-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, Como : New Press Edizioni, pp.132-140, 2010, Biblioteca di Athenaeum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Étrusques et l'encens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Verbanck-Piérard, Natacha Massar et Dominique Frère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parfums de l'Antiquité : la rose et l'encens en Méditerranée : [exposition, Morlanwelz, Musée royal de Mariemont, 7 juin-30 novembre 2008]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, [Morlanwelz] : Musée royal de Mariemont, pp.139-141, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des gras Tyrrhéniens qui devant l'autel soufflaient dans l'ivoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Mehl et Pierre Brulé ; [préface de Robert Parker]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sacrifice antique : vestiges, procédures et stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes : Presses universitaires de Rennes, pp.61-80, 2008, Histoire (Rennes) ISSN 1255-2364; 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00721013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sacrifices en images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvia Estienne, Dominique Jaillard, Natacha Lubtchansky.. [et al.]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image et religion dans l'Antiquité gréco-romaine : actes du colloque de Rome, 11-13 décembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Naples : Centre Jean Bérard [Athènes] : École française d'Athènes, pp.329-343, 2008, Collection du Centre Jean Bérard ISSN 1590-3869; 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sacrifices parfumés des Étrusques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lydie Bodiou, Dominique Frère, Véronique Mehl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parfums et odeurs dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes : Presses universitaires de Rennes, pp.89-97, 2008, Archéologie et culture ISSN 1761-8754; 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et imaginaires des armes en Étrurie archaïque : du rituel au combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Sauzeau &amp; Thierry Van Compernolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les armes dans l'Antiquité : de la technique à l'imaginaire : actes du colloque international du SEMA, Montpellier, 20 et 22 mars 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier : CERCAM-Université Paul-Valéry, Montpellier III : Presses universitaires de la Méditerranée, pp.121-144, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00721022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de l’autel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces d'échanges en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.165-186, 2006, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.7848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fleur, le cochon, le flacon et le cadavre : écofacts et artefacts en scénographie funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn de Larminat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tranoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 12, 2025, Publication du Gaaf, 9782954152677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etrusques, les plus heureux des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étrusques. Les plus heureux des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, Rennes, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03123482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles parfumées en Méditerranée occidentale et en Gaule : VIIIe s. av.-VIIIe s. apr. J.-C. : actes du Colloque, Rome, École française de Rome, du 16 au 18 novembre 2009 / organisé par l'Université de Bretagne Sud et l'Université de La Rochelle ; sous la direction de Dominique Frère et Laurent Hugot ; préface Jean-Pierre Brun. - Naples : Centre Jean Bérard ; Rennes : Presses universitaires de Rennes, 201 (Archéologie de l'artisanat antique ; 6) (Collection du Centre Jean Bérard, 38) (Archéologie & culture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Jean Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 38, 2012, Collection du Centre Jean Bérard, 978-2-918887-11-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie des huiles et des parfums en Méditerranée occidentale (VIIIe s. av. – VIIe s. ap. J.-C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures portuaires de l'arc atlantique dans l'Antiquité : Bilan et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tranoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bordeaux : Fédération Aquitania, pp.160, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures portuaires de l'Arc atlantique dans l’Antiquité : bilan et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tranoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2010, Aquitania. Supplément, ISSN 0991-5281 ; 18, 2-910763-19-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vases en voyage, de la Grèce à l'Étrurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Santrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Somogy, 2004, 2850567159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les Étrusques ? Les nouvelles données de l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couples étrusques au banquet : pratiques rituelles et alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24, pp.77-91. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.5887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03123449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caisse Vallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangi Villerbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.153 - 167. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rh19.5119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cérino, Michel L’Hour et Éric Rieth (dir.), Archéologie sous-marine. Pratiques, patrimoine, médiation, Rennes, PUR, 2013, 312 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, pp.421-423. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/IYLY2405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations des espaces sacrificiels sur la céramique étrusque à figures noires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranea (Rome)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7, pp.135-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les urnes et les sarcophages étrusques dans les musées d'Aix-en-Provence, d'Arles, d'Avignon et de Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi etruschi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73, pp.149-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grèce et l’Étrurie dans l’Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 115-2, pp.107-120. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/abpo.334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03122366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le costume étrusque à travers l'étude des productions céramiques étrusco-corinthiennes (630-550 avant J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.103-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grèce et l'Étrurie dans l'ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 115 (2), pp.107-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le costume étrusque à travers l’étude des productions céramiques étrusco-corinthiennes (630-550 avant J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Dossier : S'habiller, se déshabiller dans les mondes anciens, N.S.6, pp.103-126. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsehess.2300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02086552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId66"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Hugot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7691-3960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076885305</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fleur, le cochon, le flacon et le cadavre : écofacts et artefacts en scénographie funéraire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn de Larminat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tranoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 12, 2025, Publication du Gaaf, 9782954152677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etrusques, les plus heureux des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étrusques. Les plus heureux des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, Rennes, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03123482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles parfumées en Méditerranée occidentale et en Gaule : VIIIe s. av.-VIIIe s. apr. J.-C. : actes du Colloque, Rome, École française de Rome, du 16 au 18 novembre 2009 / organisé par l'Université de Bretagne Sud et l'Université de La Rochelle ; sous la direction de Dominique Frère et Laurent Hugot ; préface Jean-Pierre Brun. - Naples : Centre Jean Bérard ; Rennes : Presses universitaires de Rennes, 201 (Archéologie de l'artisanat antique ; 6) (Collection du Centre Jean Bérard, 38) (Archéologie & culture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Jean Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 38, 2012, Collection du Centre Jean Bérard, 978-2-918887-11-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie des huiles et des parfums en Méditerranée occidentale (VIIIe s. av. – VIIe s. ap. J.-C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures portuaires de l'arc atlantique dans l'Antiquité : Bilan et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tranoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bordeaux : Fédération Aquitania, pp.160, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures portuaires de l'Arc atlantique dans l’Antiquité : bilan et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tranoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2010, Aquitania. Supplément, ISSN 0991-5281 ; 18, 2-910763-19-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vases en voyage, de la Grèce à l'Étrurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Santrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Somogy, 2004, 2850567159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn de Larminat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tranoy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fleur, le cochon, le flacon et le cadavre : écofacts et artefacts en scénographie funéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Gaaf, pp.7-9, 2025, 9782954152677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les violences faites aux femmes romaines dans la bande dessinée historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À coups de cases et de bulles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.135-158, 2023, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.188782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestes et attitudes devant l’autel en Étrurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Françoise Jaccottet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rituels en image – Images de rituel. Iconographie – Histoire des religions – Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-56, 2021, Etudes genevoises sur l’Antiquité, 978-3-0343-3908-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations d'offrandes alimentaires en contexte funéraires en Etrurie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Frère, Barbara Del Mastro, Priscilla Munzi and Claude Pouzadoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manger, boire, se parfumer pour l'éternité. Rituels alimentaires et odorants en Italie et en Gaule du IXe siècle avant au Ier siècle après J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Jean Bérard, p. 45-51., 2021, 978-2-38050-025-7. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pcjb.8142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03513709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La religion étrusque et le pouvoir romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Husquin Caroline, Landrea Cyrielle (dir.), Religions et pouvoir dans le monde romain: 218 av. J.-C.-250 ap. J.-C, pp.239-252, 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.331-344, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03482613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en scène des corps mutilés et handicapés dans Alix et Alix Senator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frédéric Chauvaud, Denis Mellier (dir.), Corps handicapés et corps mutilés dans la BD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, p.115-138, 2020, 9782753579774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03484228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parfums et résidus huileux archéologiques de la Méditerranée occidentale (Perhamo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie, la mort et la religion dans l’univers phénicien et punique. Actes du VIIème congrès international des études phéniciennes et puniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chambre des Chenets de Cerveteri. Les rituels parfumés d’après les analyses chimiques de contenus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caere orientalizzante. Nuove ricerche su città e necropoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crises sanitaires et climatiques et leur perception dans l'Italie pré-impériale : la question des sources.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Clément. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et nature. Pour une histoire écologique des sociétés méditerranéennes (Antiquité et Moyen âge)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes : Presses universitaires de Rennes, pp.87-97, 2011, Histoire (Rennes), ISSN 1255-2364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les origines de Rome vues par les Antiquaires bretons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angelo Colombo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires d'Italie : identités, représentations, enjeux : antiquité et classicisme : à l'occasion du 150e anniversaire de l'unité italienne, 1861-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, Como : New Press Edizioni, pp.132-140, 2010, Biblioteca di Athenaeum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Étrusques et l'encens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Verbanck-Piérard, Natacha Massar et Dominique Frère. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parfums de l'Antiquité : la rose et l'encens en Méditerranée : [exposition, Morlanwelz, Musée royal de Mariemont, 7 juin-30 novembre 2008]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, [Morlanwelz] : Musée royal de Mariemont, pp.139-141, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos des gras Tyrrhéniens qui devant l'autel soufflaient dans l'ivoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Mehl et Pierre Brulé ; [préface de Robert Parker]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sacrifice antique : vestiges, procédures et stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes : Presses universitaires de Rennes, pp.61-80, 2008, Histoire (Rennes) ISSN 1255-2364; 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00721013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sacrifices en images.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvia Estienne, Dominique Jaillard, Natacha Lubtchansky.. [et al.]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image et religion dans l'Antiquité gréco-romaine : actes du colloque de Rome, 11-13 décembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Naples : Centre Jean Bérard [Athènes] : École française d'Athènes, pp.329-343, 2008, Collection du Centre Jean Bérard ISSN 1590-3869; 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sacrifices parfumés des Étrusques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lydie Bodiou, Dominique Frère, Véronique Mehl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parfums et odeurs dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rennes : Presses universitaires de Rennes, pp.89-97, 2008, Archéologie et culture ISSN 1761-8754; 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et imaginaires des armes en Étrurie archaïque : du rituel au combat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Sauzeau &amp; Thierry Van Compernolle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les armes dans l'Antiquité : de la technique à l'imaginaire : actes du colloque international du SEMA, Montpellier, 20 et 22 mars 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier : CERCAM-Université Paul-Valéry, Montpellier III : Presses universitaires de la Méditerranée, pp.121-144, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00721022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de l’autel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces d'échanges en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.165-186, 2006, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.7848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui sont les Étrusques ? Les nouvelles données de l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gailledrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caisse Vallé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tangi Villerbu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.153 - 167. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rh19.5119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couples étrusques au banquet : pratiques rituelles et alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24, pp.77-91. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.5887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03123449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cérino, Michel L’Hour et Éric Rieth (dir.), Archéologie sous-marine. Pratiques, patrimoine, médiation, Rennes, PUR, 2013, 312 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, pp.421-423. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/IYLY2405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations des espaces sacrificiels sur la céramique étrusque à figures noires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranea (Rome)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7, pp.135-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les urnes et les sarcophages étrusques dans les musées d'Aix-en-Provence, d'Arles, d'Avignon et de Nîmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi etruschi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 73, pp.149-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grèce et l’Étrurie dans l’Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 115-2, pp.107-120. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/abpo.334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03122366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le costume étrusque à travers l'étude des productions céramiques étrusco-corinthiennes (630-550 avant J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.103-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Grèce et l'Étrurie dans l'ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 115 (2), pp.107-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00720928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le costume étrusque à travers l’étude des productions céramiques étrusco-corinthiennes (630-550 avant J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hugot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Dossier : S'habiller, se déshabiller dans les mondes anciens, N.S.6, pp.103-126. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionsehess.2300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02086552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId66"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FDD2F520"/>
+    <w:nsid w:val="E2BC4333"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-hugot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7691-3960" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076885305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122538v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tranoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335085v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.188782" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335007v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1063314" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513709v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.8142" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03484228v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482613v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480573v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720909v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720945v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720918v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721013v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720922v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335174v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mehl" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.7848" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122424v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077660v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123482v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320963v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centre-jean-berard.cnrs.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077662v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720789v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345152v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Santrot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04108425v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Millet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123449v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.5887" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03424152v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Villerbu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.5119" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05049860v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/IYLY2405" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720897v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720898v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03122366v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.334" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720903v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720928v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086552v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2300" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-hugot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7691-3960" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076885305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122424v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fr&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hugot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn de Larminat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tranoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gaaf-asso.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077660v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123482v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320963v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centre-jean-berard.cnrs.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077662v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720789v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345152v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345059v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Santrot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122538v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335085v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.188782" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335007v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1063314" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513709v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pcjb.8142" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03482613v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03484228v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480573v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859394v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720909v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720945v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720918v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721013v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720997v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720922v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335174v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mehl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.7848" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04108425v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Millet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dubuis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03424152v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangi Villerbu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.5119" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123449v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.5887" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05049860v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/IYLY2405" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720897v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720898v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03122366v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.334" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720903v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720928v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086552v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.2300" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>