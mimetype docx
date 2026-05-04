--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -1594,178 +1594,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02342619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'attente messianique entre illusion et dépassement</w:t>
+                <w:t xml:space="preserve">Le cercle de l'autre comme question de méthode. Sur les relations concrètes avec Autrui, leur signification et leur portée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Attentes messianiques</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.201-213, 2015, Théologies et cultures, 978-2-917403-08-2</w:t>
+              <w:t xml:space="preserve">description de la publicationJean-Marc Mouillie &amp; Jean-Philippe Narboux (textes réunis par) Sartre. L'être et le néant. Nouvelles lectures, Paris, Les Belles Lettres, p. 137-157.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494572v1</w:t>
+                <w:t xml:space="preserve">halshs-02342263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cercle de l'autre comme question de méthode. Sur les relations concrètes avec Autrui, leur signification et leur portée</w:t>
+                <w:t xml:space="preserve">L'attente messianique entre illusion et dépassement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">description de la publicationJean-Marc Mouillie &amp; Jean-Philippe Narboux (textes réunis par) Sartre. L'être et le néant. Nouvelles lectures, Paris, Les Belles Lettres, p. 137-157.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Attentes messianiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université de Lorraine, Centre Écritures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.201-213, 2015, Théologies et cultures, 978-2-917403-08-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02342263v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : les attentes messianiques aujourd'hui</w:t>
               </w:r>
@@ -1774,51 +1774,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Attentes messianiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université de Lorraine, Centre Écritures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.5-17, 2015, Théologies et cultures, 978-2-917403-08-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1896,173 +1896,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02342272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission, secret, symbole: le secret et ses avatars dans la problématique transgénérationnelle chez Serge Tisseron</w:t>
+                <w:t xml:space="preserve">Ancêtre, identité, histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pierre Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jacques Fantino; Bernard Bourdin. </w:t>
+              <w:t xml:space="preserve">Jacques Fantino, Bernard Bourdin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les figures de l'ancêtre. Entre quête d'identité et souci de légitimité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, Université de Lorrain. Centre de recherches "Ecritures", 2012, Théologie et culture, 978-2-917403-25-9</w:t>
+              <w:t xml:space="preserve">Les figures de l'ancêtre. Entre quête d'identité et souci de légitimité.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Université de Lorraine. Centre de recherche Ecritures, 2012, Théologie et culture, 978-2-917403-25-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02937414v1</w:t>
+                <w:t xml:space="preserve">halshs-02937411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancêtre, identité, histoire</w:t>
+                <w:t xml:space="preserve">Transmission, secret, symbole: le secret et ses avatars dans la problématique transgénérationnelle chez Serge Tisseron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pierre Husson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jacques Fantino, Bernard Bourdin. </w:t>
+              <w:t xml:space="preserve">Jacques Fantino; Bernard Bourdin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les figures de l'ancêtre. Entre quête d'identité et souci de légitimité.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, Université de Lorraine. Centre de recherche Ecritures, 2012, Théologie et culture, 978-2-917403-25-9</w:t>
+              <w:t xml:space="preserve">Les figures de l'ancêtre. Entre quête d'identité et souci de légitimité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Université de Lorrain. Centre de recherches "Ecritures", 2012, Théologie et culture, 978-2-917403-25-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02937411v1</w:t>
+                <w:t xml:space="preserve">halshs-02937414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ancêtre. Conclusion d'un parcours</w:t>
               </w:r>
@@ -5342,51 +5342,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="898F2762"/>
+    <w:nsid w:val="FEE6C429"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5573,51 +5573,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-husson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3421-0300" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185821170" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05406776v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meessen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouriau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384512140" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384512140" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04488911v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierre Husson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoria Palomar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Rey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04492814v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Seydoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecritures.univ-lorraine.fr/publications/theologies-et-cultures/alterite-et-alienation" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05406800v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384512140/10" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05406682v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384511594" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05406737v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510856/23" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04493644v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711630424/lire-letre-et-le-neant-de-sartre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04492912v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384510153/chapter/226" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04493678v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://champsocial.com/book-education_inclusive_accessibilite_et_territoire_s_recherches_en_education,1251.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.suau.2022.01.0045" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03633127v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Husson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04493725v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/le-paradoxe-de-la-finitude/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342257v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151431v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151425v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03635817v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barthelemy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Perez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342619v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04494572v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecritures.univ-lorraine.fr/publications/theologies-et-cultures/attentes-messianiques" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342263v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04494549v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342272v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937411v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937417v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342282v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04493822v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04493826v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04493815v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04493781v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342624v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.25583." TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05406707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/EPH.9.0.3293691" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04497056v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eph.721.0061" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322004v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD029971" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151406v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/leportique.3494" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320674v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.042.0187" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03197599v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06355-1.p.0147" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03639336v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430907v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.065.0081" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633066v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04497036v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04493604v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel-Pierre Hardy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Noblecourt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633071v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04489073v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04497269v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/leportique.733" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04489078v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342622v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04493613v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Behra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Macaire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rondelli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.586.0045" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04497027v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04497019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04497021v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04497015v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633088v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03727670v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04492866v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04488973v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Di Pede" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04497031v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04497609v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04488945v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Frank" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/leportique.739" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04492771v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01624783v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-husson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3421-0300" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185821170" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05406776v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Meessen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouriau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384512140" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384512140" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04488911v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierre Husson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoria Palomar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Rey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04492814v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Seydoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecritures.univ-lorraine.fr/publications/theologies-et-cultures/alterite-et-alienation" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05406800v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384512140/10" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05406682v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384511594" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05406737v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510856/23" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04493644v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711630424/lire-letre-et-le-neant-de-sartre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04492912v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384510153/chapter/226" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04493678v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://champsocial.com/book-education_inclusive_accessibilite_et_territoire_s_recherches_en_education,1251.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.suau.2022.01.0045" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03633127v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Husson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04493725v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/le-paradoxe-de-la-finitude/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342257v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151431v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151425v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03635817v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barthelemy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Perez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342619v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342263v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04494572v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecritures.univ-lorraine.fr/publications/theologies-et-cultures/attentes-messianiques" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04494549v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342272v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937411v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937414v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937417v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342282v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04493822v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04493826v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04493815v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04493781v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342624v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.25583." TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05406707v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/EPH.9.0.3293691" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04497056v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eph.721.0061" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322004v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JD029971" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151406v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/leportique.3494" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320674v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.042.0187" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03197599v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06355-1.p.0147" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03639336v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430907v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.065.0081" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633066v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04497036v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04493604v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel-Pierre Hardy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Noblecourt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633071v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04489073v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04497269v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/leportique.733" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04489078v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02342622v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04493613v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Behra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Macaire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rondelli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.586.0045" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04497027v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04497019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04497021v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04497015v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633088v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03727670v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04492866v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04488973v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Di Pede" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04497031v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04497609v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04488945v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Frank" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/leportique.739" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04492771v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01624783v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>