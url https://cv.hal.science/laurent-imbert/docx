--- v0 (2026-03-13)
+++ v1 (2026-04-04)
@@ -199,265 +199,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in fatal poisoning among medical users of analgesics in France from 2013 to 2022: an analysis of the DTA register</w:t>
+                <w:t xml:space="preserve">Inspector Gadget A Toolbox for Fair Comparison of Masking Gadgets Application to Crystals-Kyber Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Revol</w:t>
+                <w:t xml:space="preserve">Camille Mutschler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Willeman</w:t>
+                <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Manceau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Roche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.puhe.2024.08.019⟩</w:t>
+              <w:t xml:space="preserve">IACR Communications in Cryptology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62056/ah5wommol⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05524203v1</w:t>
+                <w:t xml:space="preserve">lirmm-04639866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inspector Gadget A Toolbox for Fair Comparison of Masking Gadgets Application to Crystals-Kyber Compression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trends in fatal poisoning among medical users of analgesics in France from 2013 to 2022: an analysis of the DTA register</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Revol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Willeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Mutschler</w:t>
+                <w:t xml:space="preserve">M. Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Imbert</w:t>
+                <w:t xml:space="preserve">V. Dumestre-Toulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Roche</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-M. Gaulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IACR Communications in Cryptology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1 (2), </w:t>
+              <w:t xml:space="preserve">Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 236, pp.381-385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.62056/ah5wommol⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.puhe.2024.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04639866v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I want to ride my BICYCL: BICYCL Implements CryptographY in CLass groups</w:t>
               </w:r>
@@ -469,51 +469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Castagnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Laguillaumie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -573,51 +573,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Divisor Arithmetic on Generic Hyperelliptic Curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Lindner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. Jacobson Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -677,51 +677,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomized Mixed-Radix Scalar Multiplication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Guerrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Winterhalter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -781,51 +781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical and horizontal correlation attacks on RNS-based exponentiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maurine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -898,51 +898,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the maximal weight of $(p,q)$-ary chain partitions with bounded parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Disanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -980,51 +980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical optimization of divisor arithmetic on hyperelliptic curves over $\mathbf{F}_{2^m}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. Jacobson Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1084,51 +1084,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric pressure photoionization as a powerful tool for large-scale lipidomic studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Libong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1205,51 +1205,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of electrospray ionization, atmospheric pressure chemical ionization and atmospheric pressure photoionization for a lipidomic analysis of Leishmania donovani.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1377,51 +1377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jithra Adikari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassil Dimitrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 60 (2), pp.254-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1455,51 +1455,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Ideal Cubing in Quadratic Number and Function Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. Jacobson Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1559,51 +1559,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strictly Chained (p, q)-ary Partitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1663,51 +1663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diophantine Approximation, Ostrowski Numeration and the Double-Base Number System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Vol. 11 no. 1 (1), pp.153-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1754,51 +1754,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Double-Base Number System and its Application to Elliptic Curve Cryptography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassil Dimitrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pradeep Mishra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1858,51 +1858,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Mode Operator for SHA-2 Hash Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Glabb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham A. Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1988,51 +1988,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arithmetic Operations in Finite Fields of Medium Prime Characteristic using the Lagrange Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2092,51 +2092,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Full RNS Implementation of RSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 53 (6), pp.769-774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2170,51 +2170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault-Tolerant Computations over Replicated Finite Rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.S. Dimitrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2319,64 +2319,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling Noisy Plaintext Checking Oracles with SPiRiT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Poilbout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PQCrypto 2026 - Post-Quantum Cryptography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2427,51 +2427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassil Dimitrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Ford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjuna Madanayake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2529,269 +2529,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04638183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Alternative Approach for SIDH Arithmetic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Side Journey To Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Lomné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Mutschler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PKC 2021 - 24th IACR International Conference on Practice and Theory of Public-Key Cryptography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">USENIX Security 2021 - 30th USENIX Security Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Virtual, Canada. pp.231-248</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03219438v1</w:t>
+                <w:t xml:space="preserve">lirmm-03322561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Side Journey To Titan</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">An Alternative Approach for SIDH Arithmetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">USENIX Security 2021 - 30th USENIX Security Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PKC 2021 - 24th IACR International Conference on Practice and Theory of Public-Key Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtual, United Kingdom. pp.27-44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-75245-3_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03322561v1</w:t>
+                <w:t xml:space="preserve">lirmm-03219438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balanced NUCOMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Lindner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. Jacobson Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2838,77 +2838,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Side-channel Attacks on Blinded Scalar Multiplications Revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Lomné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CARDIS 2019 - 18th Smart Card Research and Advanced Application Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Prague, Czech Republic. pp.95-108, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2955,51 +2955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faster Cofactorization with ECM Using Mixed Representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PKC 2020 - 23rd IACR International Conference on Practice and Theory of Public-Key Cryptography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Virtual, United Kingdom. pp.483-504, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3027,243 +3027,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02613652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking randomized mixed-radix scalar multiplication algorithms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Faster cofactorization with ECM using mixed representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LATINCRYPT 2019 - 6th International Conference on Cryptology and Information Security in Latin America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WRAC'H 2019 - Workshop on Randomness and Arithmetics for Cryptography on Hardware</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Roscoff, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02309203v1</w:t>
+                <w:t xml:space="preserve">lirmm-02309390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster cofactorization with ECM using mixed representations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Breaking randomized mixed-radix scalar multiplication algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Detrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WRAC'H 2019 - Workshop on Randomness and Arithmetics for Cryptography on Hardware</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LATINCRYPT 2019 - 6th International Conference on Cryptology and Information Security in Latin America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Santiago de Chile, Chile. pp.24-39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30530-7_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02309390v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02309203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encryption Switching Protocols Revisited: Switching Modulo $p$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Castagnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Laguillaumie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3310,51 +3310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomizing Scalar Multiplication using Exact Covering Systems of Congruences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Explicit Methods for Abelian Varieties: Kick-off Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Calgary, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3392,51 +3392,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attacking Randomized Exponentiations Using Unsupervised Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3490,304 +3490,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01096039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical Analysis of RSA Countermeasures Against Side-Channel Electromagnetic Attacks</w:t>
+                <w:t xml:space="preserve">Electromagnetic Analysis on RSA Algorithm Based on RNS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maurine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARDIS: Smart Card Research and Advanced Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Berlin, Germany. pp.200-215, </w:t>
+              <w:t xml:space="preserve">DSD: Digital System Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Santander, Spain. pp.345-352, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08302-5_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DSD.2013.44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01096070v1</w:t>
+                <w:t xml:space="preserve">lirmm-00861215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic Analysis on RSA Algorithm Based on RNS</w:t>
+                <w:t xml:space="preserve">Practical Analysis of RSA Countermeasures Against Side-Channel Electromagnetic Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maurine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSD: Digital System Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Santander, Spain. pp.345-352, </w:t>
+              <w:t xml:space="preserve">CARDIS: Smart Card Research and Advanced Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Berlin, Germany. pp.200-215, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DSD.2013.44⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08302-5_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00861215v1</w:t>
+                <w:t xml:space="preserve">lirmm-01096070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel modular multiplication on multi-core processors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Izard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3828,325 +3828,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Elliptic Curve Scalar Multiplication for Small Scalars</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Hybrid binary-ternary joint sparse form and its application in elliptic curve cryptography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jithra Adikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassil Dimitrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Izard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics for Signal and Information Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ARITH'2009: 19th Symposium on Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Portland, Oregon, United States. pp.076-082</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00424282v1</w:t>
+                <w:t xml:space="preserve">lirmm-00430693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid binary-ternary joint sparse form and its application in elliptic curve cryptography</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Strictly Chained (p,q)-ary Partitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARITH'2009: 19th Symposium on Computer Arithmetic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Portland, Oregon, United States. pp.076-082</w:t>
+              <w:t xml:space="preserve">Alberta Number Theory Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Calgary, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00430693v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00387809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strictly Chained (p,q)-ary Partitions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Optimizing Elliptic Curve Scalar Multiplication for Small Scalars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Izard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alberta Number Theory Day</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics for Signal and Information Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, San Diego, CA, United States. pp.74440N, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.827689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00387809v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00424282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast ideal cubing in quadratic number and function fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J. Jacobson Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4223,51 +4223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Izard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4318,51 +4318,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Double-Base Number System in Elliptic Curve Cryptography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Doche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd Asilomar Conference on Signals, Systems and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Pacific Grove, CA, United States. pp.777-780</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4400,51 +4400,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplication by a Constant is Sublinear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassil Dimitrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Zakaluzny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4482,51 +4482,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Library for Prototyping the Computer Arithmetic Level in Elliptic Curve Cryptography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agostinho Peirera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4580,277 +4580,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00153369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sublinear constant multiplication algorithms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Extended Double-Base Number System with Applications to Elliptic Curve Cryptography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Doche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew Zakaluzny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Signal Processing Algorithms, Architectures, and Implementations XVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, San Diego, CA, United States. pp.631305, </w:t>
+              <w:t xml:space="preserve">INDOCRYPT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Kolkata, India. pp.335-348, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.680289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/11941378_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00135824v1</w:t>
+                <w:t xml:space="preserve">lirmm-00125442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Double-Base Number System with Applications to Elliptic Curve Cryptography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sublinear constant multiplication algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassil Dimitrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Zakaluzny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INDOCRYPT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Signal Processing Algorithms, Architectures, and Implementations XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, San Diego, CA, United States. pp.631305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.680289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/11941378_24⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00125442v1</w:t>
+                <w:t xml:space="preserve">lirmm-00135824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-mode Operator for SHA-2 Hash Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Glabb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham A. Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4908,165 +4908,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00125521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and Secure Elliptic Curve Point Multiplication using Double-Base Chains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Arithmetic Operations in the Polynomial Modular Number System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.K. Mishra</w:t>
+                <w:t xml:space="preserve">Thomas Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASIACRYPT '05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Chennai (India), pp.59-78</w:t>
+              <w:t xml:space="preserve">ARITH'05: 17th IEEE Symposium on Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, USA, pp.206-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106030v1</w:t>
+                <w:t xml:space="preserve">lirmm-00387051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CRT-Based Montgomery Multiplication for Finite Fields of Small Characteristic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham A. Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5111,493 +5111,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fault-Tolerant Modulus Replication Complex FIR Filter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient and Secure Elliptic Curve Point Multiplication using Double-Base Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.S. Dimitrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Steiner</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P.K. Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASAP'05: 16th IEEE International Conference on Application-Specific SystemsArchitecture Processors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Samos (Greece), pp.387-392</w:t>
+              <w:t xml:space="preserve">ASIACRYPT '05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Chennai (India), pp.59-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106442v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular Number Systems: Beyond the Mersenne Family</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Fault-Tolerant Modulus Replication Complex FIR Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jullien G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Plantard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Dimitrov V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC'04: 11th International Workshop on Selected Areas in Cryptography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, University of Waterloo, Ontario (Canada), pp.159-169</w:t>
+              <w:t xml:space="preserve">ASAP'05: 16th IEEE International Conference on Application-Specific SystemsArchitecture Processors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Samos (Greece), pp.387-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00105957v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00106442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Montgomery Multiplication in GF(2^k) Using Trinomial Residue Arithmetic</w:t>
+                <w:t xml:space="preserve">Modular Number Systems: Beyond the Mersenne Family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G.A. Jullien</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARITH'17: IEEE Symposium on Computer Arithmetic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Cape Cod, Massachusetts (USA), pp.164-171</w:t>
+              <w:t xml:space="preserve">SAC'04: 11th International Workshop on Selected Areas in Cryptography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, University of Waterloo, Ontario (Canada), pp.159-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106024v1</w:t>
+                <w:t xml:space="preserve">lirmm-00105957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arithmetic Operations in the Polynomial Modular Number System</w:t>
+                <w:t xml:space="preserve">Parallel Montgomery Multiplication in GF(2^k) Using Trinomial Residue Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Plantard</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARITH'05: 17th IEEE Symposium on Computer Arithmetic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, USA, pp.206-213</w:t>
+              <w:t xml:space="preserve">ARITH'17: IEEE Symposium on Computer Arithmetic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Cape Cod, Massachusetts (USA), pp.164-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00387051v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00106024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault-Tolerant Computations Within Complex FIR Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham A. Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.S. Dimitrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5670,51 +5670,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leak Resistant Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yvan Liardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5778,51 +5778,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Converting Numbers to the Double-Base Number System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE'04: Advanced Signal Processing AlgorithmsArchitectures and Implementations XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Denver, Colorado (USA), pp.70-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5860,64 +5860,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Euclidean Division and Modular Reduction for Some Classes of Divisors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asilomar Conference on Signals, Systems and Computers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2003, Asilomar, CA, United States. pp.2218-2221, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5964,77 +5964,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Multiplication in GF (p^k) for Elliptic Curve Cryptography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARITH-16'03: IEEE Symposium on Computer Arithmetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Santiago de Compostela, Spain. pp.181-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6072,51 +6072,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Modular Multipliers on FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Beuchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6167,51 +6167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular Multiplication in GF (p^k) Using Lagrange Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Negre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6294,51 +6294,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Alternative Approach for SIDH Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6369,51 +6369,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faster cofactorization with ECM using mixed representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6444,51 +6444,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomizing scalar multiplication using exact covering systems of congruences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Guerrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Winterhalter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6532,51 +6532,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the maximal weight of $(p,q)$-ary chain partitions with bounded parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Disanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6639,90 +6639,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical Full Key Recovery on a Google Titan Security Key</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Lomné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mutschler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Prouff; Guénaël Renault; Matthieu Rivain; Colin O'Flynn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Embedded Cryptography 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WILEY, pp.245-256, 2025, Computer Science - Cryptography, Data Security, 9781789452150</w:t>
@@ -6751,51 +6751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arithmétique Multiprecision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité IC2 (série Informatique et systèmes d'information)Calcul et Arithmétique des Ordinateurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes Sciences, pp.155-180, 2004, 2-7462-0861-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6852,51 +6852,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical optimization of divisor arithmetic on hyperelliptic curves over $\mathbb{F}_{2m}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Jacobson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6940,51 +6940,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipartite Modular Multiplication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Izard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7015,51 +7015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strictly Chained (p,q)-Ary Partitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7088,791 +7088,791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00387237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Double-Base Number System with Applications to ECC</w:t>
+                <w:t xml:space="preserve">The Double-Base Number System and its Application to Elliptic Curve Cryptography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Doche</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">V. Dimitrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">06049, 2006</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.K. Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">06032, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00102875v1</w:t>
+                <w:t xml:space="preserve">lirmm-00102810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Double-Base Number System and its Application to Elliptic Curve Cryptography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sublinear Constant Multiplication Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dimitrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dimitrov</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">06032, 2006</w:t>
+                <w:t xml:space="preserve">A. Zakaluzny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">06042, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00102810v1</w:t>
+                <w:t xml:space="preserve">lirmm-00102864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sublinear Constant Multiplication Algorithms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Extended Double-Base Number System with Applications to ECC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Doche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">06042, 2006</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">06049, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00102864v1</w:t>
+                <w:t xml:space="preserve">lirmm-00102875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient and Secure Elliptic Curve Point Multiplication using Double-Base Chains</w:t>
+                <w:t xml:space="preserve">Fast Elliptic Curve Point Multiplication using Double-Base Chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.S. Dimitrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.K. Mishra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">05037, 2005</w:t>
+              <w:t xml:space="preserve">05022, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106638v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arithmetic Operations in Finite Fields of Medium Prime Characteristic for Elliptic Curve Cryptography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">An Efficient and Secure Elliptic Curve Point Multiplication using Double-Base Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.S. Dimitrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">05028, 2005</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.K. Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05037, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106633v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Elliptic Curve Point Multiplication using Double-Base Chains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Arithmetic Operations in Finite Fields of Medium Prime Characteristic for Elliptic Curve Cryptography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">05022, 2005</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05028, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106624v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Modular Reduction for a Large Class of Moduli</w:t>
+                <w:t xml:space="preserve">Arithmetic Operations in the Polynomial Modular Number System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] 04007, LIRMM (UM, CNRS). 2004</w:t>
+              <w:t xml:space="preserve">04030, 2004, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00109210v1</w:t>
+                <w:t xml:space="preserve">lirmm-00109201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arithmetic Operations in the Polynomial Modular Number System</w:t>
+                <w:t xml:space="preserve">Fast Modular Reduction for a Large Class of Moduli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham A. Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">04030, 2004, 26 p</w:t>
+              <w:t xml:space="preserve">[Research Report] 04007, LIRMM (UM, CNRS). 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00109201v1</w:t>
+                <w:t xml:space="preserve">lirmm-00109210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular Number Systems: Beyond the Mersenne Family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 04006, LIRMM. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7907,139 +7907,139 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leak Resistant Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yvan Liardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">03021, 2003</w:t>
+              <w:t xml:space="preserve">03021, 2003, pp.P nd</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269442v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leak Resistant Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yvan Liardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8083,469 +8083,469 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leak Resistant Arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yvan Liardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">03021, 2003, pp.P nd</w:t>
+              <w:t xml:space="preserve">03021, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269571v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-Tolerant Computations Over Finite Rings with Applications in Digital Signal Processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Full RNS Implementation of RSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] 02049, LIRMM (UM, CNRS). 2002</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02068, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268426v1</w:t>
+                <w:t xml:space="preserve">lirmm-00090366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optimised Implementation of RSA in the Residue Number System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Fault-Tolerant Computations Over Finite Rings with Applications in Digital Signal Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">02130, 2002, pp.P nd</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.S. Dimitrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham A. Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 02049, LIRMM (UM, CNRS). 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268425v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular Multiplication in GF (p^k) Using Lagrange Representation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Optimised Implementation of RSA in the Residue Number System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">02131, 2002</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02130, 2002, pp.P nd</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00090350v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Full RNS Implementation of RSA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Modular Multiplication in GF (p^k) Using Lagrange Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">02068, 2002</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02131, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00090366v1</w:t>
+                <w:t xml:space="preserve">lirmm-00090350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Goldschmidt Division, Square Root and Square Root Reciprocal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milos Ercegovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Matula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8606,51 +8606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radix-10 BKM Algorithm for Computing Transcendentals on Pocket Computers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8730,51 +8730,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arithmexotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université Montpellier II - Sciences et Techniques du Languedoc, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8824,77 +8824,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inspector Gadget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Mutschler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:969eec9673de75f58cf690948038b170dca3d4cd;origin=https://hal.archives-ouvertes.fr/lirmm-04638235;visit=swh:1:snp:5a57de5c527182dda4fef81ac598381870359d4a;anchor=swh:1:rel:4f8191053b85b5a259a0e193f1ccb3222ecb9417;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8947,51 +8947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Castagnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Laguillaumie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9044,51 +9044,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PMNS4SIDH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Imbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:43a33b67eeccffacd4f465c7a701e3c16c0a7a88;origin=https://gitlab.inria.fr/ciao/pmns-for-sidh;visit=swh:1:snp:5392c190ea3bd75f6df87fe3d382717eb52e030f;anchor=swh:1:rev:fc666429fa96e570fbcca250f27c25514f4ba638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9205,51 +9205,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A74325B"/>
+    <w:nsid w:val="87C25B0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9436,51 +9436,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-imbert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9362-2869" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157640620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524203v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Revol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Willeman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manceau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumestre-Toulet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gaulier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2024.08.019" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04639866v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mutschler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Imbert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/ah5wommol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03863678v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bouvier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Castagnos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laguillaumie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-023-09459-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02990000v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lindner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Jacobson Jr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3457341.3457345" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01587488v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Guerrini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Winterhalter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2750677" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01269799v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Perin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-015-0095-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01104898v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Disanto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Philippe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00870376v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/amc.2013.7.485" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690894v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaudin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Libong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaminade" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-012-0341-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Abreu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.04.035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLWL5TZR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00595207v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jithra Adikari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Dimitrov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.138" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00484731v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Schmidt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/amc.2010.4.237" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00595209v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11575/cdm.v5i2.61924" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00374066v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Berthe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.450" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00341742v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Mishra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-07-02048-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00126262v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Glabb" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham A. Jullien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Veyrat-Charvillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2006.09.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102865v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bajard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Negre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2006.136" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108553v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2004.2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269574v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Dimitrov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2003.814085" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05485597v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Poilbout" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04638183v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ford" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjuna Madanayake" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilan Udayanga" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH61463.2024.00017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03219438v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75245-3_2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03322561v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lomn&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989881v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60026-6_23" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02311595v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42068-0_6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02613652v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45388-6_17" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02309203v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Detrey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30530-7_2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02309390v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01587451v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63688-7_9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01340683v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01096039v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10175-0_11" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01096070v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08302-5_14" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00861215v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2013.44" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805242v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giorgi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Izard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2013.20" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00424282v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.827689" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00430693v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00387809v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00430686v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407932v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferraro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hanna" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00374045v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Doche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00158322v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Zakaluzny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153369v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Peirera" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.733652" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135824v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.680289" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125442v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11941378_24" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QP5FD0GT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125521v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106030v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Mishra" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106455v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh C. Williams" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106442v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Steiner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jullien G." TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dimitrov V." TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105957v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plantard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106024v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Jullien" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00387051v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108784v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Mcgibney" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPS.2004.1363069" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108863v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yvan Liardet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Teglia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108786v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269572v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2003.1292374" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269538v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269573v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beuchat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268466v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02990006v4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951942v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01340672v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00815458v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05213095v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109153v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00815484v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jacobson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618437v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00387237v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102875v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102810v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dimitrov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102864v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zakaluzny" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106638v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106633v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106624v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109210v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109201v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109208v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269442v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191922v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269571v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268426v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268425v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00090350v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00090366v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072909v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Ercegovac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Matula" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoheng Wei" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072908v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rico" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00341744v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04638235v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:969eec9673de75f58cf690948038b170dca3d4cd;origin=https://hal.archives-ouvertes.fr/lirmm-04638235;visit=swh:1:snp:5a57de5c527182dda4fef81ac598381870359d4a;anchor=swh:1:rel:4f8191053b85b5a259a0e193f1ccb3222ecb9417;path=/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03827193v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b0fc22af0acbb995711313e71dda1a9b907e9e72;origin=https://hal.archives-ouvertes.fr/lirmm-03827193;visit=swh:1:snp:32a44231094baaaf2db6f7303a5712c6bc7c78d4;anchor=swh:1:rel:7ed7e725bcc693394b27e20adf146aad5bbd41c8;path=/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03827282v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:43a33b67eeccffacd4f465c7a701e3c16c0a7a88;origin=https://gitlab.inria.fr/ciao/pmns-for-sidh;visit=swh:1:snp:5392c190ea3bd75f6df87fe3d382717eb52e030f;anchor=swh:1:rev:fc666429fa96e570fbcca250f27c25514f4ba638" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-imbert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9362-2869" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157640620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04639866v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mutschler" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Imbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62056/ah5wommol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524203v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Revol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Willeman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manceau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dumestre-Toulet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gaulier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2024.08.019" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03863678v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bouvier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Castagnos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laguillaumie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-023-09459-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02990000v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lindner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Jacobson Jr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3457341.3457345" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01587488v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Guerrini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Winterhalter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2017.2750677" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01269799v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Perin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maurine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-015-0095-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01104898v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Disanto" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Philippe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00870376v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/amc.2013.7.485" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690894v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaudin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Libong" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaminade" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13361-012-0341-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Abreu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2012.04.035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLWL5TZR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00595207v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jithra Adikari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Dimitrov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2010.138" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00484731v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Schmidt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/amc.2010.4.237" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00595209v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11575/cdm.v5i2.61924" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00374066v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Berthe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.450" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00341742v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Mishra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-07-02048-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00126262v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Glabb" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham A. Jullien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tisserand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Veyrat-Charvillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2006.09.006" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102865v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bajard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Negre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2006.136" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108553v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2004.2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269574v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Dimitrov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2003.814085" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05485597v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Poilbout" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04638183v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ford" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjuna Madanayake" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilan Udayanga" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH61463.2024.00017" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03322561v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lomn&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03219438v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75245-3_2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02989881v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60026-6_23" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02311595v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42068-0_6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02613652v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45388-6_17" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02309390v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02309203v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Detrey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30530-7_2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01587451v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63688-7_9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01340683v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01096039v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10175-0_11" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00861215v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2013.44" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01096070v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08302-5_14" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805242v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Giorgi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Izard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2013.20" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00430693v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00387809v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00424282v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.827689" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00430686v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407932v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ferraro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hanna" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00374045v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Doche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00158322v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Zakaluzny" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153369v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Peirera" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.733652" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125442v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11941378_24" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QP5FD0GT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00135824v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.680289" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00125521v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00387051v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plantard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106455v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh C. Williams" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106030v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Mishra" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106442v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Steiner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jullien G." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dimitrov V." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105957v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106024v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Jullien" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108784v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Mcgibney" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIPS.2004.1363069" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108863v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yvan Liardet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Teglia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108786v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269572v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2003.1292374" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269538v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269573v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Beuchat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268466v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02990006v4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951942v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01340672v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00815458v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05213095v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109153v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00815484v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Jacobson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618437v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00387237v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102810v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dimitrov" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102864v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zakaluzny" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102875v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doche" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106624v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106638v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106633v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109201v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109210v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109208v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269571v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191922v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269442v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00090366v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268426v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268425v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00090350v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072909v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Ercegovac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Matula" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoheng Wei" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072908v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rico" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00341744v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04638235v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:969eec9673de75f58cf690948038b170dca3d4cd;origin=https://hal.archives-ouvertes.fr/lirmm-04638235;visit=swh:1:snp:5a57de5c527182dda4fef81ac598381870359d4a;anchor=swh:1:rel:4f8191053b85b5a259a0e193f1ccb3222ecb9417;path=/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03827193v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b0fc22af0acbb995711313e71dda1a9b907e9e72;origin=https://hal.archives-ouvertes.fr/lirmm-03827193;visit=swh:1:snp:32a44231094baaaf2db6f7303a5712c6bc7c78d4;anchor=swh:1:rel:7ed7e725bcc693394b27e20adf146aad5bbd41c8;path=/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03827282v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:43a33b67eeccffacd4f465c7a701e3c16c0a7a88;origin=https://gitlab.inria.fr/ciao/pmns-for-sidh;visit=swh:1:snp:5392c190ea3bd75f6df87fe3d382717eb52e030f;anchor=swh:1:rev:fc666429fa96e570fbcca250f27c25514f4ba638" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>