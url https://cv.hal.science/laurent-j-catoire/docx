--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -636,404 +636,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative real-time analysis of the efflux by the MacAB-TolC tripartite efflux pump clarifies the role of ATP hydrolysis within mechanotransmission mechanism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allosteric modulation of ghrelin receptor signaling by lipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Damian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hager Souabni</w:t>
+                <w:t xml:space="preserve">Antoniel Augusto Severo Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Batista dos Santos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Cece</w:t>
+                <w:t xml:space="preserve">Céline M’kadmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent J Catoire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dhenesh Puvanendran</w:t>
+                <w:t xml:space="preserve">Séverine Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-01997-3⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.3938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-23756-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452960v1</w:t>
+                <w:t xml:space="preserve">hal-03852471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allosteric modulation of ghrelin receptor signaling by lipids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Louet</w:t>
+                <w:t xml:space="preserve">Quantitative real-time analysis of the efflux by the MacAB-TolC tripartite efflux pump clarifies the role of ATP hydrolysis within mechanotransmission mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hager Souabni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoniel Augusto Severo Gomes</w:t>
+                <w:t xml:space="preserve">William Batista dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline M’kadmi</w:t>
+                <w:t xml:space="preserve">Laurent J Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Denoyelle</w:t>
+                <w:t xml:space="preserve">Dhenesh Puvanendran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.3938. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-23756-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-01997-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852471v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative real-time analysis of the efflux by the MacAB-TolC tripartite efflux pump clarifies the role of ATP hydrolysis within mechanotransmission mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hager Souabni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Batista dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhenesh Puvanendran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4 (1), pp.493. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42003-021-01997-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852474v1</w:t>
@@ -1070,104 +1070,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Damian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoniel Augusto Severo Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline M’kadmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), pp.3938. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-021-23756-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407522v1</w:t>
@@ -1498,51 +1498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Banères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent J Catoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 57 (16), pp.2297-2307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2102,295 +2102,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonionic Homopolymeric Amphipols: Application to Membrane Protein Folding, Cell-Free Synthesis, and Solution Nuclear Magnetic Resonance</w:t>
+                <w:t xml:space="preserve">Non-Ionic Amphiphilic Homopolymers: Synthesis, Solution Properties, and Biochemical Validation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Grégory Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Gabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paola Bazzacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Le Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Billon-Denis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi201862v⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la205026r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548360v1</w:t>
+                <w:t xml:space="preserve">hal-01332196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Ionic Amphiphilic Homopolymers: Synthesis, Solution Properties, and Biochemical Validation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Durand</w:t>
+                <w:t xml:space="preserve">Nonionic Homopolymeric Amphipols: Application to Membrane Protein Folding, Cell-Free Synthesis, and Solution Nuclear Magnetic Resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bazzacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Billon-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Gabel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paola Bazzacco</w:t>
+                <w:t xml:space="preserve">K Shivaji Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Le Bon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Billon-Denis</w:t>
+                <w:t xml:space="preserve">Sophie Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, </w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (7), pp.1416-1430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la205026r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bi201862v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01332196v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02548360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amphipols From A to Z</w:t>
               </w:r>
@@ -2428,51 +2428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Banères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Bazzacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Biophysics and Biomolecular Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 40 (1), pp.379-408. </w:t>
@@ -2639,51 +2639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatically-driven fast association and perdeuteration allow detection of transferred cross-relaxation for G protein-coupled receptor ligands with equilibrium dissociation constants in the high-to-low nanomolar range.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent J Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Damian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2910,51 +2910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of a GPCR ligand in its receptor-bound state: leukotriene B4 adopts a highly constrained conformation when associated to human BLT2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent J Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Damian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3178,51 +3178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter- and intramolecular contacts in a membrane protein/surfactant complex observed by heteronuclear dipole-to-dipole cross-relaxation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent J Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Zoonens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4419,51 +4419,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fourel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanna Gautier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pozza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Point" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.06.033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04003751v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ban&#232;res" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Botzanowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean A Boutin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Calamini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Castel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/receptors2010004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03665500v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cece" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Casiraghi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29410-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407524v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Damian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gs Costa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Renault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.63201" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452960v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Souabni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Batista dos Santos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Catoire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhenesh Puvanendran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01997-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852471v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoniel Augusto Severo Gomes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M&#8217;kadmi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Denoyelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23756-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852474v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catoire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407522v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giusti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Rieger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59571-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011639v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Moncoq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2018.12.019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011579v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lescop" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.8b00035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726151v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dehez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Schnell" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Zitzmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pebay-Peyroula" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.7b00570" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324075v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Qian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Calabrese" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9656-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011645v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Etzkorn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Zoonens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Popot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hiller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9657-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011599v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelya Planchard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Dahmane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9654-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548360v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bazzacco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billon-Denis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Shivaji Sharma" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mary" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi201862v" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332196v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Durand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gabel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Le Bon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la205026r" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327349v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Althoff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bagnard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-biophys-042910-155219" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011665v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.21683" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1MXNW0GT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011659v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guittet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-011-9523-3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JG6GX4XC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329706v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512070v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine van Heijenoort" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja101868c" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324029v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Van Heijenoort" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373616v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2008.11.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBPCTBNR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011687v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JNMR.0000013825.45299.fe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S95C521K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011693v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pierron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Morvan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herv&#233; Du Penhoat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Goldberg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.50.33150" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011722v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Derouet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Redon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herv&#233;du Penhoat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(97)00035-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS7MNCF2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011729v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Michon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Monville" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hocquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jullien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(97)00188-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D6168DAAFCE5C7EEFA274E0C0C22024607D1C68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396762v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Giraud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396757v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567627v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Warnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dror E. Warschawski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0662-8_12" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fourel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanna Gautier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pozza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Point" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.06.033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04003751v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ban&#232;res" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Botzanowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean A Boutin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Calamini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Castel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/receptors2010004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03665500v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cece" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Casiraghi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29410-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407524v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Damian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gs Costa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Renault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.63201" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852471v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoniel Augusto Severo Gomes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M&#8217;kadmi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Denoyelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23756-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452960v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Souabni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Batista dos Santos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Catoire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhenesh Puvanendran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01997-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852474v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catoire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407522v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giusti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Rieger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59571-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011639v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Moncoq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2018.12.019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011579v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lescop" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.8b00035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726151v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dehez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Schnell" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Zitzmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pebay-Peyroula" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.7b00570" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324075v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Qian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Calabrese" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9656-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011645v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Etzkorn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Zoonens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Popot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hiller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9657-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011599v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelya Planchard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Dahmane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9654-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332196v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Durand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gabel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bazzacco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Le Bon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billon-Denis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la205026r" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548360v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Shivaji Sharma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mary" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi201862v" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327349v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Althoff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bagnard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-biophys-042910-155219" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011665v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.21683" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1MXNW0GT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011659v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guittet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-011-9523-3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JG6GX4XC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329706v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512070v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine van Heijenoort" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja101868c" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324029v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Van Heijenoort" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373616v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2008.11.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBPCTBNR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011687v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JNMR.0000013825.45299.fe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S95C521K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011693v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pierron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Morvan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herv&#233; Du Penhoat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Goldberg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.50.33150" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011722v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Derouet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Redon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herv&#233;du Penhoat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(97)00035-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS7MNCF2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011729v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Michon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Monville" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hocquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jullien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(97)00188-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D6168DAAFCE5C7EEFA274E0C0C22024607D1C68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396762v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Giraud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396757v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567627v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Warnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dror E. Warschawski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0662-8_12" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>