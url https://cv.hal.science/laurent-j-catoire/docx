--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concerted conformational dynamics and water movements in the ghrelin G protein-coupled receptor</w:t>
+                <w:t xml:space="preserve">Allosteric modulation of ghrelin receptor signaling by lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marjorie Damian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maxime Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Gs Costa</w:t>
+                <w:t xml:space="preserve">Antoniel Augusto Severo Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Renault</w:t>
+                <w:t xml:space="preserve">Céline M’kadmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/elife.63201⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.3938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-23756-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407524v1</w:t>
+                <w:t xml:space="preserve">hal-03407522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allosteric modulation of ghrelin receptor signaling by lipids</w:t>
+                <w:t xml:space="preserve">Concerted conformational dynamics and water movements in the ghrelin G protein-coupled receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maxime Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Casiraghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marjorie Damian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline M’kadmi</w:t>
+                <w:t xml:space="preserve">Mauricio Gs Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Denoyelle</w:t>
+                <w:t xml:space="preserve">Pedro Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.3938. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.e63201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-23756-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/elife.63201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852471v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative real-time analysis of the efflux by the MacAB-TolC tripartite efflux pump clarifies the role of ATP hydrolysis within mechanotransmission mechanism</w:t>
               </w:r>
@@ -904,295 +904,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative real-time analysis of the efflux by the MacAB-TolC tripartite efflux pump clarifies the role of ATP hydrolysis within mechanotransmission mechanism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dhenesh Puvanendran</w:t>
+                <w:t xml:space="preserve">Allosteric modulation of ghrelin receptor signaling by lipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Damian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoniel Augusto Severo Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline M’kadmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-01997-3⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.3938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-23756-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852474v1</w:t>
+                <w:t xml:space="preserve">hal-03852471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allosteric modulation of ghrelin receptor signaling by lipids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séverine Denoyelle</w:t>
+                <w:t xml:space="preserve">Quantitative real-time analysis of the efflux by the MacAB-TolC tripartite efflux pump clarifies the role of ATP hydrolysis within mechanotransmission mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hager Souabni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Batista dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cece</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhenesh Puvanendran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-23756-y⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-01997-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407522v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the agonist 12–HHT in its BLT2 receptor-bound state</w:t>
               </w:r>
@@ -1217,51 +1217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Casiraghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Damian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jutta Rieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1440,1263 +1440,1263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illuminating the Energy Landscape of GPCRs: The Key Contribution of Solution-State NMR Associated with Escherichia coli as an Expression Host</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perturbations of Native Membrane Protein Structure in Alkyl Phosphocholine Detergents: A Critical Assessment of NMR and Biophysical Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewen Lescop</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Chipot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Schnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Zitzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Pebay-Peyroula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biochem.8b00035⟩</w:t>
+              <w:t xml:space="preserve">Chemical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 118 (7), pp.3559-3607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.7b00570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011579v1</w:t>
+                <w:t xml:space="preserve">hal-01726151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbations of Native Membrane Protein Structure in Alkyl Phosphocholine Detergents: A Critical Assessment of NMR and Biophysical Studies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicole Zitzmann</w:t>
+                <w:t xml:space="preserve">Illuminating the Energy Landscape of GPCRs: The Key Contribution of Solution-State NMR Associated with Escherichia coli as an Expression Host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Casiraghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Damian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Pebay-Peyroula</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ewen Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Banères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent J Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 118 (7), pp.3559-3607. </w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (16), pp.2297-2307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrev.7b00570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biochem.8b00035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726151v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Characterization and Applications of a Perdeuterated Amphipol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The use of amphipols for solution NMR studies of membrane proteins: advantages and constraints as compared to other solubilizing media.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelya Planchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadite Dahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Antonio Calabrese</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 247 (9-10), pp.909-924. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00232-014-9656-x⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 247 (9-10), pp.827-842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00232-014-9654-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324075v1</w:t>
+                <w:t xml:space="preserve">hal-03011599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Amphipols Embed Membrane Proteins: Global Solvent Accessibility and Interaction with a Flexible Protein Terminus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Etzkorn</w:t>
+                <w:t xml:space="preserve">Synthesis, Characterization and Applications of a Perdeuterated Amphipol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Rieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Zoonens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Catoire</w:t>
+                <w:t xml:space="preserve">Shuo Qian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Popot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonio Calabrese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 247 (9-10), pp.965-970. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00232-014-9657-9⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 247 (9-10), pp.909-924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00232-014-9656-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011645v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of amphipols for solution NMR studies of membrane proteins: advantages and constraints as compared to other solubilizing media.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Amphipols Embed Membrane Proteins: Global Solvent Accessibility and Interaction with a Flexible Protein Terminus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Etzkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noelya Planchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Point</w:t>
+                <w:t xml:space="preserve">Manuela Zoonens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tassadite Dahmane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Giusti</w:t>
+                <w:t xml:space="preserve">Jean-Luc Popot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Renault</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sebastian Hiller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 247 (9-10), pp.827-842. </w:t>
+              <w:t xml:space="preserve">, 2014, 247 (9-10), pp.965-970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00232-014-9654-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00232-014-9657-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011599v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Ionic Amphiphilic Homopolymers: Synthesis, Solution Properties, and Biochemical Validation.</w:t>
+                <w:t xml:space="preserve">Nonionic Homopolymeric Amphipols: Application to Membrane Protein Folding, Cell-Free Synthesis, and Solution Nuclear Magnetic Resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Durand</w:t>
+                <w:t xml:space="preserve">Paola Bazzacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Gabel</w:t>
+                <w:t xml:space="preserve">Emmanuelle Billon-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Bazzacco</w:t>
+                <w:t xml:space="preserve">K Shivaji Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Le Bon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Billon-Denis</w:t>
+                <w:t xml:space="preserve">Sophie Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la205026r⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (7), pp.1416-1430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi201862v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01332196v1</w:t>
+                <w:t xml:space="preserve">hal-02548360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonionic Homopolymeric Amphipols: Application to Membrane Protein Folding, Cell-Free Synthesis, and Solution Nuclear Magnetic Resonance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Non-Ionic Amphiphilic Homopolymers: Synthesis, Solution Properties, and Biochemical Validation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Gabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Bazzacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Le Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Billon-Denis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 51 (7), pp.1416-1430. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bi201862v⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la205026r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548360v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01332196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphipols From A to Z</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Sulfonated amphipols: Synthesis, properties, and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadite Dahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Popot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Biophysics and Biomolecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-biophys-042910-155219⟩</w:t>
+              <w:t xml:space="preserve">Biopolymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 95 (12), pp.811-823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bip.21683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02327349v1</w:t>
+                <w:t xml:space="preserve">hal-03011665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfonated amphipols: Synthesis, properties, and applications</w:t>
+                <w:t xml:space="preserve">Amphipols From A to Z</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tassadite Dahmane</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Popot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Althoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Banères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bazzacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bip.21683⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Biophysics and Biomolecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (1), pp.379-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-biophys-042910-155219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03011665v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatically-driven fast association and perdeuteration allow detection of transferred cross-relaxation for G protein-coupled receptor ligands with equilibrium dissociation constants in the high-to-low nanomolar range.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent J Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Damian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2781,132 +2781,132 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfonated amphipols: Synthesis, properties, and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadite Dahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Popot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 95 (12), pp.811-823. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bip.21683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2923,51 +2923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of a GPCR ligand in its receptor-bound state: leukotriene B4 adopts a highly constrained conformation when associated to human BLT2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent J Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Damian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3044,64 +3044,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of a GPCR Ligand in Its Receptor-Bound State: Leukotriene B4 Adopts a Highly Constrained Conformation When Associated to Human BLT2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Damian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3191,90 +3191,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter- and intramolecular contacts in a membrane protein/surfactant complex observed by heteronuclear dipole-to-dipole cross-relaxation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent J Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Zoonens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Popot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 197 (1), pp.91-5. </w:t>
@@ -3324,51 +3324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphorus-31 Transverse Relaxation Rate Measurements by NMR Spectroscopy: Insight into Conformational Exchange Along the Nucleic Acid Backbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Catoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 28 (2), pp.179-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3414,51 +3414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Action Patterns of Pectinmethylesterase Isoforms through Kinetic Analyses and NMR Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3538,315 +3538,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An NMR study of the dynamic single-stranded conformation of sodium pectate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Dynamic behavior of a perfunctionalized β-cyclodextrin as probed by NMR and molecular modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Derouet</w:t>
+                <w:t xml:space="preserve">Veronique Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Redon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renée Goldberg</w:t>
+                <w:t xml:space="preserve">Laurence Monville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Hervédu Penhoat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 300 (1), pp.19-29. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0008-6215(97)00035-9⟩</w:t>
+              <w:t xml:space="preserve">, 1997, 303 (4), pp.379-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0008-6215(97)00188-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011722v1</w:t>
+                <w:t xml:space="preserve">hal-03011729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic behavior of a perfunctionalized β-cyclodextrin as probed by NMR and molecular modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">An NMR study of the dynamic single-stranded conformation of sodium pectate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Monville</w:t>
+                <w:t xml:space="preserve">Christiane Derouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Hocquet</w:t>
+                <w:t xml:space="preserve">Anne-Marie Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Jullien</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Hervédu Penhoat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 303 (4), pp.379-393. </w:t>
+              <w:t xml:space="preserve">, 1997, 300 (1), pp.19-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0008-6215(97)00188-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0008-6215(97)00035-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011729v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3877,57 +3877,57 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the coupled dynamics between lipids and membrane proteins in nanodiscs by high-pressure NMR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Giraud</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3937,122 +3937,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée utilisateurs Infranalytics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Infranalytics, Nov 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">GDR Protéine membranaire Appicom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Protéine membranaire Appicom, Oct 2022, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396762v1</w:t>
+                <w:t xml:space="preserve">hal-04396757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the coupled dynamics between lipids and membrane proteins in nanodiscs by high-pressure NMR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Giraud</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4062,73 +4062,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Protéine membranaire Appicom</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Protéine membranaire Appicom, Oct 2022, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Journée utilisateurs Infranalytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Infranalytics, Nov 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396757v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4146,51 +4146,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micelles, Bicelles, Amphipols, Nanodiscs, Liposomes, or Intact Cells: The Hitchhiker’s Guide to the Study of Membrane Proteins by NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Warnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4419,51 +4419,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fourel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanna Gautier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pozza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Point" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.06.033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04003751v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ban&#232;res" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Botzanowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean A Boutin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Calamini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Castel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/receptors2010004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03665500v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cece" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Casiraghi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29410-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407524v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Damian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gs Costa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Renault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.63201" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852471v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoniel Augusto Severo Gomes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M&#8217;kadmi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Denoyelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23756-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452960v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Souabni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Batista dos Santos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Catoire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhenesh Puvanendran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01997-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852474v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catoire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407522v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giusti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Rieger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59571-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011639v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Moncoq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2018.12.019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011579v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lescop" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.8b00035" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726151v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dehez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Schnell" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Zitzmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pebay-Peyroula" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.7b00570" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324075v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Qian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Calabrese" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9656-x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011645v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Etzkorn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Zoonens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Popot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hiller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9657-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011599v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelya Planchard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Dahmane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9654-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332196v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Durand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gabel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bazzacco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Le Bon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billon-Denis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la205026r" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548360v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Shivaji Sharma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mary" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi201862v" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327349v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Althoff" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bagnard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-biophys-042910-155219" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011665v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.21683" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1MXNW0GT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011659v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guittet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-011-9523-3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JG6GX4XC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329706v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512070v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine van Heijenoort" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja101868c" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324029v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Van Heijenoort" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373616v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2008.11.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBPCTBNR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011687v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JNMR.0000013825.45299.fe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S95C521K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011693v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pierron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Morvan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herv&#233; Du Penhoat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Goldberg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.50.33150" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011722v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Derouet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Redon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herv&#233;du Penhoat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(97)00035-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS7MNCF2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011729v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Michon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Monville" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hocquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jullien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(97)00188-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D6168DAAFCE5C7EEFA274E0C0C22024607D1C68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396762v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Giraud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396757v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567627v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Warnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dror E. Warschawski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0662-8_12" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fourel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanna Gautier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pozza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Point" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.06.033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04003751v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ban&#232;res" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Botzanowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean A Boutin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Calamini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Castel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/receptors2010004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03665500v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cece" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Casiraghi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29410-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407522v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Damian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoniel Augusto Severo Gomes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M&#8217;kadmi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Denoyelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23756-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407524v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gs Costa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Renault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.63201" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452960v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Souabni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Batista dos Santos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Catoire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhenesh Puvanendran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01997-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852471v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852474v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catoire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giusti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Rieger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59571-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011639v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Moncoq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2018.12.019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726151v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dehez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Schnell" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Zitzmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pebay-Peyroula" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.7b00570" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011579v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lescop" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.8b00035" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011599v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelya Planchard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Dahmane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9654-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324075v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Qian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Calabrese" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9656-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011645v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Etzkorn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Zoonens" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Popot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hiller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9657-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548360v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bazzacco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billon-Denis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Shivaji Sharma" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mary" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi201862v" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332196v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Durand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gabel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Le Bon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la205026r" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011665v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.21683" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1MXNW0GT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327349v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Althoff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bagnard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-biophys-042910-155219" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011659v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guittet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-011-9523-3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JG6GX4XC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329706v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512070v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine van Heijenoort" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja101868c" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324029v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Van Heijenoort" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373616v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2008.11.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBPCTBNR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011687v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JNMR.0000013825.45299.fe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S95C521K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011693v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pierron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Morvan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herv&#233; Du Penhoat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Goldberg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.50.33150" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011729v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Michon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Monville" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hocquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jullien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(97)00188-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D6168DAAFCE5C7EEFA274E0C0C22024607D1C68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011722v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Derouet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Redon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herv&#233;du Penhoat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(97)00035-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS7MNCF2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396757v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396762v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Giraud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567627v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Warnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dror E. Warschawski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0662-8_12" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>