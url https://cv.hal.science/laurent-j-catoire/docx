--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -502,3432 +502,3298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allosteric modulation of ghrelin receptor signaling by lipids</w:t>
+                <w:t xml:space="preserve">Concerted conformational dynamics and water movements in the ghrelin G protein-coupled receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maxime Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Casiraghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marjorie Damian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoniel Augusto Severo Gomes</w:t>
+                <w:t xml:space="preserve">Mauricio Gs Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline M’kadmi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Denoyelle</w:t>
+                <w:t xml:space="preserve">Pedro Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-23756-y⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.e63201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/elife.63201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407522v1</w:t>
+                <w:t xml:space="preserve">hal-03407524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concerted conformational dynamics and water movements in the ghrelin G protein-coupled receptor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Damian</w:t>
+                <w:t xml:space="preserve">Quantitative real-time analysis of the efflux by the MacAB-TolC tripartite efflux pump clarifies the role of ATP hydrolysis within mechanotransmission mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hager Souabni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Gs Costa</w:t>
+                <w:t xml:space="preserve">William Batista dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Renault</w:t>
+                <w:t xml:space="preserve">Laurent J Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhenesh Puvanendran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/elife.63201⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-01997-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407524v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative real-time analysis of the efflux by the MacAB-TolC tripartite efflux pump clarifies the role of ATP hydrolysis within mechanotransmission mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hager Souabni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Batista dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cece</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Batista dos Santos</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Laurent Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhenesh Puvanendran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4 (1), pp.493. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42003-021-01997-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452960v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allosteric modulation of ghrelin receptor signaling by lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Damian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Damian</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxime Louet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoniel Augusto Severo Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline M’kadmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), pp.3938. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-021-23756-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852471v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative real-time analysis of the efflux by the MacAB-TolC tripartite efflux pump clarifies the role of ATP hydrolysis within mechanotransmission mechanism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dhenesh Puvanendran</w:t>
+                <w:t xml:space="preserve">Structure of the agonist 12–HHT in its BLT2 receptor-bound state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Casiraghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Damian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Rieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-01997-3⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-59571-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852474v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the agonist 12–HHT in its BLT2 receptor-bound state</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NMR analysis of GPCR conformational landscapes and dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Casiraghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jutta Rieger</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Moncoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Banères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 484, pp.69-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2018.12.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-59571-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03011607v1</w:t>
+                <w:t xml:space="preserve">hal-03011639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR analysis of GPCR conformational landscapes and dynamics</w:t>
+                <w:t xml:space="preserve">Illuminating the Energy Landscape of GPCRs: The Key Contribution of Solution-State NMR Associated with Escherichia coli as an Expression Host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Casiraghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Karine Moncoq</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Damian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Banères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent J Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (16), pp.2297-2307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biochem.8b00035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2018.12.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03011639v1</w:t>
+                <w:t xml:space="preserve">hal-03011579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbations of Native Membrane Protein Structure in Alkyl Phosphocholine Detergents: A Critical Assessment of NMR and Biophysical Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chipot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Schnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Zitzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Pebay-Peyroula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 118 (7), pp.3559-3607. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.chemrev.7b00570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illuminating the Energy Landscape of GPCRs: The Key Contribution of Solution-State NMR Associated with Escherichia coli as an Expression Host</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis, Characterization and Applications of a Perdeuterated Amphipol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jutta Rieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuo Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Calabrese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 247 (9-10), pp.909-924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00232-014-9656-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biochem.8b00035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03011579v1</w:t>
+                <w:t xml:space="preserve">hal-02324075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of amphipols for solution NMR studies of membrane proteins: advantages and constraints as compared to other solubilizing media.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Amphipols Embed Membrane Proteins: Global Solvent Accessibility and Interaction with a Flexible Protein Terminus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Etzkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Zoonens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Popot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Hiller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 247 (9-10), pp.827-842. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00232-014-9654-z⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 247 (9-10), pp.965-970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00232-014-9657-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011599v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Characterization and Applications of a Perdeuterated Amphipol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">The use of amphipols for solution NMR studies of membrane proteins: advantages and constraints as compared to other solubilizing media.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelya Planchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadite Dahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Antonio Calabrese</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 247 (9-10), pp.909-924. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00232-014-9656-x⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 247 (9-10), pp.827-842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00232-014-9654-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324075v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Amphipols Embed Membrane Proteins: Global Solvent Accessibility and Interaction with a Flexible Protein Terminus</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Non-Ionic Amphiphilic Homopolymers: Synthesis, Solution Properties, and Biochemical Validation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Gabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Bazzacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Le Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Billon-Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la205026r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00232-014-9657-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03011645v1</w:t>
+                <w:t xml:space="preserve">hal-01332196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonionic Homopolymeric Amphipols: Application to Membrane Protein Folding, Cell-Free Synthesis, and Solution Nuclear Magnetic Resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Bazzacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Billon-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Shivaji Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51 (7), pp.1416-1430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bi201862v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Ionic Amphiphilic Homopolymers: Synthesis, Solution Properties, and Biochemical Validation.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Amphipols From A to Z</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Popot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Althoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Banères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Bazzacco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Billon-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Review of Biophysics and Biomolecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40 (1), pp.379-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-biophys-042910-155219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la205026r⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01332196v1</w:t>
+                <w:t xml:space="preserve">hal-02327349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfonated amphipols: Synthesis, properties, and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tassadite Dahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Popot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 95 (12), pp.811-823. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bip.21683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphipols From A to Z</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bagnard</w:t>
+                <w:t xml:space="preserve">Electrostatically-driven fast association and perdeuteration allow detection of transferred cross-relaxation for G protein-coupled receptor ligands with equilibrium dissociation constants in the high-to-low nanomolar range.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent J Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Damian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Baaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Banères</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Biophysics and Biomolecular Structure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (3), pp.191-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10858-011-9523-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-biophys-042910-155219⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02327349v1</w:t>
+                <w:t xml:space="preserve">hal-03011659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatically-driven fast association and perdeuteration allow detection of transferred cross-relaxation for G protein-coupled receptor ligands with equilibrium dissociation constants in the high-to-low nanomolar range.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Banères</w:t>
+                <w:t xml:space="preserve">Sulfonated amphipols: Synthesis, properties, and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadite Dahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Popot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10858-011-9523-3⟩</w:t>
+              <w:t xml:space="preserve">Biopolymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 95 (12), pp.811-823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bip.21683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03011659v1</w:t>
+                <w:t xml:space="preserve">hal-02329706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulfonated amphipols: Synthesis, properties, and applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Structure of a GPCR ligand in its receptor-bound state: leukotriene B4 adopts a highly constrained conformation when associated to human BLT2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent J Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Damian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimée Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine van Heijenoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bip.21683⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (26), pp.9049-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja101868c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329706v1</w:t>
+                <w:t xml:space="preserve">hal-00512070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of a GPCR ligand in its receptor-bound state: leukotriene B4 adopts a highly constrained conformation when associated to human BLT2.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Structure of a GPCR Ligand in Its Receptor-Bound State: Leukotriene B4 Adopts a Highly Constrained Conformation When Associated to Human BLT2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Damian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimée Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carine van Heijenoort</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Van Heijenoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 132 (26), pp.9049-57. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 132 (26), pp.9049-9057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja101868c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja101868c⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00512070v1</w:t>
+                <w:t xml:space="preserve">hal-02324029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of a GPCR Ligand in Its Receptor-Bound State: Leukotriene B4 Adopts a Highly Constrained Conformation When Associated to Human BLT2</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Inter- and intramolecular contacts in a membrane protein/surfactant complex observed by heteronuclear dipole-to-dipole cross-relaxation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent J Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Zoonens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine van Heijenoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carine Van Heijenoort</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Popot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja101868c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 197 (1), pp.91-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2008.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324029v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter- and intramolecular contacts in a membrane protein/surfactant complex observed by heteronuclear dipole-to-dipole cross-relaxation.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phosphorus-31 Transverse Relaxation Rate Measurements by NMR Spectroscopy: Insight into Conformational Exchange Along the Nucleic Acid Backbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2008.11.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28 (2), pp.179-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:JNMR.0000013825.45299.fe⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00373616v1</w:t>
+                <w:t xml:space="preserve">hal-03011687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorus-31 Transverse Relaxation Rate Measurements by NMR Spectroscopy: Insight into Conformational Exchange Along the Nucleic Acid Backbone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Investigation of the Action Patterns of Pectinmethylesterase Isoforms through Kinetic Analyses and NMR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hervé Du Penhoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée Goldberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/B:JNMR.0000013825.45299.fe⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 273 (50), pp.33150-33156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.273.50.33150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03011687v1</w:t>
+                <w:t xml:space="preserve">hal-03011693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Action Patterns of Pectinmethylesterase Isoforms through Kinetic Analyses and NMR Spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">An NMR study of the dynamic single-stranded conformation of sodium pectate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claudine Morvan</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Derouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Hervé Du Penhoat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Renée Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hervédu Penhoat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 300 (1), pp.19-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0008-6215(97)00035-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.273.50.33150⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03011693v1</w:t>
+                <w:t xml:space="preserve">hal-03011722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic behavior of a perfunctionalized β-cyclodextrin as probed by NMR and molecular modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Monville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 303 (4), pp.379-393. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0008-6215(97)00188-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0008-6215(97)00188-2⟩</w:t>
-[...29 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03011729v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">hal-03011722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the coupled dynamics between lipids and membrane proteins in nanodiscs by high-pressure NMR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Giraud</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3937,122 +3803,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Protéine membranaire Appicom</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Protéine membranaire Appicom, Oct 2022, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Journée utilisateurs Infranalytics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Infranalytics, Nov 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396757v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the coupled dynamics between lipids and membrane proteins in nanodiscs by high-pressure NMR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Giraud</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cece</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4062,217 +3928,217 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée utilisateurs Infranalytics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Infranalytics, Nov 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">GDR Protéine membranaire Appicom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Protéine membranaire Appicom, Oct 2022, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396762v1</w:t>
+                <w:t xml:space="preserve">hal-04396757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micelles, Bicelles, Amphipols, Nanodiscs, Liposomes, or Intact Cells: The Hitchhiker’s Guide to the Study of Membrane Proteins by NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Catoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Warnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dror E. Warschawski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Membrane Proteins Production for Structural Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.315-345, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-0662-8_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId139"/>
+      <w:footerReference w:type="default" r:id="rId138"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4419,51 +4285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fourel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanna Gautier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pozza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Point" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.06.033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04003751v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ban&#232;res" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Botzanowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean A Boutin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Calamini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Castel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/receptors2010004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03665500v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cece" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Casiraghi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29410-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407522v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Damian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoniel Augusto Severo Gomes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M&#8217;kadmi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Denoyelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23756-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407524v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gs Costa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Renault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.63201" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452960v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Souabni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Batista dos Santos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Catoire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhenesh Puvanendran" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01997-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852471v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852474v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catoire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giusti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Rieger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59571-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011639v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Moncoq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2018.12.019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726151v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dehez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Schnell" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Zitzmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pebay-Peyroula" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.7b00570" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011579v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lescop" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.8b00035" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011599v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelya Planchard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Dahmane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9654-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324075v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Qian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Calabrese" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9656-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011645v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Etzkorn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Zoonens" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Popot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hiller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9657-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548360v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bazzacco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billon-Denis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Shivaji Sharma" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mary" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi201862v" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332196v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Durand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gabel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Le Bon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la205026r" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011665v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.21683" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1MXNW0GT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327349v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Althoff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bagnard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-biophys-042910-155219" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011659v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guittet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-011-9523-3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JG6GX4XC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329706v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512070v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine van Heijenoort" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja101868c" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324029v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Van Heijenoort" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373616v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2008.11.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBPCTBNR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011687v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JNMR.0000013825.45299.fe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S95C521K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011693v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pierron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Morvan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herv&#233; Du Penhoat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Goldberg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.50.33150" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011729v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Michon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Monville" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hocquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jullien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(97)00188-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D6168DAAFCE5C7EEFA274E0C0C22024607D1C68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011722v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Derouet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Redon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herv&#233;du Penhoat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(97)00035-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS7MNCF2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396757v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396762v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Giraud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567627v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Warnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dror E. Warschawski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0662-8_12" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954807v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fourel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanna Gautier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pozza" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Point" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.06.033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04003751v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ban&#232;res" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Botzanowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean A Boutin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Calamini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Castel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/receptors2010004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03665500v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cece" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Casiraghi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-29410-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407524v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Damian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Gs Costa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Renault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.63201" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452960v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Souabni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Batista dos Santos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Catoire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhenesh Puvanendran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01997-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852474v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catoire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407522v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoniel Augusto Severo Gomes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M&#8217;kadmi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Denoyelle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23756-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011607v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giusti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jutta Rieger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-59571-6" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011639v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Moncoq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2018.12.019" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011579v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Lescop" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biochem.8b00035" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726151v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dehez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Schnell" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Zitzmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Pebay-Peyroula" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.7b00570" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324075v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuo Qian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Calabrese" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9656-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011645v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Etzkorn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Zoonens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Popot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hiller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9657-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011599v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelya Planchard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Dahmane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-014-9654-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332196v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Durand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gabel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Bazzacco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Le Bon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Billon-Denis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la205026r" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548360v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Shivaji Sharma" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mary" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi201862v" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327349v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Althoff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bagnard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-biophys-042910-155219" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011665v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.21683" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1MXNW0GT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011659v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baaden" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guittet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-011-9523-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JG6GX4XC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329706v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512070v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine van Heijenoort" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja101868c" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324029v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Van Heijenoort" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373616v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2008.11.017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBPCTBNR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011687v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JNMR.0000013825.45299.fe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S95C521K-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011693v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pierron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Morvan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herv&#233; Du Penhoat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Goldberg" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.273.50.33150" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011722v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Derouet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Redon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Herv&#233;du Penhoat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(97)00035-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PS7MNCF2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011729v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Michon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Monville" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hocquet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jullien" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(97)00188-2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5D6168DAAFCE5C7EEFA274E0C0C22024607D1C68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396762v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Giraud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396757v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567627v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Warnet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dror E. Warschawski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-0662-8_12" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>