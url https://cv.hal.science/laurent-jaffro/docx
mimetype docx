--- v0 (2026-03-19)
+++ v1 (2026-04-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.34782608696px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Jaffro </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">   Professeur de philosophie morale à l'université Paris 1 Panthéon-Sorbonne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7080-5352</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035369795</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent JAFFROBorn 1963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professor of Moral Philosophy at </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Panthéon-Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Member of the </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut International de Philosophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">President, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association des Sociétés de Philosophie de Langue Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Vice-president, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Française de Philosophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Honorary Research Fellow, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Universitaire de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris 1 Panthéon-Sorbonne</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophy Department</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISJPS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">17 rue de la Sorbonne 75231 Paris cedex 05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fields of Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Ethics, moral theory, practical philosophyHistory of eighteenth-century English and Scottish philosophy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Specialities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Moral judgements, value judgements, and their links with reasons and emotionsMoral agency and responsibilityReactive attitudes and practices, especially forgivenessSentimentalism and its historyThomas Reid, Adam SmithEarly modern British philosophy, especially the Third Earl of Shaftesbury</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Habilitation, Philosophy, 2003, Université Paris 10-NanterrePhD, Philosophy, 1994, Université Paris 10-Nanterre (supervisor: Didier Deleule)Agrégation de philosophie, 1986Master (Ancient Philosophy), 1986, Université Paris 4-Sorbonne (thesis supervised by Pierre Aubenque)Bachelor (Philosophy), 1985, Université Paris 4-SorbonneFellow of the École Normale Supérieure, 1984-1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2009-present: Professor of Moral Philosophy, Université Paris 1 Panthéon-Sorbonne2017-2022: Senior Research Fellow at the Institut Universitaire de France2004-2009: Professor of Philosophy, Université Blaise Pascal2000-2005: Junior Research Fellow at the Institut Universitaire de France1995-2004: Senior Lecturer (Political Philosophy), Université Paris 1 Panthéon-Sorbonne1993-1995: Philosophy Teacher, Institut Universitaire de Formation des Maîtres d’Auvergne1992-1993: One-year Research Fellow at the Fondation Thiers, Institut de France1989-1992: Teaching Fellow (as a PhD student) at Université Paris 10-Nanterre1988-1989: Philosophy Teacher, Lycée Naval, Brest (National Service)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Honours and Awards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Elected Member of the Institut International de Philosophie, 2023Nominated Senior Fellow of the Institut universitaire de France, 2017Nominated Honorary Professorial Research Fellow (特聘高级研究员), Institute for Advanced Studies in European Culture, Shanghai Jiao Tong, 2016Nominated Junior Fellow of the Institut universitaire de France, 2000Recipient of the Médaille Saintour, Institut de France, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visiting Professorships or Fellowships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Visiting Fellow, Zentrum für Ethik und Philosophie in der Praxis, LMU, Munich, January 2023Visiting Fellow, Center for Advanced Studies, LMU, Munich, October 2021Visiting Professor, University of Neuchâtel, spring term 2020Senior Fudan Fellow, October-November 2018 (impeded by visa denial)Visiting Professor, Saint Petersburg State University, April 2018Visiting Professor, University of Neuchâtel, spring term 2018Visiting Professor, University of Neuchâtel, autumn term 2017Visiting Fellow, Moore Institute, National University of Ireland at Galway, March 2016Short Term Alliance Visiting Professor at Columbia University, January 2013Visiting Professor, Kobe College, winter 2011Visiting Professor, University of Neuchâtel, autumn term 2008Visiting Professor, University of Neuchâtel, spring term 2006Visiting Professor, University of Neuchâtel, spring term 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service to the University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2024-present: Head of the Doctoral School of Philosophy, Université Paris 1 Panthéon-Sorbonne2021-present: Research Integrity Officer, Université Paris 1 Panthéon-Sorbonne2021-present: Member of the Academic Council, Université Paris 1 Panthéon-Sorbonne2019-2022: Head of PHARE, a research centre in philosophy, economics and the history of economic thought2019-2024: Coordinator of the Master’s programme in Literature and Philosophy at Panthéon-Sorbonne, in association with Sorbonne Nouvelle2018-2023: Member of the Scientific Council of GIS Collex-Persée, the French research infrastructure for scientific and technical information2018-2022: Coordinator of the Philosophy programme at Collèges Universitaires Français de Moscou et Saint-Pétersbourg2017-2020: Coordinator for Panthéon-Sorbonne of the PAUSE programme in support of academics in exile2017-2024: Coordinator of the double degree in Philosophy and Economics at Panthéon-Sorbonne2012-2017: Head of Philosophy at Université Paris 1 Panthéon-Sorbonne2012-2016: Member of the Administrative Council, Université Paris 1 Panthéon-Sorbonne2011-2020: Representative of a French consortium associating higher education institutions in their cooperation with Galatasaray University2010-2012: Head of NoSoPhi, a research team in political, social and legal philosophy2009-2012: Chair of the Master’s programme in Philosophy at Panthéon-Sorbonne2008-2012: Member of the Scientific Council, Lille 3 University2008-2009: Vice-President for Finance, Blaise Pascal University, Clermont-Ferrand2007-2011: External member of the scientific council of ETHOS doctoral school at Cheikh Anta Diop University, Dakar2007-2009 : Member of the board of the National Network of Maisons des Sciences de l’Homme2006-2009: Director of Maison des Sciences de l’Homme de Clermont-Ferrand2006-2008: Head of Philosophy at Blaise Pascal University, Clermont-Ferrand2006-2008: Member of the Scientific Council, Blaise Pascal University, Clermont-Ferrand1999-2000: Head of Philosophy at Université Paris 1 Panthéon-Sorbonne1998-1999: Deputy Head of Philosophy at Université Paris 1 Panthéon-Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service to the Profession</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2023-present: President, Association des Sociétés de Philosophie de Langue Française2022-present: Vice-President, Société Française de Philosophie2021: Elected Member, Conseil National des Universités2020-present: Managing editor (“directeur éditorial”), Revue de Métaphysique et de Morale2019-present: Member of the editorial board of Journal of Modern Philosophy2019-2022: Treasurer, Société Française de Philosophie2018-present: Member of the international board of Ruch Filozoficzny (Polish Philosophical Society)2014-present: Member of the editorial board of Dialogue. Canadian Philosophical Review2013-2015: Vice-Chair of the entrance examination, École Normale Supérieure2015-present: Sole editor of the ‘Analyse et Philosophie’ series published by Vrin, Paris.2011-2012: Elected Member, Conseil National des Universités2010-2013: Head of the jury for philosophy at the entrance examination, École Normale Supérieure2008-present: Expert for international cooperation in philosophy, French Ministry of Higher Education and Research2005-2013: Review Editor of Berkeley Studies, a journal dedicated to George Berkeley1999-2003: Member of the jury for philosophy at the entrance examination, École Normale Supérieure1999-2003: Elected Member, Conseil National des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moral e economia da fraqueza n’O Filho Natural de Diderot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discurso. Revista do Departamento de Filosofia da Universidade de Sao Paulo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (2), pp.78-90. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/issn.2318-8863.discurso.2025.244121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04369086v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rules Within or Without? Adam Smith on the Role of Deontic Emotions in Diachronic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bréban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05262967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contempt and Invisibilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Moral Psychology of the Emotions, 9 (2), pp.34. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/philosophies9020034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04487430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of A Philosophy of Beauty. Shaftesbury on Nature, Virtue, and Art, by Michael Gill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of European Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (2), pp.334-335. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01916599.2023.2250807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04189707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honte et justice. Comment sauver la psychologie morale de Rawls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), pp.1163-1186. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/oeconomia.16025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04365623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives smithiennes sur l'éthique environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Philosophica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82, pp.129-144. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24894/StPh-fr.2023.82010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04147613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acrasie : irrationalité ou immoralité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la société française de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 117 (2), pp.8-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04535177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étoffe du mental. Sur le Locke de Philippe Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 115 (3), pp.341-358. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.223.0341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03768313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité pénale, libre arbitre et troubles mentaux : le cas de l’addiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nayfeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de politique criminelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44, pp.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Université a peur !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 900 (5), pp.423-434. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.900.0423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03660537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation et traduction de Thomas Reid, &amp;quot;Leçon sur la Théorie des sentiments moraux du Dr Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 110 (2), pp.231-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03241655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment distinguer raisons publiques et raisons non publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tocqueville Review/La revue Tocqueville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (1), pp.41-53. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/ttr.41.1.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Thomas Reid Matters to the Epistemology of the Social Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius França Freitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (279), pp.282-301. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pq/pqz031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugement moral et désaccord persistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82 (2), pp.233-253. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aphi.822.0233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02126198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À qui faire porter le chapeau des valeurs ? Parfit et le fondamentalisme des raisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°102 (2), pp.51-64. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.192.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02136053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forgiveness and Weak Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Aristotelian Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 118 (1), pp.107-125. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/arisoc/aoy003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01740553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic and Disharmonic Views of Trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di estetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Trusting Institutions, 68 (2), pp.11-26. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/estetica.3401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phronêsis d’Aristote : un sens moral ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philonsorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.155-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01446230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Aaron Garrett and James A. Harris (éd.), Scottish Philosophy in the Eighteenth Century, Volume I: Morals, Politics, Art, Religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre Dame Philosophical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrationalité pratique et contrôle de soi par anticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philonsorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.131-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jekyll et Hyde. Quel modèle de multiplicité des soi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.121-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Moral Reasons Response-Dependent?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Inquiries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (2), pp.17-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix d'Hercule: le problème artistique de l'expression du moral dans la tradition shaftesburienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DoisPontos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (1), pp.39-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01011034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esprit, où es-tu ? Pérennité de la distinction entre présence locale et présence virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue philosophique de la France et de l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 139 (1), pp.3-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00946747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reid on Powers of the Mind and the Person behind the Curtain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (S1), pp.197-213. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00455091.2014.897480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hutcheson sobre a importância de ser desinteressado. Um encômio a Shaftesbury?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discurso. Revista do Departamento de Filosofia da Universidade de Sao Paulo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.79-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading Shaftesbury's Pathologia: An Illustration and Defence of the Stoic Account of the Emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of European Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (2), pp.207-220. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01916599.2012.679795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00808750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'être déiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre clandestine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, pp.273-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00912010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathologia, A Theory of the Passions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of European Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (2), pp.221-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00808751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivité de la raison et influence du sentiment : de la métaéthique humienne au point de vue architectonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 263 (1), pp.63-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00808755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure du bien. Que calcule le calcul moral de Hutcheson ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (1), pp.197-215. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1018383ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00912011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception ricœurienne de la raison pratique : Dialectique ou éclectique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Ricœuriennes / Ricœur Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.156-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00808747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une note sur les conceptions de l'histoire de l'esprit depuis Locke jusqu'aux Ecossais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DoisPontos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1), pp.97-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00734519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sceptique humien est-il modéré ? Le rôle du pyrrhonisme dans la genèse causale du scepticisme mitigé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Δαιμων. Revista Internacional de Filosofía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52, pp.53-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Reid said the business, but Berkeley did it. » Ferrier interprète de l'immatérialisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue philosophique de la France et de l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 135 (1), p. 135-149. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rphi.101.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00535517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reid, Hume et les raisons d'agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 761, pp.883-893</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infinity, Intuition, and the Relativity of Knowledge: Bergson, Carrau, and the Hamiltonians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal for the History of Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (1), pp.91-112. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09608780903422396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00443596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cudworth on Moral Freedom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Espiet-Kilty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue philosophique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 107 (4), pp.647-673. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/RPL.107.4.2044679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00437075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science de la nature humaine ou science de l'esprit humain ? Le débat écossais et son impact sur la psychologie philosophique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus : revue de la philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.101-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'argument du sens commun et la « persécution des scientifiques ». Collingwood contre Moore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (1), pp.131-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00162875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaftesbury on the 'Natural Secretion' and Philosophical Personae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectual History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (3), pp.349-359. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17496970802319235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00329464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communauté et société. Collingwood contre les sociologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue: Canadian Philosophical Review / Revue canadienne de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (2), pp.253-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00351723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et subjectivité : Le soi stoïcien des Modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DoisPontos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp.67-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00188198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exercice moral est-il assimilable à une technique ? Une critique de Michel Foucault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 585, pp.73-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03278905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De bon lieu'. Pierre Coste, James Harris, et la dissémination de l'interprétation shaftesburienne d'Horace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre clandestine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.45-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets de l'éducation. Quelle ontologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56 (4), pp.429-448. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.074.0429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00162673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is Wrong with Reid's Criticism of Hume on Moral Approbation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Analytic Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (2), pp.11-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00163169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foucault et le problème de l'éducation morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29, pp.111-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abolition ou réformation du christianisme ? L'argument de Jonathan Swift contre les libres penseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre clandestine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13, pp.15-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cogito de Berkeley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 67, pp.85-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As várias maneiras filosóficas de recorrer ao senso comum nas Luzes britânicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discurso. Revista do Departamento de Filosofia da Universidade de Sao Paulo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33, pp.35-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformarea contractualismului si originile 'societatii civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Universitatis Babes-Bolyai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (1), pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habermas et le sujet de la discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5, pp.71-85. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cite.005.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaftesbury et les deux écritures de la philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 89, pp.49-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diderot : le traducteur et son autorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre clandestine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9, pp.201-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La double défense de Locke dans la Lettre sur la tolérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q/W/E/R/T/Y</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8, pp.241-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03825092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humour et libre pensée. Le rire du daimon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lumière et vie : revue de formation doctrinale chrétienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 230, pp.37-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de lire Toland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 116 (2-3), pp.399-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04373429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice pénale aux frontières du pardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nayfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bessone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2025, Bibliothèque de la pensée juridique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Miroir de la sympathie. Adam Smith et le sentimentalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin, pp.290, 2024, Problèmes de la raison, 978-2-7116-3161-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04408060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière, plaisir, bonheur. En mémoire de Jean Salem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.246, 2023, Libre pensée et littérature clandestine, A. McKenna, 9782745359940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Couleur du goût. Psychologie et esthétique au siècle de Hume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin, pp.240, 2019, Essais d’art et de philosophie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02384203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croit-on comme on veut ? Histoire d'une controverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Libraire Philosophique J. Vrin, pp.248, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00946748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déismes et déistes à l'âge classique [dossier du n° 21 de : La Lettre clandestine]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Artigas-Menant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Mckenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, pp.595, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01055372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berkeley's Alciphron. English Text and Essays in Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Brykman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georg Olms Verlag, pp.444, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00437071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Toland, La Constitution primitive de l'Eglise chrétienne / The Primitive Constitution of the Christian Church, précédé de L'ecclésiologie de John Toland par L. Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Jaffro. Honoré Champion, pp.272, 2003, Libre pensée et littérature clandestine, A McKenna</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Strauss : art d'écrire, politique, philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Frydman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin, pp.322, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Strauss : Art d'écrire, politique, philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Frydman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin, pp.320, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sens moral. Une histoire de la philosophie morale de Locke à Kant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, pp.152, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures du théologico-politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin, pp.265, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique de la communication et art d’écrire. Shaftesbury et les Lumières anglaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 378 p., 1998, Fondements de la politique, 2-13-049552-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrien. Manuel d'Epictète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion. Flammarion, pp.100, 1997, GF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaftesbury, Exercices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aubier, 478 p., 1993, Bibliothèque philosophique, 2-7007-3479-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pardon par la peine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nayfeld, Nicolas; Jaffro, Laurent; Lemaire, Stéphane; Bessone, Magali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La justice pénale aux frontières du pardon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.81-107, 2025, Bibliothèque de la pensée juridique, 9782406178378. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17837-8.p.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04919161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métaphilosophie de Hume dans ses quatre essais sur le bonheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Jaffro; P.-M. Morel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matière, plaisir, bonheur. En mémoire de Jean Salem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.101-115, 2023, Libre pensée et littérature clandestine, 9782745359940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mauvaise foi : état, condition, ou conduite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yohann Malinge; Olivier D'Jeranian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire L’être et le néant de Sartre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.41-58, 2023, 978-2-7116-3042-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04021885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakness and the Memory of Resolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carla Bagnoli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time in Action. The Temporal Structure of Rational Agency and Practical Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2022, Routledge Studies in Contemporary Philosophy, 9780429259845</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03574489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réhabilitation de la prudence. Tosel et les phronétiques ancienne et moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Bourdeau et Arnaud Macé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les pratiques collectives. Hommages à André Tosel et Robert Damien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.81-88, 2022, 9782848679181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03706379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berkeley and Shaftesbury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel C. Rickless. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Berkeley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.539-559, 2022, 9780190873417. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190873417.013.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03547938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à « Sur les catégories, ou formes universelles » de Monboddo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Blanchet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue et métaphysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires Blaise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.275-281, 2021, Trajectoires philosophiques, 978-2-84516-981-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03251101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Dalrymple, 1st Viscount Stair, on Legal Normativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Broadie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scottish Philosophy in the Seventeenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.140-157, 2020, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198769842.003.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diderot et la peinture morale de Greuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-Ch. Bardout et V. Carraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diderot et la philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Diderot, pp.271-284, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02993154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological and Political Balances: The Third Earl of Shaftesbury's Reading of James Harrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Müller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shaping Enlightenment Politics. The Social and Political Impact of the First and Third Earls of Shaftesbury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.149-162, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01870568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locke and Port Royal on Affirmation, Negation, and Other 'Postures of the Mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Pécharman; Philippe Hamou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Locke and Cartesian Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.172-185, 2018, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198815037.003.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01870565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions en ligne et concept de confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milad Doueihi; Jacopo Domenicucci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La confiance à l'ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berger Levrault; Éditions Rue d’Ulm, pp.33-62, 2018, 978-2-7013-1956-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Passions and Actions of Laughter in Shaftesbury and Hutcheson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alix Cohen; Robert Stern. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking about the Emotions: A Philosophical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.130-149, 2017, Mind Association Occasional Series, 9780198766858. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198766858.003.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01570930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normativité morale des Ecritures chez Spinoza, Locke et Toland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luisa Simonutti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religious Obedience and Political Resistance in the Early Modern World. Jewish, Christian and Islamic Philosophers Addressing the Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.413-433, 2015, Nutrix</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reid on Aesthetic Response and the Perception of Beauty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Copenhaver; T. Buras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thomas Reid on Mind, Knowledge, and Value</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.124-138, 2015, Mind Association Occasional Series, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acprof:oso/9780198733676.001.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence et normativité dans les philosophies de la peine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-F. Kervégan; M. Plouviez; P.-Y. Quiviger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norme et violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georg Olms, pp.55-68, 2015, 9783487153698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment produire le sentiment de l'existence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-F. Perrin et Y. Citton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rousseau et l'exigence d'authenticité - une question pour notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.153-169, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrus' Strategy. Shaftesbury on Human Frailty and the Will, in New Ages, New Opinions. Shaftesbury in his World and Today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Mueller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Ages, New Opinions. Shaftesbury in his World and Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.153-166, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01011032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language and Thought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">James A. Harris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of British Philosophy in the Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.128-148, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00912014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi l'objet de l'assentiment est-il, selon Locke, la proposition verbale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Jaffro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croit-on comme on veut ? Histoire d'une controverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Libraire Philosophique J. Vrin, pp.147-166, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00946754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Toland and the Moral Teaching of the Gospel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Savage R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophy and Religion in Enlightenment Britain. New Case Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.77-89, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Hutcheson et l'héritage shaftesburien : quelle analogie entre le beau et le bien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Talon-Hugon et P. Destrée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le beau et le bien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ovadia, pp.117-133, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délibération et perfectionnement. Sur une prétendue erreur du rationalisme moral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Laugier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix et la vertu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp.183-199, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rétorsion du sens commun et la possibilité du scepticisme. Contre Reid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Cohen-Halimi et H. L'Heuillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment peut-on être sceptique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.93-116, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264778v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Burnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S.-J. Savonius-Wroth, P. Schuurman, J. Walmsley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Continuum Companion to Locke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Continuum Press, pp.93-94, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education moderne et tradition antique selon Berkeley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaffro L., Brykman G., Schwartz C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berkeley's Alciphron. English Text and Essays in Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georg Olms Verlag, pp.277-286, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions et jugement moral chez Shaftesbury, Hutcheson et Hume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Roux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.135-159, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00438544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguïtés et difficultés du sens moral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Gautier et S. Laugier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normativités du sens commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp.303-318, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00281360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which Platonism for Which Modernity ? A Note on Shaftesbury’s Socratic Sea-Cards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Douglas Hedley; Sarah Hutton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Platonism at the Origins of Modernity. Studies on Platonism and Early Modern Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 196, Springer, pp.255-267, 2008, International Archives of the History Of Ideas, 978-1-4020-6407-4. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-6407-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La divinisation du social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Fœssel et J.-F. Kervégan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernité et sécularisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.145-153, 2007, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.6589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berkeley's Criticism of Shaftesbury's Moral Theory in Alciphron III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephen H. Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reexamining Berkeley's Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Toronto Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-213, 2007, Toronto studies in philosophy, 9780802093486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raison et sentiment. L'histoire des théories du sens moral vue par Jouffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Arosio et M. Malherbe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie française et philosophie écossaise 1750-1850</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.137-150, 2007, Analyse et philosophie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00182763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des faits de conscience au fait de la conscience : la controverse écossaise sur l'idéalisme chez Stewart, Hamilton et Ferrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. S. Ong-Van-Cung. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voie des idées. Le statut de la représentation (XVIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-228, 2006, CNRS Philosophie, 9782271063984. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.48280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association et solidarité. Les leçons du Centenaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Damien et Ch. Lazzeri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflit et confiance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université de Franche-Comté, pp.309-328, 2006, Annales littéraires de l'université de Franche-Comté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recours philosophiques au sens commun dans les Lumières britanniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. Sylvestre et P. Guenancia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sens commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires de Dijon, pp.19-45, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Hermeneutics to Common Sense. Stanley Rosen on Precomprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nalin Ranasinghe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logos and Eros. Essays Honoring Stanley Rosen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, St Augustine Press, pp.36-49, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture, enseignement et société. Débat autour de M. Gauchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Gauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Statius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Jacquet-Francillon et D. Kambouchner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Crise de la culture scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp.479-505, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation du contractualisme et les origines de la société civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Frydman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société civile et ses droits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.39-56, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux modèles du pluralisme : les conceptions lockienne et néo-harringtonienne de l'ecclesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Paganini et E. Tortarolo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pluralismo e religione civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruno Mondadori, pp.95-107, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Socrate de Shaftesbury. Comment raconter l'histoire de Socrate aux Modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Lojacono. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fortuna di Socrate in occidente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Monnier Università, pp.66-90, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaftesbury on the Cogito. An Intermediary between Gassendism and the Common Sense School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Carabelli et P. Zanardi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuovi saggi su Shaftesbury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Il Poligrafo (Padoue), pp.111-125, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manuscrits de Shaftesbury : typologie et théorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Décultot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire, copier, écrire. Les bibliothèques manuscrites et leurs usages au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.161-178, 2003, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.35018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foucault et le stoïcisme. Sur l'historiographie de L'Herméneutique du sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Gros et C. Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foucault et la philosophie antique 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.51-83, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paideia selon Berkeley et Shaftesbury. Un conflit dans la conception thérapeutique de la philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Brykman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La philosophie comme médecine de l'âme à l'âge classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Université Paris 10-Nanterre, pp.147-173, 2003, Le temps philosophique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaftesbury : sens moral et culture de la communauté; Hutcheson : des bons sentiments au calcul de l'utilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Caillé, C. Lazzeri et M. Senellart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire raisonnée de la philosophie morale et politique. Le bonheur et l'utile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.414-424, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique et morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Kambouchner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notions de philosophie III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.221-303, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04373434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Harrington on Equality, Agrarian Law, and Political Justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Selzner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Conference of the European Society for the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne; European Society for the History of Economic Thought, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04276475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse d'une éthique pour agents faibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernity, Culture Tradition and Morality Reconstruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Shanghai, Chine. pp.46-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01011033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Difficulties with the Reidian Argument for Aesthetic Realism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Conference of Japan-Korea Aesthetic Studies Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Japan. pp.129-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00323356v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berkeley on Assent and the 'Belief of Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00484163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évidence de l'existence d'autrui est-elle un modèle pour la connaissance de Dieu ? Berkeley, Hume, Reid, et l'« argument irrégulier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00451342v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La laïcité : vertu ou principe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03950890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les équivoques du pardon : la conférence épiscopale face au rapport Sauvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03950887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des virus et des vertus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03950884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des personnes aux raisons : Autour de Derek Parfit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salvat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°102 (2), pp.5-79, 2019, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.192.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02135991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace et esprit : autour de Newton [dossier thématique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">139 (1), 2014, Revue philosophique de la France et de l'étranger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estrutura, Sistema, Subjetividade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5 (1), 2008, DoisPontos, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5380/dp.v5i1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action en mouvement : morale et approche dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le mouvement. Actes du XXXIXe congrès de l’ASPLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Neuchâtel, Suisse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Revue de théologie et de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, Droz, pp.153-157, 2025, 978-2-600-06621-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05188582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inward Discourse and Moral Philosophy: the Case of the Stoic Soliloquy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Thought - a Franco-Japanese Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Tokyo, Japan. 18, Ochanomizu University, pp.74-78, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La règle d'or, le particulier et l'universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et pensée religieuse - regards croisés franco-japonais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Clermont-Ferrand, France. 17, Ochanomizu University, 100-109 (japonais), 255-263 (français), 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId213"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.34782608696px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Jaffro </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">   Professeur de philosophie morale à l'université Paris 1 Panthéon-Sorbonne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7080-5352</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035369795</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent JAFFROBorn 1963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professor of Moral Philosophy at </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Panthéon-Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Member of the </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut International de Philosophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">President, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association des Sociétés de Philosophie de Langue Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Vice-president, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Française de Philosophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Honorary Research Fellow, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Universitaire de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris 1 Panthéon-Sorbonne</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophy Department</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISJPS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">17 rue de la Sorbonne 75231 Paris cedex 05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fields of Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Ethics, moral theory, practical philosophyHistory of eighteenth-century English and Scottish philosophy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Specialities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Moral judgements, value judgements, and their links with reasons and emotionsMoral agency and responsibilityReactive attitudes and practices, especially forgivenessSentimentalism and its historyThomas Reid, Adam SmithEarly modern British philosophy, especially the Third Earl of Shaftesbury</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Habilitation, Philosophy, 2003, Université Paris 10-NanterrePhD, Philosophy, 1994, Université Paris 10-Nanterre (supervisor: Didier Deleule)Agrégation de philosophie, 1986Master (Ancient Philosophy), 1986, Université Paris 4-Sorbonne (thesis supervised by Pierre Aubenque)Bachelor (Philosophy), 1985, Université Paris 4-SorbonneFellow of the École Normale Supérieure, 1984-1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2009-present: Professor of Moral Philosophy, Université Paris 1 Panthéon-Sorbonne2017-2022: Senior Research Fellow at the Institut Universitaire de France2004-2009: Professor of Philosophy, Université Blaise Pascal2000-2005: Junior Research Fellow at the Institut Universitaire de France1995-2004: Senior Lecturer (Political Philosophy), Université Paris 1 Panthéon-Sorbonne1993-1995: Philosophy Teacher, Institut Universitaire de Formation des Maîtres d’Auvergne1992-1993: One-year Research Fellow at the Fondation Thiers, Institut de France1989-1992: Teaching Fellow (as a PhD student) at Université Paris 10-Nanterre1988-1989: Philosophy Teacher, Lycée Naval, Brest (National Service)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Honours and Awards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Elected Member of the Institut International de Philosophie, 2023Nominated Senior Fellow of the Institut universitaire de France, 2017Nominated Honorary Professorial Research Fellow (特聘高级研究员), Institute for Advanced Studies in European Culture, Shanghai Jiao Tong, 2016Nominated Junior Fellow of the Institut universitaire de France, 2000Recipient of the Médaille Saintour, Institut de France, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visiting Professorships or Fellowships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Visiting Fellow, Zentrum für Ethik und Philosophie in der Praxis, LMU, Munich, January 2023Visiting Fellow, Center for Advanced Studies, LMU, Munich, October 2021Visiting Professor, University of Neuchâtel, spring term 2020Senior Fudan Fellow, October-November 2018 (impeded by visa denial)Visiting Professor, Saint Petersburg State University, April 2018Visiting Professor, University of Neuchâtel, spring term 2018Visiting Professor, University of Neuchâtel, autumn term 2017Visiting Fellow, Moore Institute, National University of Ireland at Galway, March 2016Short Term Alliance Visiting Professor at Columbia University, January 2013Visiting Professor, Kobe College, winter 2011Visiting Professor, University of Neuchâtel, autumn term 2008Visiting Professor, University of Neuchâtel, spring term 2006Visiting Professor, University of Neuchâtel, spring term 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service to the University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2024-present: Head of the Doctoral School of Philosophy, Université Paris 1 Panthéon-Sorbonne2021-present: Research Integrity Officer, Université Paris 1 Panthéon-Sorbonne2021-present: Member of the Academic Council, Université Paris 1 Panthéon-Sorbonne2019-2022: Head of PHARE, a research centre in philosophy, economics and the history of economic thought2019-2024: Coordinator of the Master’s programme in Literature and Philosophy at Panthéon-Sorbonne, in association with Sorbonne Nouvelle2018-2023: Member of the Scientific Council of GIS Collex-Persée, the French research infrastructure for scientific and technical information2018-2022: Coordinator of the Philosophy programme at Collèges Universitaires Français de Moscou et Saint-Pétersbourg2017-2020: Coordinator for Panthéon-Sorbonne of the PAUSE programme in support of academics in exile2017-2024: Coordinator of the double degree in Philosophy and Economics at Panthéon-Sorbonne2012-2017: Head of Philosophy at Université Paris 1 Panthéon-Sorbonne2012-2016: Member of the Administrative Council, Université Paris 1 Panthéon-Sorbonne2011-2020: Representative of a French consortium associating higher education institutions in their cooperation with Galatasaray University2010-2012: Head of NoSoPhi, a research team in political, social and legal philosophy2009-2012: Chair of the Master’s programme in Philosophy at Panthéon-Sorbonne2008-2012: Member of the Scientific Council, Lille 3 University2008-2009: Vice-President for Finance, Blaise Pascal University, Clermont-Ferrand2007-2011: External member of the scientific council of ETHOS doctoral school at Cheikh Anta Diop University, Dakar2007-2009 : Member of the board of the National Network of Maisons des Sciences de l’Homme2006-2009: Director of Maison des Sciences de l’Homme de Clermont-Ferrand2006-2008: Head of Philosophy at Blaise Pascal University, Clermont-Ferrand2006-2008: Member of the Scientific Council, Blaise Pascal University, Clermont-Ferrand1999-2000: Head of Philosophy at Université Paris 1 Panthéon-Sorbonne1998-1999: Deputy Head of Philosophy at Université Paris 1 Panthéon-Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service to the Profession</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2023-present: President, Association des Sociétés de Philosophie de Langue Française2022-present: Vice-President, Société Française de Philosophie2021: Elected Member, Conseil National des Universités2020-present: Managing editor (“directeur éditorial”), Revue de Métaphysique et de Morale2019-present: Member of the editorial board of Journal of Modern Philosophy2019-2022: Treasurer, Société Française de Philosophie2018-present: Member of the international board of Ruch Filozoficzny (Polish Philosophical Society)2014-present: Member of the editorial board of Dialogue. Canadian Philosophical Review2013-2015: Vice-Chair of the entrance examination, École Normale Supérieure2015-present: Sole editor of the ‘Analyse et Philosophie’ series published by Vrin, Paris.2011-2012: Elected Member, Conseil National des Universités2010-2013: Head of the jury for philosophy at the entrance examination, École Normale Supérieure2008-present: Expert for international cooperation in philosophy, French Ministry of Higher Education and Research2005-2013: Review Editor of Berkeley Studies, a journal dedicated to George Berkeley1999-2003: Member of the jury for philosophy at the entrance examination, École Normale Supérieure1999-2003: Elected Member, Conseil National des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rules Within or Without? Adam Smith on the Role of Deontic Emotions in Diachronic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bréban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 48 (1), pp.64-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05262967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moral e economia da fraqueza n’O Filho Natural de Diderot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discurso. Revista do Departamento de Filosofia da Universidade de Sao Paulo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (2), pp.78-90. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/issn.2318-8863.discurso.2025.244121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04369086v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of A Philosophy of Beauty. Shaftesbury on Nature, Virtue, and Art, by Michael Gill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of European Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (2), pp.334-335. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01916599.2023.2250807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04189707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contempt and Invisibilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Moral Psychology of the Emotions, 9 (2), pp.34. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/philosophies9020034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04487430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honte et justice. Comment sauver la psychologie morale de Rawls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), pp.1163-1186. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/oeconomia.16025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04365623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives smithiennes sur l'éthique environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Philosophica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82, pp.129-144. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24894/StPh-fr.2023.82010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04147613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acrasie : irrationalité ou immoralité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la société française de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 117 (2), pp.8-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04535177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étoffe du mental. Sur le Locke de Philippe Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 115 (3), pp.341-358. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.223.0341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03768313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité pénale, libre arbitre et troubles mentaux : le cas de l’addiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nayfeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de politique criminelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44, pp.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Université a peur !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 900 (5), pp.423-434. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.900.0423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03660537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation et traduction de Thomas Reid, &amp;quot;Leçon sur la Théorie des sentiments moraux du Dr Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 110 (2), pp.231-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03241655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment distinguer raisons publiques et raisons non publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tocqueville Review/La revue Tocqueville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (1), pp.41-53. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/ttr.41.1.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Thomas Reid Matters to the Epistemology of the Social Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius França Freitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (279), pp.282-301. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pq/pqz031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugement moral et désaccord persistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82 (2), pp.233-253. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aphi.822.0233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02126198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À qui faire porter le chapeau des valeurs ? Parfit et le fondamentalisme des raisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°102 (2), pp.51-64. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.192.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02136053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forgiveness and Weak Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Aristotelian Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 118 (1), pp.107-125. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/arisoc/aoy003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01740553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic and Disharmonic Views of Trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di estetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Trusting Institutions, 68 (2), pp.11-26. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/estetica.3401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phronêsis d’Aristote : un sens moral ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philonsorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.155-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01446230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Aaron Garrett and James A. Harris (éd.), Scottish Philosophy in the Eighteenth Century, Volume I: Morals, Politics, Art, Religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre Dame Philosophical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrationalité pratique et contrôle de soi par anticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philonsorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.131-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jekyll et Hyde. Quel modèle de multiplicité des soi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.121-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Moral Reasons Response-Dependent?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Inquiries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (2), pp.17-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esprit, où es-tu ? Pérennité de la distinction entre présence locale et présence virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue philosophique de la France et de l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 139 (1), pp.3-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00946747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix d'Hercule: le problème artistique de l'expression du moral dans la tradition shaftesburienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DoisPontos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (1), pp.39-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01011034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reid on Powers of the Mind and the Person behind the Curtain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (S1), pp.197-213. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00455091.2014.897480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hutcheson sobre a importância de ser desinteressado. Um encômio a Shaftesbury?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discurso. Revista do Departamento de Filosofia da Universidade de Sao Paulo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.79-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathologia, A Theory of the Passions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of European Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (2), pp.221-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00808751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading Shaftesbury's Pathologia: An Illustration and Defence of the Stoic Account of the Emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of European Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (2), pp.207-220. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01916599.2012.679795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00808750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'être déiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre clandestine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, pp.273-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00912010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivité de la raison et influence du sentiment : de la métaéthique humienne au point de vue architectonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 263 (1), pp.63-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00808755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure du bien. Que calcule le calcul moral de Hutcheson ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (1), pp.197-215. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1018383ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00912011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception ricœurienne de la raison pratique : Dialectique ou éclectique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Ricœuriennes / Ricœur Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.156-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00808747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une note sur les conceptions de l'histoire de l'esprit depuis Locke jusqu'aux Ecossais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DoisPontos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1), pp.97-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00734519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sceptique humien est-il modéré ? Le rôle du pyrrhonisme dans la genèse causale du scepticisme mitigé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Δαιμων. Revista Internacional de Filosofía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52, pp.53-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Reid said the business, but Berkeley did it. » Ferrier interprète de l'immatérialisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue philosophique de la France et de l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 135 (1), p. 135-149. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rphi.101.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00535517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infinity, Intuition, and the Relativity of Knowledge: Bergson, Carrau, and the Hamiltonians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal for the History of Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (1), pp.91-112. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09608780903422396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00443596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reid, Hume et les raisons d'agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 761, pp.883-893</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cudworth on Moral Freedom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Espiet-Kilty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue philosophique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 107 (4), pp.647-673. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/RPL.107.4.2044679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00437075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science de la nature humaine ou science de l'esprit humain ? Le débat écossais et son impact sur la psychologie philosophique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus : revue de la philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.101-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'argument du sens commun et la « persécution des scientifiques ». Collingwood contre Moore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (1), pp.131-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00162875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaftesbury on the 'Natural Secretion' and Philosophical Personae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectual History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (3), pp.349-359. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17496970802319235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00329464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communauté et société. Collingwood contre les sociologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue: Canadian Philosophical Review / Revue canadienne de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (2), pp.253-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00351723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et subjectivité : Le soi stoïcien des Modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DoisPontos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp.67-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00188198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exercice moral est-il assimilable à une technique ? Une critique de Michel Foucault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 585, pp.73-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03278905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De bon lieu'. Pierre Coste, James Harris, et la dissémination de l'interprétation shaftesburienne d'Horace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre clandestine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.45-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets de l'éducation. Quelle ontologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56 (4), pp.429-448. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.074.0429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00162673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is Wrong with Reid's Criticism of Hume on Moral Approbation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Analytic Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (2), pp.11-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00163169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foucault et le problème de l'éducation morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29, pp.111-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abolition ou réformation du christianisme ? L'argument de Jonathan Swift contre les libres penseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre clandestine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13, pp.15-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cogito de Berkeley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 67, pp.85-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As várias maneiras filosóficas de recorrer ao senso comum nas Luzes britânicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discurso. Revista do Departamento de Filosofia da Universidade de Sao Paulo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33, pp.35-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformarea contractualismului si originile 'societatii civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Universitatis Babes-Bolyai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (1), pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaftesbury et les deux écritures de la philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 89, pp.49-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habermas et le sujet de la discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5, pp.71-85. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cite.005.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diderot : le traducteur et son autorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre clandestine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9, pp.201-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La double défense de Locke dans la Lettre sur la tolérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q/W/E/R/T/Y</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8, pp.241-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03825092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humour et libre pensée. Le rire du daimon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lumière et vie : revue de formation doctrinale chrétienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 230, pp.37-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de lire Toland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 116 (2-3), pp.399-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04373429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice pénale aux frontières du pardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nayfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bessone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2025, Bibliothèque de la pensée juridique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Miroir de la sympathie. Adam Smith et le sentimentalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin, pp.290, 2024, Problèmes de la raison, 978-2-7116-3161-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04408060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière, plaisir, bonheur. En mémoire de Jean Salem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.246, 2023, Libre pensée et littérature clandestine, A. McKenna, 9782745359940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Couleur du goût. Psychologie et esthétique au siècle de Hume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin, pp.240, 2019, Essais d’art et de philosophie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02384203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croit-on comme on veut ? Histoire d'une controverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Libraire Philosophique J. Vrin, pp.248, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00946748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déismes et déistes à l'âge classique [dossier du n° 21 de : La Lettre clandestine]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Artigas-Menant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Mckenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, pp.595, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01055372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berkeley's Alciphron. English Text and Essays in Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Brykman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georg Olms Verlag, pp.444, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00437071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Toland, La Constitution primitive de l'Eglise chrétienne / The Primitive Constitution of the Christian Church, précédé de L'ecclésiologie de John Toland par L. Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Jaffro. Honoré Champion, pp.272, 2003, Libre pensée et littérature clandestine, A McKenna</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Strauss : art d'écrire, politique, philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Frydman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin, pp.322, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Strauss : Art d'écrire, politique, philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Frydman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin, pp.320, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sens moral. Une histoire de la philosophie morale de Locke à Kant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, pp.152, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures du théologico-politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin, pp.265, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique de la communication et art d’écrire. Shaftesbury et les Lumières anglaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 378 p., 1998, Fondements de la politique, 2-13-049552-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrien. Manuel d'Epictète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion. Flammarion, pp.100, 1997, GF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaftesbury, Exercices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aubier, 478 p., 1993, Bibliothèque philosophique, 2-7007-3479-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honte et culpabilité : Comment s'y retrouver ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Lemaire et S. Lepine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La variété des émotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éliott éditions, pp.271-292, 2026, 978-2-493117-77-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05573038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pardon par la peine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nayfeld, Nicolas; Jaffro, Laurent; Lemaire, Stéphane; Bessone, Magali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La justice pénale aux frontières du pardon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.81-107, 2025, Bibliothèque de la pensée juridique, 9782406178378. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17837-8.p.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04919161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métaphilosophie de Hume dans ses quatre essais sur le bonheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Jaffro; P.-M. Morel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matière, plaisir, bonheur. En mémoire de Jean Salem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.101-115, 2023, Libre pensée et littérature clandestine, 9782745359940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mauvaise foi : état, condition, ou conduite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yohann Malinge; Olivier D'Jeranian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire L’être et le néant de Sartre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.41-58, 2023, 978-2-7116-3042-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04021885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakness and the Memory of Resolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carla Bagnoli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time in Action. The Temporal Structure of Rational Agency and Practical Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2022, Routledge Studies in Contemporary Philosophy, 9780429259845</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03574489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réhabilitation de la prudence. Tosel et les phronétiques ancienne et moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Bourdeau et Arnaud Macé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les pratiques collectives. Hommages à André Tosel et Robert Damien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.81-88, 2022, 9782848679181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03706379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berkeley and Shaftesbury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel C. Rickless. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Berkeley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.539-559, 2022, 9780190873417. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190873417.013.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03547938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à « Sur les catégories, ou formes universelles » de Monboddo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Blanchet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue et métaphysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires Blaise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.275-281, 2021, Trajectoires philosophiques, 978-2-84516-981-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03251101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Dalrymple, 1st Viscount Stair, on Legal Normativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Broadie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scottish Philosophy in the Seventeenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.140-157, 2020, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198769842.003.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diderot et la peinture morale de Greuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-Ch. Bardout et V. Carraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diderot et la philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Diderot, pp.271-284, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02993154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological and Political Balances: The Third Earl of Shaftesbury's Reading of James Harrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Müller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shaping Enlightenment Politics. The Social and Political Impact of the First and Third Earls of Shaftesbury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.149-162, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01870568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locke and Port Royal on Affirmation, Negation, and Other 'Postures of the Mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Pécharman; Philippe Hamou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Locke and Cartesian Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.172-185, 2018, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198815037.003.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01870565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions en ligne et concept de confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milad Doueihi; Jacopo Domenicucci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La confiance à l'ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berger Levrault; Éditions Rue d’Ulm, pp.33-62, 2018, 978-2-7013-1956-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Passions and Actions of Laughter in Shaftesbury and Hutcheson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alix Cohen; Robert Stern. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking about the Emotions: A Philosophical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.130-149, 2017, Mind Association Occasional Series, 9780198766858. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198766858.003.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01570930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normativité morale des Ecritures chez Spinoza, Locke et Toland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luisa Simonutti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religious Obedience and Political Resistance in the Early Modern World. Jewish, Christian and Islamic Philosophers Addressing the Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.413-433, 2015, Nutrix</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reid on Aesthetic Response and the Perception of Beauty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Copenhaver; T. Buras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thomas Reid on Mind, Knowledge, and Value</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.124-138, 2015, Mind Association Occasional Series, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acprof:oso/9780198733676.001.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence et normativité dans les philosophies de la peine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-F. Kervégan; M. Plouviez; P.-Y. Quiviger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norme et violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georg Olms, pp.55-68, 2015, 9783487153698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrus' Strategy. Shaftesbury on Human Frailty and the Will, in New Ages, New Opinions. Shaftesbury in his World and Today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Mueller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Ages, New Opinions. Shaftesbury in his World and Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.153-166, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01011032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment produire le sentiment de l'existence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-F. Perrin et Y. Citton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rousseau et l'exigence d'authenticité - une question pour notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.153-169, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language and Thought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">James A. Harris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of British Philosophy in the Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.128-148, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00912014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi l'objet de l'assentiment est-il, selon Locke, la proposition verbale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Jaffro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croit-on comme on veut ? Histoire d'une controverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Libraire Philosophique J. Vrin, pp.147-166, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00946754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Toland and the Moral Teaching of the Gospel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Savage R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophy and Religion in Enlightenment Britain. New Case Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.77-89, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Hutcheson et l'héritage shaftesburien : quelle analogie entre le beau et le bien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Talon-Hugon et P. Destrée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le beau et le bien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ovadia, pp.117-133, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rétorsion du sens commun et la possibilité du scepticisme. Contre Reid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Cohen-Halimi et H. L'Heuillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment peut-on être sceptique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.93-116, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264778v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délibération et perfectionnement. Sur une prétendue erreur du rationalisme moral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Laugier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix et la vertu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp.183-199, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Burnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S.-J. Savonius-Wroth, P. Schuurman, J. Walmsley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Continuum Companion to Locke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Continuum Press, pp.93-94, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education moderne et tradition antique selon Berkeley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaffro L., Brykman G., Schwartz C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berkeley's Alciphron. English Text and Essays in Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georg Olms Verlag, pp.277-286, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions et jugement moral chez Shaftesbury, Hutcheson et Hume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Roux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.135-159, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00438544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguïtés et difficultés du sens moral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Gautier et S. Laugier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normativités du sens commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp.303-318, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00281360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which Platonism for Which Modernity ? A Note on Shaftesbury’s Socratic Sea-Cards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Douglas Hedley; Sarah Hutton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Platonism at the Origins of Modernity. Studies on Platonism and Early Modern Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 196, Springer, pp.255-267, 2008, International Archives of the History Of Ideas, 978-1-4020-6407-4. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-6407-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raison et sentiment. L'histoire des théories du sens moral vue par Jouffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Arosio et M. Malherbe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie française et philosophie écossaise 1750-1850</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.137-150, 2007, Analyse et philosophie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00182763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berkeley's Criticism of Shaftesbury's Moral Theory in Alciphron III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephen H. Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reexamining Berkeley's Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Toronto Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-213, 2007, Toronto studies in philosophy, 9780802093486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La divinisation du social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Fœssel et J.-F. Kervégan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernité et sécularisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.145-153, 2007, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.6589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des faits de conscience au fait de la conscience : la controverse écossaise sur l'idéalisme chez Stewart, Hamilton et Ferrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. S. Ong-Van-Cung. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voie des idées. Le statut de la représentation (XVIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-228, 2006, CNRS Philosophie, 9782271063984. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.48280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association et solidarité. Les leçons du Centenaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Damien et Ch. Lazzeri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflit et confiance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université de Franche-Comté, pp.309-328, 2006, Annales littéraires de l'université de Franche-Comté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recours philosophiques au sens commun dans les Lumières britanniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. Sylvestre et P. Guenancia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sens commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires de Dijon, pp.19-45, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Hermeneutics to Common Sense. Stanley Rosen on Precomprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nalin Ranasinghe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logos and Eros. Essays Honoring Stanley Rosen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, St Augustine Press, pp.36-49, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture, enseignement et société. Débat autour de M. Gauchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Gauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Statius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Jacquet-Francillon et D. Kambouchner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Crise de la culture scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp.479-505, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux modèles du pluralisme : les conceptions lockienne et néo-harringtonienne de l'ecclesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Paganini et E. Tortarolo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pluralismo e religione civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruno Mondadori, pp.95-107, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation du contractualisme et les origines de la société civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Frydman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société civile et ses droits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.39-56, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Socrate de Shaftesbury. Comment raconter l'histoire de Socrate aux Modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Lojacono. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fortuna di Socrate in occidente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Monnier Università, pp.66-90, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manuscrits de Shaftesbury : typologie et théorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Décultot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire, copier, écrire. Les bibliothèques manuscrites et leurs usages au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.161-178, 2003, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.35018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaftesbury on the Cogito. An Intermediary between Gassendism and the Common Sense School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Carabelli et P. Zanardi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuovi saggi su Shaftesbury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Il Poligrafo (Padoue), pp.111-125, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foucault et le stoïcisme. Sur l'historiographie de L'Herméneutique du sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Gros et C. Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foucault et la philosophie antique 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.51-83, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paideia selon Berkeley et Shaftesbury. Un conflit dans la conception thérapeutique de la philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Brykman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La philosophie comme médecine de l'âme à l'âge classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Université Paris 10-Nanterre, pp.147-173, 2003, Le temps philosophique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaftesbury : sens moral et culture de la communauté; Hutcheson : des bons sentiments au calcul de l'utilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Caillé, C. Lazzeri et M. Senellart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire raisonnée de la philosophie morale et politique. Le bonheur et l'utile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.414-424, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique et morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Kambouchner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notions de philosophie III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.221-303, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04373434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Harrington on Equality, Agrarian Law, and Political Justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Selzner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Conference of the European Society for the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne; European Society for the History of Economic Thought, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04276475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse d'une éthique pour agents faibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernity, Culture Tradition and Morality Reconstruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Shanghai, Chine. pp.46-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01011033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Difficulties with the Reidian Argument for Aesthetic Realism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Conference of Japan-Korea Aesthetic Studies Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Japan. pp.129-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00323356v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berkeley on Assent and the 'Belief of Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00484163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évidence de l'existence d'autrui est-elle un modèle pour la connaissance de Dieu ? Berkeley, Hume, Reid, et l'« argument irrégulier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00451342v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La laïcité : vertu ou principe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03950890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les équivoques du pardon : la conférence épiscopale face au rapport Sauvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03950887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des virus et des vertus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03950884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des personnes aux raisons : Autour de Derek Parfit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salvat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°102 (2), pp.5-79, 2019, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.192.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02135991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace et esprit : autour de Newton [dossier thématique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">139 (1), 2014, Revue philosophique de la France et de l'étranger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estrutura, Sistema, Subjetividade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5 (1), 2008, DoisPontos, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5380/dp.v5i1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action en mouvement : morale et approche dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le mouvement. Actes du XXXIXe congrès de l’ASPLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Neuchâtel, Suisse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Revue de théologie et de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, Droz, pp.153-157, 2025, 978-2-600-06621-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05188582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inward Discourse and Moral Philosophy: the Case of the Stoic Soliloquy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Thought - a Franco-Japanese Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Tokyo, Japan. 18, Ochanomizu University, pp.74-78, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La règle d'or, le particulier et l'universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et pensée religieuse - regards croisés franco-japonais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Clermont-Ferrand, France. 17, Ochanomizu University, 100-109 (japonais), 255-263 (français), 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E2AD62F5"/>
+    <w:nsid w:val="440A1DC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-jaffro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7080-5352" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035369795" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pantheonsorbonne.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institutinternationaldephilosophie.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asplf.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sofrphilo.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iufrance.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philosophie.pantheonsorbonne.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isjps.pantheonsorbonne.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369086v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jaffro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2318-8863.discurso.2025.244121" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05262967v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Br&#233;ban" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04487430v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/philosophies9020034" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189707v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916599.2023.2250807" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365623v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.16025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04147613v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/StPh-fr.2023.82010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535177v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03768313v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.223.0341" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847627v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa de Luca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nayfeld" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03660537v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.900.0423" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241655v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568747v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ttr.41.1.41" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169087v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Fran&#231;a Freitas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pq/pqz031" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.822.0233" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136053v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.192.0051" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740553v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arisoc/aoy003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960078v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estetica.3401" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446230v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419011v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261056v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226061v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226060v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946747v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069842v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00455091.2014.897480" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226059v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808750v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Maurer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916599.2012.679795" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912010v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808751v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Petit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808755v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912011v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1018383ar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808747v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734519v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00535517v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.101.0135" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655539v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443596v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09608780903422396" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437075v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Espiet-Kilty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.107.4.2044679" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380568v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162875v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329464v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17496970802319235" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351723v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188198v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278905v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174248v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162673v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.074.0429" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163169v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174255v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174259v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174245v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174261v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174278v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174289v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.005.0071" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174279v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174288v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825092v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366792v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373429v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489236v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemaire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bessone" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04408060v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042168v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Morel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02384203v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946748v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055372v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Artigas-Menant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Mckenna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437071v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Brykman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schwartz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174252v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300267v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cattin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Frydman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174280v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174281v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300266v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528017v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300757v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528022v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04919161v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17837-8.p.0081" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042179v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021885v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03574489v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03706379v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547938v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190873417.013.30" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03251101v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Langue%20et%20m%C3%A9taphysique" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568737v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198769842.003.0009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02993154v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870568v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870565v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198815037.003.0011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793037v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570930v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198766858.003.0007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419009v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226063v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780198733676.001.0001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226064v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226058v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011032v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912014v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946754v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709059v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174317v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655538v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264778v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655540v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709057v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438544v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281360v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264784v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6407-4_17" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174247v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.6589" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174244v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utorontopress.com/9780802093486/reexamining-berkeleys-philosophy/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182763v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174246v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/philosophie-et-histoire-des-idees/la-voie-des-idees/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.48280" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174254v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174256v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174250v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174287v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Gauchet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Damien" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Statius" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174266v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174260v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174258v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174262v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174265v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.35018" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174264v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174263v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174282v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373434v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276475v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Selzner" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011033v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323356v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484163v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451342v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950890v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950887v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950884v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135991v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salvat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.192.0005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580761v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580762v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Suzuki" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/dp.v5i1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188582v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174249v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174251v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-jaffro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7080-5352" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035369795" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pantheonsorbonne.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institutinternationaldephilosophie.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asplf.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sofrphilo.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iufrance.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philosophie.pantheonsorbonne.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isjps.pantheonsorbonne.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05262967v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Br&#233;ban" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jaffro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369086v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2318-8863.discurso.2025.244121" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189707v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916599.2023.2250807" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04487430v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/philosophies9020034" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365623v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.16025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04147613v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/StPh-fr.2023.82010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535177v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03768313v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.223.0341" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847627v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa de Luca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nayfeld" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03660537v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.900.0423" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241655v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568747v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ttr.41.1.41" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169087v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Fran&#231;a Freitas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pq/pqz031" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.822.0233" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136053v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.192.0051" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740553v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arisoc/aoy003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960078v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estetica.3401" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446230v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419011v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261056v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226061v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226060v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946747v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011034v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069842v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00455091.2014.897480" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226059v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808751v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Maurer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Petit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808750v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916599.2012.679795" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912010v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808755v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912011v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1018383ar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808747v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734519v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00535517v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.101.0135" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443596v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09608780903422396" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655539v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437075v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Espiet-Kilty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.107.4.2044679" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380568v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162875v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329464v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17496970802319235" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351723v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188198v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278905v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174248v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162673v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.074.0429" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163169v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174255v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174259v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174245v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174261v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174278v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174279v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174289v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.005.0071" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174288v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825092v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366792v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373429v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489236v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemaire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bessone" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04408060v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042168v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Morel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02384203v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946748v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055372v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Artigas-Menant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Mckenna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437071v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Brykman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schwartz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174252v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300267v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cattin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Frydman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174280v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174281v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300266v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528017v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300757v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528022v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573038v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04919161v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17837-8.p.0081" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042179v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021885v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03574489v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03706379v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547938v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190873417.013.30" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03251101v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Langue%20et%20m%C3%A9taphysique" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568737v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198769842.003.0009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02993154v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870568v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870565v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198815037.003.0011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793037v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570930v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198766858.003.0007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419009v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226063v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780198733676.001.0001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226064v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011032v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226058v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912014v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946754v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709059v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174317v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264778v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655538v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655540v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709057v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438544v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281360v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264784v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6407-4_17" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182763v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174244v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utorontopress.com/9780802093486/reexamining-berkeleys-philosophy/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174247v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.6589" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174246v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/philosophie-et-histoire-des-idees/la-voie-des-idees/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.48280" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174254v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174256v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174250v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174287v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Gauchet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Damien" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Statius" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174260v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174266v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174258v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174265v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.35018" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174262v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174264v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174263v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174282v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373434v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276475v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Selzner" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011033v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323356v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484163v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451342v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950890v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950887v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950884v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135991v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salvat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.192.0005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580761v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580762v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Suzuki" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/dp.v5i1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188582v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174249v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174251v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>