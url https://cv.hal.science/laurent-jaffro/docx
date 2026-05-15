--- v1 (2026-04-17)
+++ v2 (2026-05-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.34782608696px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Jaffro </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">   Professeur de philosophie morale à l'université Paris 1 Panthéon-Sorbonne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7080-5352</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035369795</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent JAFFROBorn 1963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professor of Moral Philosophy at </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Panthéon-Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Member of the </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut International de Philosophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">President, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association des Sociétés de Philosophie de Langue Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Vice-president, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Française de Philosophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Honorary Research Fellow, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Universitaire de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris 1 Panthéon-Sorbonne</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophy Department</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISJPS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">17 rue de la Sorbonne 75231 Paris cedex 05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fields of Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Ethics, moral theory, practical philosophyHistory of eighteenth-century English and Scottish philosophy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Specialities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Moral judgements, value judgements, and their links with reasons and emotionsMoral agency and responsibilityReactive attitudes and practices, especially forgivenessSentimentalism and its historyThomas Reid, Adam SmithEarly modern British philosophy, especially the Third Earl of Shaftesbury</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Habilitation, Philosophy, 2003, Université Paris 10-NanterrePhD, Philosophy, 1994, Université Paris 10-Nanterre (supervisor: Didier Deleule)Agrégation de philosophie, 1986Master (Ancient Philosophy), 1986, Université Paris 4-Sorbonne (thesis supervised by Pierre Aubenque)Bachelor (Philosophy), 1985, Université Paris 4-SorbonneFellow of the École Normale Supérieure, 1984-1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2009-present: Professor of Moral Philosophy, Université Paris 1 Panthéon-Sorbonne2017-2022: Senior Research Fellow at the Institut Universitaire de France2004-2009: Professor of Philosophy, Université Blaise Pascal2000-2005: Junior Research Fellow at the Institut Universitaire de France1995-2004: Senior Lecturer (Political Philosophy), Université Paris 1 Panthéon-Sorbonne1993-1995: Philosophy Teacher, Institut Universitaire de Formation des Maîtres d’Auvergne1992-1993: One-year Research Fellow at the Fondation Thiers, Institut de France1989-1992: Teaching Fellow (as a PhD student) at Université Paris 10-Nanterre1988-1989: Philosophy Teacher, Lycée Naval, Brest (National Service)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Honours and Awards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Elected Member of the Institut International de Philosophie, 2023Nominated Senior Fellow of the Institut universitaire de France, 2017Nominated Honorary Professorial Research Fellow (特聘高级研究员), Institute for Advanced Studies in European Culture, Shanghai Jiao Tong, 2016Nominated Junior Fellow of the Institut universitaire de France, 2000Recipient of the Médaille Saintour, Institut de France, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visiting Professorships or Fellowships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Visiting Fellow, Zentrum für Ethik und Philosophie in der Praxis, LMU, Munich, January 2023Visiting Fellow, Center for Advanced Studies, LMU, Munich, October 2021Visiting Professor, University of Neuchâtel, spring term 2020Senior Fudan Fellow, October-November 2018 (impeded by visa denial)Visiting Professor, Saint Petersburg State University, April 2018Visiting Professor, University of Neuchâtel, spring term 2018Visiting Professor, University of Neuchâtel, autumn term 2017Visiting Fellow, Moore Institute, National University of Ireland at Galway, March 2016Short Term Alliance Visiting Professor at Columbia University, January 2013Visiting Professor, Kobe College, winter 2011Visiting Professor, University of Neuchâtel, autumn term 2008Visiting Professor, University of Neuchâtel, spring term 2006Visiting Professor, University of Neuchâtel, spring term 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service to the University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2024-present: Head of the Doctoral School of Philosophy, Université Paris 1 Panthéon-Sorbonne2021-present: Research Integrity Officer, Université Paris 1 Panthéon-Sorbonne2021-present: Member of the Academic Council, Université Paris 1 Panthéon-Sorbonne2019-2022: Head of PHARE, a research centre in philosophy, economics and the history of economic thought2019-2024: Coordinator of the Master’s programme in Literature and Philosophy at Panthéon-Sorbonne, in association with Sorbonne Nouvelle2018-2023: Member of the Scientific Council of GIS Collex-Persée, the French research infrastructure for scientific and technical information2018-2022: Coordinator of the Philosophy programme at Collèges Universitaires Français de Moscou et Saint-Pétersbourg2017-2020: Coordinator for Panthéon-Sorbonne of the PAUSE programme in support of academics in exile2017-2024: Coordinator of the double degree in Philosophy and Economics at Panthéon-Sorbonne2012-2017: Head of Philosophy at Université Paris 1 Panthéon-Sorbonne2012-2016: Member of the Administrative Council, Université Paris 1 Panthéon-Sorbonne2011-2020: Representative of a French consortium associating higher education institutions in their cooperation with Galatasaray University2010-2012: Head of NoSoPhi, a research team in political, social and legal philosophy2009-2012: Chair of the Master’s programme in Philosophy at Panthéon-Sorbonne2008-2012: Member of the Scientific Council, Lille 3 University2008-2009: Vice-President for Finance, Blaise Pascal University, Clermont-Ferrand2007-2011: External member of the scientific council of ETHOS doctoral school at Cheikh Anta Diop University, Dakar2007-2009 : Member of the board of the National Network of Maisons des Sciences de l’Homme2006-2009: Director of Maison des Sciences de l’Homme de Clermont-Ferrand2006-2008: Head of Philosophy at Blaise Pascal University, Clermont-Ferrand2006-2008: Member of the Scientific Council, Blaise Pascal University, Clermont-Ferrand1999-2000: Head of Philosophy at Université Paris 1 Panthéon-Sorbonne1998-1999: Deputy Head of Philosophy at Université Paris 1 Panthéon-Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service to the Profession</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2023-present: President, Association des Sociétés de Philosophie de Langue Française2022-present: Vice-President, Société Française de Philosophie2021: Elected Member, Conseil National des Universités2020-present: Managing editor (“directeur éditorial”), Revue de Métaphysique et de Morale2019-present: Member of the editorial board of Journal of Modern Philosophy2019-2022: Treasurer, Société Française de Philosophie2018-present: Member of the international board of Ruch Filozoficzny (Polish Philosophical Society)2014-present: Member of the editorial board of Dialogue. Canadian Philosophical Review2013-2015: Vice-Chair of the entrance examination, École Normale Supérieure2015-present: Sole editor of the ‘Analyse et Philosophie’ series published by Vrin, Paris.2011-2012: Elected Member, Conseil National des Universités2010-2013: Head of the jury for philosophy at the entrance examination, École Normale Supérieure2008-present: Expert for international cooperation in philosophy, French Ministry of Higher Education and Research2005-2013: Review Editor of Berkeley Studies, a journal dedicated to George Berkeley1999-2003: Member of the jury for philosophy at the entrance examination, École Normale Supérieure1999-2003: Elected Member, Conseil National des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rules Within or Without? Adam Smith on the Role of Deontic Emotions in Diachronic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bréban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 48 (1), pp.64-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05262967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moral e economia da fraqueza n’O Filho Natural de Diderot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discurso. Revista do Departamento de Filosofia da Universidade de Sao Paulo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (2), pp.78-90. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/issn.2318-8863.discurso.2025.244121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04369086v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of A Philosophy of Beauty. Shaftesbury on Nature, Virtue, and Art, by Michael Gill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of European Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (2), pp.334-335. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01916599.2023.2250807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04189707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contempt and Invisibilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Moral Psychology of the Emotions, 9 (2), pp.34. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/philosophies9020034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04487430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honte et justice. Comment sauver la psychologie morale de Rawls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), pp.1163-1186. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/oeconomia.16025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04365623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives smithiennes sur l'éthique environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Philosophica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82, pp.129-144. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24894/StPh-fr.2023.82010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04147613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acrasie : irrationalité ou immoralité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la société française de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 117 (2), pp.8-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04535177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étoffe du mental. Sur le Locke de Philippe Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 115 (3), pp.341-358. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.223.0341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03768313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité pénale, libre arbitre et troubles mentaux : le cas de l’addiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nayfeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de politique criminelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44, pp.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Université a peur !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 900 (5), pp.423-434. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.900.0423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03660537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation et traduction de Thomas Reid, &amp;quot;Leçon sur la Théorie des sentiments moraux du Dr Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 110 (2), pp.231-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03241655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment distinguer raisons publiques et raisons non publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tocqueville Review/La revue Tocqueville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (1), pp.41-53. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/ttr.41.1.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Thomas Reid Matters to the Epistemology of the Social Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius França Freitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (279), pp.282-301. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pq/pqz031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugement moral et désaccord persistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82 (2), pp.233-253. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aphi.822.0233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02126198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À qui faire porter le chapeau des valeurs ? Parfit et le fondamentalisme des raisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°102 (2), pp.51-64. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.192.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02136053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forgiveness and Weak Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Aristotelian Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 118 (1), pp.107-125. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/arisoc/aoy003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01740553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic and Disharmonic Views of Trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di estetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Trusting Institutions, 68 (2), pp.11-26. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/estetica.3401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phronêsis d’Aristote : un sens moral ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philonsorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.155-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01446230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Aaron Garrett and James A. Harris (éd.), Scottish Philosophy in the Eighteenth Century, Volume I: Morals, Politics, Art, Religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre Dame Philosophical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrationalité pratique et contrôle de soi par anticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philonsorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.131-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jekyll et Hyde. Quel modèle de multiplicité des soi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.121-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Moral Reasons Response-Dependent?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Inquiries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (2), pp.17-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esprit, où es-tu ? Pérennité de la distinction entre présence locale et présence virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue philosophique de la France et de l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 139 (1), pp.3-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00946747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix d'Hercule: le problème artistique de l'expression du moral dans la tradition shaftesburienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DoisPontos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (1), pp.39-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01011034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reid on Powers of the Mind and the Person behind the Curtain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (S1), pp.197-213. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00455091.2014.897480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hutcheson sobre a importância de ser desinteressado. Um encômio a Shaftesbury?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discurso. Revista do Departamento de Filosofia da Universidade de Sao Paulo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.79-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathologia, A Theory of the Passions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of European Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (2), pp.221-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00808751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading Shaftesbury's Pathologia: An Illustration and Defence of the Stoic Account of the Emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of European Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (2), pp.207-220. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01916599.2012.679795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00808750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'être déiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre clandestine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, pp.273-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00912010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivité de la raison et influence du sentiment : de la métaéthique humienne au point de vue architectonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 263 (1), pp.63-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00808755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure du bien. Que calcule le calcul moral de Hutcheson ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (1), pp.197-215. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1018383ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00912011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception ricœurienne de la raison pratique : Dialectique ou éclectique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Ricœuriennes / Ricœur Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.156-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00808747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une note sur les conceptions de l'histoire de l'esprit depuis Locke jusqu'aux Ecossais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DoisPontos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1), pp.97-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00734519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sceptique humien est-il modéré ? Le rôle du pyrrhonisme dans la genèse causale du scepticisme mitigé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Δαιμων. Revista Internacional de Filosofía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52, pp.53-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Reid said the business, but Berkeley did it. » Ferrier interprète de l'immatérialisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue philosophique de la France et de l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 135 (1), p. 135-149. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rphi.101.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00535517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infinity, Intuition, and the Relativity of Knowledge: Bergson, Carrau, and the Hamiltonians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal for the History of Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (1), pp.91-112. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09608780903422396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00443596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reid, Hume et les raisons d'agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 761, pp.883-893</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cudworth on Moral Freedom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Espiet-Kilty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue philosophique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 107 (4), pp.647-673. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/RPL.107.4.2044679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00437075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science de la nature humaine ou science de l'esprit humain ? Le débat écossais et son impact sur la psychologie philosophique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus : revue de la philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.101-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'argument du sens commun et la « persécution des scientifiques ». Collingwood contre Moore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (1), pp.131-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00162875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaftesbury on the 'Natural Secretion' and Philosophical Personae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectual History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (3), pp.349-359. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17496970802319235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00329464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communauté et société. Collingwood contre les sociologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue: Canadian Philosophical Review / Revue canadienne de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (2), pp.253-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00351723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et subjectivité : Le soi stoïcien des Modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DoisPontos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp.67-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00188198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exercice moral est-il assimilable à une technique ? Une critique de Michel Foucault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 585, pp.73-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03278905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De bon lieu'. Pierre Coste, James Harris, et la dissémination de l'interprétation shaftesburienne d'Horace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre clandestine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.45-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets de l'éducation. Quelle ontologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56 (4), pp.429-448. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.074.0429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00162673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is Wrong with Reid's Criticism of Hume on Moral Approbation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Analytic Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (2), pp.11-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00163169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foucault et le problème de l'éducation morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29, pp.111-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abolition ou réformation du christianisme ? L'argument de Jonathan Swift contre les libres penseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre clandestine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13, pp.15-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cogito de Berkeley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 67, pp.85-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As várias maneiras filosóficas de recorrer ao senso comum nas Luzes britânicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discurso. Revista do Departamento de Filosofia da Universidade de Sao Paulo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33, pp.35-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformarea contractualismului si originile 'societatii civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Universitatis Babes-Bolyai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (1), pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaftesbury et les deux écritures de la philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 89, pp.49-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habermas et le sujet de la discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5, pp.71-85. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cite.005.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diderot : le traducteur et son autorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre clandestine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9, pp.201-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La double défense de Locke dans la Lettre sur la tolérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q/W/E/R/T/Y</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8, pp.241-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03825092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humour et libre pensée. Le rire du daimon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lumière et vie : revue de formation doctrinale chrétienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 230, pp.37-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de lire Toland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 116 (2-3), pp.399-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04373429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice pénale aux frontières du pardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nayfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bessone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2025, Bibliothèque de la pensée juridique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Miroir de la sympathie. Adam Smith et le sentimentalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin, pp.290, 2024, Problèmes de la raison, 978-2-7116-3161-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04408060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière, plaisir, bonheur. En mémoire de Jean Salem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.246, 2023, Libre pensée et littérature clandestine, A. McKenna, 9782745359940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Couleur du goût. Psychologie et esthétique au siècle de Hume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin, pp.240, 2019, Essais d’art et de philosophie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02384203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croit-on comme on veut ? Histoire d'une controverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Libraire Philosophique J. Vrin, pp.248, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00946748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déismes et déistes à l'âge classique [dossier du n° 21 de : La Lettre clandestine]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Artigas-Menant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Mckenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, pp.595, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01055372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berkeley's Alciphron. English Text and Essays in Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Brykman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georg Olms Verlag, pp.444, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00437071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Toland, La Constitution primitive de l'Eglise chrétienne / The Primitive Constitution of the Christian Church, précédé de L'ecclésiologie de John Toland par L. Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Jaffro. Honoré Champion, pp.272, 2003, Libre pensée et littérature clandestine, A McKenna</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Strauss : art d'écrire, politique, philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Frydman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin, pp.322, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Strauss : Art d'écrire, politique, philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Frydman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin, pp.320, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sens moral. Une histoire de la philosophie morale de Locke à Kant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, pp.152, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures du théologico-politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin, pp.265, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique de la communication et art d’écrire. Shaftesbury et les Lumières anglaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 378 p., 1998, Fondements de la politique, 2-13-049552-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrien. Manuel d'Epictète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion. Flammarion, pp.100, 1997, GF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaftesbury, Exercices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aubier, 478 p., 1993, Bibliothèque philosophique, 2-7007-3479-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honte et culpabilité : Comment s'y retrouver ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Lemaire et S. Lepine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La variété des émotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éliott éditions, pp.271-292, 2026, 978-2-493117-77-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05573038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pardon par la peine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nayfeld, Nicolas; Jaffro, Laurent; Lemaire, Stéphane; Bessone, Magali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La justice pénale aux frontières du pardon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.81-107, 2025, Bibliothèque de la pensée juridique, 9782406178378. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17837-8.p.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04919161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métaphilosophie de Hume dans ses quatre essais sur le bonheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Jaffro; P.-M. Morel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matière, plaisir, bonheur. En mémoire de Jean Salem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.101-115, 2023, Libre pensée et littérature clandestine, 9782745359940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mauvaise foi : état, condition, ou conduite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yohann Malinge; Olivier D'Jeranian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire L’être et le néant de Sartre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.41-58, 2023, 978-2-7116-3042-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04021885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakness and the Memory of Resolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carla Bagnoli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time in Action. The Temporal Structure of Rational Agency and Practical Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2022, Routledge Studies in Contemporary Philosophy, 9780429259845</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03574489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réhabilitation de la prudence. Tosel et les phronétiques ancienne et moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Bourdeau et Arnaud Macé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les pratiques collectives. Hommages à André Tosel et Robert Damien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.81-88, 2022, 9782848679181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03706379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berkeley and Shaftesbury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel C. Rickless. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Berkeley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.539-559, 2022, 9780190873417. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190873417.013.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03547938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à « Sur les catégories, ou formes universelles » de Monboddo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Blanchet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue et métaphysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires Blaise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.275-281, 2021, Trajectoires philosophiques, 978-2-84516-981-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03251101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Dalrymple, 1st Viscount Stair, on Legal Normativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Broadie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scottish Philosophy in the Seventeenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.140-157, 2020, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198769842.003.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diderot et la peinture morale de Greuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-Ch. Bardout et V. Carraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diderot et la philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Diderot, pp.271-284, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02993154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological and Political Balances: The Third Earl of Shaftesbury's Reading of James Harrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Müller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shaping Enlightenment Politics. The Social and Political Impact of the First and Third Earls of Shaftesbury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.149-162, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01870568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locke and Port Royal on Affirmation, Negation, and Other 'Postures of the Mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Pécharman; Philippe Hamou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Locke and Cartesian Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.172-185, 2018, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198815037.003.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01870565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions en ligne et concept de confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milad Doueihi; Jacopo Domenicucci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La confiance à l'ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berger Levrault; Éditions Rue d’Ulm, pp.33-62, 2018, 978-2-7013-1956-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Passions and Actions of Laughter in Shaftesbury and Hutcheson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alix Cohen; Robert Stern. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking about the Emotions: A Philosophical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.130-149, 2017, Mind Association Occasional Series, 9780198766858. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198766858.003.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01570930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normativité morale des Ecritures chez Spinoza, Locke et Toland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luisa Simonutti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religious Obedience and Political Resistance in the Early Modern World. Jewish, Christian and Islamic Philosophers Addressing the Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.413-433, 2015, Nutrix</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reid on Aesthetic Response and the Perception of Beauty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Copenhaver; T. Buras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thomas Reid on Mind, Knowledge, and Value</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.124-138, 2015, Mind Association Occasional Series, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acprof:oso/9780198733676.001.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence et normativité dans les philosophies de la peine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-F. Kervégan; M. Plouviez; P.-Y. Quiviger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norme et violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georg Olms, pp.55-68, 2015, 9783487153698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrus' Strategy. Shaftesbury on Human Frailty and the Will, in New Ages, New Opinions. Shaftesbury in his World and Today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Mueller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Ages, New Opinions. Shaftesbury in his World and Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.153-166, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01011032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment produire le sentiment de l'existence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-F. Perrin et Y. Citton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rousseau et l'exigence d'authenticité - une question pour notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.153-169, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language and Thought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">James A. Harris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of British Philosophy in the Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.128-148, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00912014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi l'objet de l'assentiment est-il, selon Locke, la proposition verbale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Jaffro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croit-on comme on veut ? Histoire d'une controverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Libraire Philosophique J. Vrin, pp.147-166, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00946754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Toland and the Moral Teaching of the Gospel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Savage R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophy and Religion in Enlightenment Britain. New Case Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.77-89, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Hutcheson et l'héritage shaftesburien : quelle analogie entre le beau et le bien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Talon-Hugon et P. Destrée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le beau et le bien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ovadia, pp.117-133, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rétorsion du sens commun et la possibilité du scepticisme. Contre Reid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Cohen-Halimi et H. L'Heuillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment peut-on être sceptique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.93-116, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264778v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délibération et perfectionnement. Sur une prétendue erreur du rationalisme moral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Laugier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix et la vertu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp.183-199, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Burnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S.-J. Savonius-Wroth, P. Schuurman, J. Walmsley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Continuum Companion to Locke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Continuum Press, pp.93-94, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education moderne et tradition antique selon Berkeley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaffro L., Brykman G., Schwartz C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berkeley's Alciphron. English Text and Essays in Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georg Olms Verlag, pp.277-286, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions et jugement moral chez Shaftesbury, Hutcheson et Hume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Roux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.135-159, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00438544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguïtés et difficultés du sens moral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Gautier et S. Laugier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normativités du sens commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp.303-318, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00281360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which Platonism for Which Modernity ? A Note on Shaftesbury’s Socratic Sea-Cards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Douglas Hedley; Sarah Hutton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Platonism at the Origins of Modernity. Studies on Platonism and Early Modern Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 196, Springer, pp.255-267, 2008, International Archives of the History Of Ideas, 978-1-4020-6407-4. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-6407-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raison et sentiment. L'histoire des théories du sens moral vue par Jouffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Arosio et M. Malherbe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie française et philosophie écossaise 1750-1850</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.137-150, 2007, Analyse et philosophie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00182763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berkeley's Criticism of Shaftesbury's Moral Theory in Alciphron III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephen H. Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reexamining Berkeley's Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Toronto Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-213, 2007, Toronto studies in philosophy, 9780802093486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La divinisation du social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Fœssel et J.-F. Kervégan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernité et sécularisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.145-153, 2007, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.6589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des faits de conscience au fait de la conscience : la controverse écossaise sur l'idéalisme chez Stewart, Hamilton et Ferrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. S. Ong-Van-Cung. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voie des idées. Le statut de la représentation (XVIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-228, 2006, CNRS Philosophie, 9782271063984. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.48280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association et solidarité. Les leçons du Centenaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Damien et Ch. Lazzeri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflit et confiance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université de Franche-Comté, pp.309-328, 2006, Annales littéraires de l'université de Franche-Comté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recours philosophiques au sens commun dans les Lumières britanniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. Sylvestre et P. Guenancia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sens commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires de Dijon, pp.19-45, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Hermeneutics to Common Sense. Stanley Rosen on Precomprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nalin Ranasinghe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logos and Eros. Essays Honoring Stanley Rosen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, St Augustine Press, pp.36-49, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture, enseignement et société. Débat autour de M. Gauchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Gauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Statius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Jacquet-Francillon et D. Kambouchner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Crise de la culture scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp.479-505, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux modèles du pluralisme : les conceptions lockienne et néo-harringtonienne de l'ecclesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Paganini et E. Tortarolo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pluralismo e religione civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruno Mondadori, pp.95-107, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation du contractualisme et les origines de la société civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Frydman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société civile et ses droits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.39-56, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Socrate de Shaftesbury. Comment raconter l'histoire de Socrate aux Modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Lojacono. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fortuna di Socrate in occidente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Monnier Università, pp.66-90, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manuscrits de Shaftesbury : typologie et théorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Décultot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire, copier, écrire. Les bibliothèques manuscrites et leurs usages au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.161-178, 2003, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.35018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaftesbury on the Cogito. An Intermediary between Gassendism and the Common Sense School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Carabelli et P. Zanardi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuovi saggi su Shaftesbury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Il Poligrafo (Padoue), pp.111-125, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foucault et le stoïcisme. Sur l'historiographie de L'Herméneutique du sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Gros et C. Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foucault et la philosophie antique 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.51-83, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paideia selon Berkeley et Shaftesbury. Un conflit dans la conception thérapeutique de la philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Brykman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La philosophie comme médecine de l'âme à l'âge classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Université Paris 10-Nanterre, pp.147-173, 2003, Le temps philosophique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaftesbury : sens moral et culture de la communauté; Hutcheson : des bons sentiments au calcul de l'utilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Caillé, C. Lazzeri et M. Senellart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire raisonnée de la philosophie morale et politique. Le bonheur et l'utile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.414-424, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique et morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Kambouchner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notions de philosophie III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.221-303, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04373434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Harrington on Equality, Agrarian Law, and Political Justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Selzner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Conference of the European Society for the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne; European Society for the History of Economic Thought, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04276475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse d'une éthique pour agents faibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernity, Culture Tradition and Morality Reconstruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Shanghai, Chine. pp.46-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01011033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Difficulties with the Reidian Argument for Aesthetic Realism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Conference of Japan-Korea Aesthetic Studies Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Japan. pp.129-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00323356v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berkeley on Assent and the 'Belief of Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00484163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évidence de l'existence d'autrui est-elle un modèle pour la connaissance de Dieu ? Berkeley, Hume, Reid, et l'« argument irrégulier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00451342v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La laïcité : vertu ou principe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03950890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les équivoques du pardon : la conférence épiscopale face au rapport Sauvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03950887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des virus et des vertus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03950884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des personnes aux raisons : Autour de Derek Parfit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salvat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°102 (2), pp.5-79, 2019, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.192.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02135991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace et esprit : autour de Newton [dossier thématique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">139 (1), 2014, Revue philosophique de la France et de l'étranger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estrutura, Sistema, Subjetividade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5 (1), 2008, DoisPontos, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5380/dp.v5i1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action en mouvement : morale et approche dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le mouvement. Actes du XXXIXe congrès de l’ASPLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Neuchâtel, Suisse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Revue de théologie et de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, Droz, pp.153-157, 2025, 978-2-600-06621-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05188582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inward Discourse and Moral Philosophy: the Case of the Stoic Soliloquy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Thought - a Franco-Japanese Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Tokyo, Japan. 18, Ochanomizu University, pp.74-78, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La règle d'or, le particulier et l'universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et pensée religieuse - regards croisés franco-japonais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Clermont-Ferrand, France. 17, Ochanomizu University, 100-109 (japonais), 255-263 (français), 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.34782608696px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Jaffro </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">   Professeur de philosophie morale à l'université Paris 1 Panthéon-Sorbonne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laurent-jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7080-5352</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">035369795</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent JAFFROBorn 1963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professor of Moral Philosophy at </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Panthéon-Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Member of the </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut International de Philosophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">President, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association des Sociétés de Philosophie de Langue Française</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Vice-president, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société Française de Philosophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Honorary Research Fellow, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Universitaire de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris 1 Panthéon-Sorbonne</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophy Department</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> & </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISJPS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">17 rue de la Sorbonne 75231 Paris cedex 05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fields of Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Ethics, moral theory, practical philosophyHistory of eighteenth-century English and Scottish philosophy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Specialities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Moral judgements, value judgements, and their links with reasons and emotionsMoral agency and responsibilityReactive attitudes and practices, especially forgivenessSentimentalism and its historyThomas Reid, Adam SmithEarly modern British philosophy, especially the Third Earl of Shaftesbury</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Habilitation, Philosophy, 2003, Université Paris 10-NanterrePhD, Philosophy, 1994, Université Paris 10-Nanterre (supervisor: Didier Deleule)Agrégation de philosophie, 1986Master (Ancient Philosophy), 1986, Université Paris 4-Sorbonne (thesis supervised by Pierre Aubenque)Bachelor (Philosophy), 1985, Université Paris 4-SorbonneFellow of the École Normale Supérieure, 1984-1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2009-present: Professor of Moral Philosophy, Université Paris 1 Panthéon-Sorbonne2017-2022: Senior Research Fellow at the Institut Universitaire de France2004-2009: Professor of Philosophy, Université Blaise Pascal2000-2005: Junior Research Fellow at the Institut Universitaire de France1995-2004: Senior Lecturer (Political Philosophy), Université Paris 1 Panthéon-Sorbonne1993-1995: Philosophy Teacher, Institut Universitaire de Formation des Maîtres d’Auvergne1992-1993: One-year Research Fellow at the Fondation Thiers, Institut de France1989-1992: Teaching Fellow (as a PhD student) at Université Paris 10-Nanterre1988-1989: Philosophy Teacher, Lycée Naval, Brest (National Service)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Honours and Awards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Elected Member of the Institut International de Philosophie, 2023Nominated Senior Fellow of the Institut universitaire de France, 2017Nominated Honorary Professorial Research Fellow (特聘高级研究员), Institute for Advanced Studies in European Culture, Shanghai Jiao Tong, 2016Nominated Junior Fellow of the Institut universitaire de France, 2000Recipient of the Médaille Saintour, Institut de France, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visiting Professorships or Fellowships</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Visiting Fellow, Zentrum für Ethik und Philosophie in der Praxis, LMU, Munich, January 2023Visiting Fellow, Center for Advanced Studies, LMU, Munich, October 2021Visiting Professor, University of Neuchâtel, spring term 2020Senior Fudan Fellow, October-November 2018 (impeded by visa denial)Visiting Professor, Saint Petersburg State University, April 2018Visiting Professor, University of Neuchâtel, spring term 2018Visiting Professor, University of Neuchâtel, autumn term 2017Visiting Fellow, Moore Institute, National University of Ireland at Galway, March 2016Short Term Alliance Visiting Professor at Columbia University, January 2013Visiting Professor, Kobe College, winter 2011Visiting Professor, University of Neuchâtel, autumn term 2008Visiting Professor, University of Neuchâtel, spring term 2006Visiting Professor, University of Neuchâtel, spring term 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service to the University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2024-present: Head of the Doctoral School of Philosophy, Université Paris 1 Panthéon-Sorbonne2021-present: Research Integrity Officer, Université Paris 1 Panthéon-Sorbonne2021-present: Member of the Academic Council, Université Paris 1 Panthéon-Sorbonne2019-2022: Head of PHARE, a research centre in philosophy, economics and the history of economic thought2019-2024: Coordinator of the Master’s programme in Literature and Philosophy at Panthéon-Sorbonne, in association with Sorbonne Nouvelle2018-2023: Member of the Scientific Council of GIS Collex-Persée, the French research infrastructure for scientific and technical information2018-2022: Coordinator of the Philosophy programme at Collèges Universitaires Français de Moscou et Saint-Pétersbourg2017-2020: Coordinator for Panthéon-Sorbonne of the PAUSE programme in support of academics in exile2017-2024: Coordinator of the double degree in Philosophy and Economics at Panthéon-Sorbonne2012-2017: Head of Philosophy at Université Paris 1 Panthéon-Sorbonne2012-2016: Member of the Administrative Council, Université Paris 1 Panthéon-Sorbonne2011-2020: Representative of a French consortium associating higher education institutions in their cooperation with Galatasaray University2010-2012: Head of NoSoPhi, a research team in political, social and legal philosophy2009-2012: Chair of the Master’s programme in Philosophy at Panthéon-Sorbonne2008-2012: Member of the Scientific Council, Lille 3 University2008-2009: Vice-President for Finance, Blaise Pascal University, Clermont-Ferrand2007-2011: External member of the scientific council of ETHOS doctoral school at Cheikh Anta Diop University, Dakar2007-2009 : Member of the board of the National Network of Maisons des Sciences de l’Homme2006-2009: Director of Maison des Sciences de l’Homme de Clermont-Ferrand2006-2008: Head of Philosophy at Blaise Pascal University, Clermont-Ferrand2006-2008: Member of the Scientific Council, Blaise Pascal University, Clermont-Ferrand1999-2000: Head of Philosophy at Université Paris 1 Panthéon-Sorbonne1998-1999: Deputy Head of Philosophy at Université Paris 1 Panthéon-Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service to the Profession</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2023-present: President, Association des Sociétés de Philosophie de Langue Française2022-present: Vice-President, Société Française de Philosophie2021: Elected Member, Conseil National des Universités2020-present: Managing editor (“directeur éditorial”), Revue de Métaphysique et de Morale2019-present: Member of the editorial board of Journal of Modern Philosophy2019-2022: Treasurer, Société Française de Philosophie2018-present: Member of the international board of Ruch Filozoficzny (Polish Philosophical Society)2014-present: Member of the editorial board of Dialogue. Canadian Philosophical Review2013-2015: Vice-Chair of the entrance examination, École Normale Supérieure2015-present: Sole editor of the ‘Analyse et Philosophie’ series published by Vrin, Paris.2011-2012: Elected Member, Conseil National des Universités2010-2013: Head of the jury for philosophy at the entrance examination, École Normale Supérieure2008-present: Expert for international cooperation in philosophy, French Ministry of Higher Education and Research2005-2013: Review Editor of Berkeley Studies, a journal dedicated to George Berkeley1999-2003: Member of the jury for philosophy at the entrance examination, École Normale Supérieure1999-2003: Elected Member, Conseil National des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rules Within or Without? Adam Smith on the Role of Deontic Emotions in Diachronic Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Bréban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 48 (1), pp.64-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05262967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moral e economia da fraqueza n’O Filho Natural de Diderot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discurso. Revista do Departamento de Filosofia da Universidade de Sao Paulo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 55 (2), pp.78-90. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/issn.2318-8863.discurso.2025.244121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04369086v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of A Philosophy of Beauty. Shaftesbury on Nature, Virtue, and Art, by Michael Gill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of European Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (2), pp.334-335. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01916599.2023.2250807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04189707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contempt and Invisibilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Moral Psychology of the Emotions, 9 (2), pp.34. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/philosophies9020034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04487430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honte et justice. Comment sauver la psychologie morale de Rawls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Œconomia - History/Methodology/Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), pp.1163-1186. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/oeconomia.16025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04365623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives smithiennes sur l'éthique environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Philosophica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82, pp.129-144. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24894/StPh-fr.2023.82010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04147613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acrasie : irrationalité ou immoralité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la société française de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 117 (2), pp.8-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04535177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’étoffe du mental. Sur le Locke de Philippe Hamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 115 (3), pp.341-358. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.223.0341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03768313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité pénale, libre arbitre et troubles mentaux : le cas de l’addiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nayfeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de politique criminelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44, pp.41-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Université a peur !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 900 (5), pp.423-434. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/criti.900.0423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03660537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation et traduction de Thomas Reid, &amp;quot;Leçon sur la Théorie des sentiments moraux du Dr Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 110 (2), pp.231-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03241655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment distinguer raisons publiques et raisons non publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tocqueville Review/La revue Tocqueville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (1), pp.41-53. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/ttr.41.1.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Thomas Reid Matters to the Epistemology of the Social Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius França Freitas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (279), pp.282-301. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pq/pqz031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02169087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugement moral et désaccord persistant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82 (2), pp.233-253. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aphi.822.0233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02126198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À qui faire porter le chapeau des valeurs ? Parfit et le fondamentalisme des raisons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N°102 (2), pp.51-64. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.192.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02136053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forgiveness and Weak Agency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Aristotelian Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 118 (1), pp.107-125. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/arisoc/aoy003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01740553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonic and Disharmonic Views of Trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di estetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Trusting Institutions, 68 (2), pp.11-26. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/estetica.3401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La phronêsis d’Aristote : un sens moral ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philonsorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.155-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01446230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Aaron Garrett and James A. Harris (éd.), Scottish Philosophy in the Eighteenth Century, Volume I: Morals, Politics, Art, Religion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre Dame Philosophical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrationalité pratique et contrôle de soi par anticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philonsorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10, pp.131-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jekyll et Hyde. Quel modèle de multiplicité des soi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.121-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Moral Reasons Response-Dependent?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Inquiries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (2), pp.17-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esprit, où es-tu ? Pérennité de la distinction entre présence locale et présence virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue philosophique de la France et de l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 139 (1), pp.3-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00946747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix d'Hercule: le problème artistique de l'expression du moral dans la tradition shaftesburienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DoisPontos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (1), pp.39-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01011034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reid on Powers of the Mind and the Person behind the Curtain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (S1), pp.197-213. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00455091.2014.897480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hutcheson sobre a importância de ser desinteressado. Um encômio a Shaftesbury?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discurso. Revista do Departamento de Filosofia da Universidade de Sao Paulo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.79-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathologia, A Theory of the Passions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Maurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of European Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (2), pp.221-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00808751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading Shaftesbury's Pathologia: An Illustration and Defence of the Stoic Account of the Emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Maurer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of European Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (2), pp.207-220. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01916599.2012.679795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00808750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'être déiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre clandestine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, pp.273-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00912010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivité de la raison et influence du sentiment : de la métaéthique humienne au point de vue architectonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 263 (1), pp.63-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00808755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure du bien. Que calcule le calcul moral de Hutcheson ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (1), pp.197-215. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1018383ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00912011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception ricœurienne de la raison pratique : Dialectique ou éclectique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Ricœuriennes / Ricœur Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.156-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00808747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une note sur les conceptions de l'histoire de l'esprit depuis Locke jusqu'aux Ecossais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DoisPontos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (1), pp.97-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00734519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sceptique humien est-il modéré ? Le rôle du pyrrhonisme dans la genèse causale du scepticisme mitigé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Δαιμων. Revista Internacional de Filosofía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52, pp.53-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Reid said the business, but Berkeley did it. » Ferrier interprète de l'immatérialisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue philosophique de la France et de l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 135 (1), p. 135-149. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rphi.101.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00535517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reid, Hume et les raisons d'agir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 761, pp.883-893</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infinity, Intuition, and the Relativity of Knowledge: Bergson, Carrau, and the Hamiltonians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal for the History of Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (1), pp.91-112. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09608780903422396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00443596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cudworth on Moral Freedom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaële Espiet-Kilty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue philosophique de Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 107 (4), pp.647-673. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/RPL.107.4.2044679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00437075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science de la nature humaine ou science de l'esprit humain ? Le débat écossais et son impact sur la psychologie philosophique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus : revue de la philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57, pp.101-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00380568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'argument du sens commun et la « persécution des scientifiques ». Collingwood contre Moore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (1), pp.131-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00162875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaftesbury on the 'Natural Secretion' and Philosophical Personae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectual History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (3), pp.349-359. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17496970802319235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00329464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communauté et société. Collingwood contre les sociologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue: Canadian Philosophical Review / Revue canadienne de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (2), pp.253-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00351723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système et subjectivité : Le soi stoïcien des Modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DoisPontos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (1), pp.67-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00188198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exercice moral est-il assimilable à une technique ? Une critique de Michel Foucault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 585, pp.73-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03278905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De bon lieu'. Pierre Coste, James Harris, et la dissémination de l'interprétation shaftesburienne d'Horace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre clandestine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.45-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets de l'éducation. Quelle ontologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56 (4), pp.429-448. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.074.0429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00162673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is Wrong with Reid's Criticism of Hume on Moral Approbation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Analytic Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (2), pp.11-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00163169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foucault et le problème de l'éducation morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29, pp.111-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abolition ou réformation du christianisme ? L'argument de Jonathan Swift contre les libres penseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre clandestine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13, pp.15-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cogito de Berkeley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 67, pp.85-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As várias maneiras filosóficas de recorrer ao senso comum nas Luzes britânicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discurso. Revista do Departamento de Filosofia da Universidade de Sao Paulo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33, pp.35-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformarea contractualismului si originile 'societatii civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Universitatis Babes-Bolyai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 47 (1), pp.21-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habermas et le sujet de la discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5, pp.71-85. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cite.005.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaftesbury et les deux écritures de la philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 89, pp.49-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diderot : le traducteur et son autorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre clandestine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9, pp.201-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La double défense de Locke dans la Lettre sur la tolérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q/W/E/R/T/Y</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 8, pp.241-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03825092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humour et libre pensée. Le rire du daimon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lumière et vie : revue de formation doctrinale chrétienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 230, pp.37-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04366792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de lire Toland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 116 (2-3), pp.399-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04373429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tolérance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Printanières, pp.32, 2026, Zest, 978-2-09-506083-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05596110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice pénale aux frontières du pardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nayfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bessone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, 2025, Bibliothèque de la pensée juridique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Miroir de la sympathie. Adam Smith et le sentimentalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin, pp.290, 2024, Problèmes de la raison, 978-2-7116-3161-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04408060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matière, plaisir, bonheur. En mémoire de Jean Salem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.246, 2023, Libre pensée et littérature clandestine, A. McKenna, 9782745359940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Couleur du goût. Psychologie et esthétique au siècle de Hume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin, pp.240, 2019, Essais d’art et de philosophie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02384203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croit-on comme on veut ? Histoire d'une controverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Libraire Philosophique J. Vrin, pp.248, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00946748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déismes et déistes à l'âge classique [dossier du n° 21 de : La Lettre clandestine]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Artigas-Menant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Mckenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, pp.595, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01055372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berkeley's Alciphron. English Text and Essays in Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Brykman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Schwartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georg Olms Verlag, pp.444, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00437071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Toland, La Constitution primitive de l'Eglise chrétienne / The Primitive Constitution of the Christian Church, précédé de L'ecclésiologie de John Toland par L. Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Jaffro. Honoré Champion, pp.272, 2003, Libre pensée et littérature clandestine, A McKenna</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Strauss : art d'écrire, politique, philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Frydman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin, pp.322, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Strauss : Art d'écrire, politique, philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Frydman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin, pp.320, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sens moral. Une histoire de la philosophie morale de Locke à Kant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, pp.152, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures du théologico-politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vrin, pp.265, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique de la communication et art d’écrire. Shaftesbury et les Lumières anglaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, 378 p., 1998, Fondements de la politique, 2-13-049552-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrien. Manuel d'Epictète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flammarion. Flammarion, pp.100, 1997, GF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00300757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaftesbury, Exercices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aubier, 478 p., 1993, Bibliothèque philosophique, 2-7007-3479-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honte et culpabilité : Comment s'y retrouver ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Lemaire et S. Lepine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La variété des émotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éliott éditions, pp.271-292, 2026, 978-2-493117-77-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05573038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pardon par la peine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nayfeld, Nicolas; Jaffro, Laurent; Lemaire, Stéphane; Bessone, Magali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La justice pénale aux frontières du pardon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.81-107, 2025, Bibliothèque de la pensée juridique, 9782406178378. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17837-8.p.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04919161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La métaphilosophie de Hume dans ses quatre essais sur le bonheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Jaffro; P.-M. Morel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matière, plaisir, bonheur. En mémoire de Jean Salem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.101-115, 2023, Libre pensée et littérature clandestine, 9782745359940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04042179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mauvaise foi : état, condition, ou conduite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yohann Malinge; Olivier D'Jeranian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire L’être et le néant de Sartre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.41-58, 2023, 978-2-7116-3042-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04021885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakness and the Memory of Resolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carla Bagnoli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Time in Action. The Temporal Structure of Rational Agency and Practical Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2022, Routledge Studies in Contemporary Philosophy, 9780429259845</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03574489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réhabilitation de la prudence. Tosel et les phronétiques ancienne et moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Bourdeau et Arnaud Macé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les pratiques collectives. Hommages à André Tosel et Robert Damien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.81-88, 2022, 9782848679181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03706379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berkeley and Shaftesbury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel C. Rickless. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Berkeley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.539-559, 2022, 9780190873417. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780190873417.013.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03547938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à « Sur les catégories, ou formes universelles » de Monboddo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Blanchet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue et métaphysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires Blaise Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.275-281, 2021, Trajectoires philosophiques, 978-2-84516-981-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03251101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Dalrymple, 1st Viscount Stair, on Legal Normativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Broadie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scottish Philosophy in the Seventeenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.140-157, 2020, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198769842.003.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diderot et la peinture morale de Greuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-Ch. Bardout et V. Carraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diderot et la philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Diderot, pp.271-284, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02993154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological and Political Balances: The Third Earl of Shaftesbury's Reading of James Harrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Müller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shaping Enlightenment Politics. The Social and Political Impact of the First and Third Earls of Shaftesbury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.149-162, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01870568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Locke and Port Royal on Affirmation, Negation, and Other 'Postures of the Mind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Pécharman; Philippe Hamou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Locke and Cartesian Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.172-185, 2018, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198815037.003.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01870565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions en ligne et concept de confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milad Doueihi; Jacopo Domenicucci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La confiance à l'ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Berger Levrault; Éditions Rue d’Ulm, pp.33-62, 2018, 978-2-7013-1956-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01793037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Passions and Actions of Laughter in Shaftesbury and Hutcheson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alix Cohen; Robert Stern. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thinking about the Emotions: A Philosophical History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.130-149, 2017, Mind Association Occasional Series, 9780198766858. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198766858.003.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01570930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La normativité morale des Ecritures chez Spinoza, Locke et Toland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luisa Simonutti. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religious Obedience and Political Resistance in the Early Modern World. Jewish, Christian and Islamic Philosophers Addressing the Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.413-433, 2015, Nutrix</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01419009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reid on Aesthetic Response and the Perception of Beauty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Copenhaver; T. Buras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thomas Reid on Mind, Knowledge, and Value</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.124-138, 2015, Mind Association Occasional Series, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acprof:oso/9780198733676.001.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violence et normativité dans les philosophies de la peine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-F. Kervégan; M. Plouviez; P.-Y. Quiviger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norme et violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georg Olms, pp.55-68, 2015, 9783487153698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrus' Strategy. Shaftesbury on Human Frailty and the Will, in New Ages, New Opinions. Shaftesbury in his World and Today</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Mueller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Ages, New Opinions. Shaftesbury in his World and Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.153-166, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01011032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment produire le sentiment de l'existence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-F. Perrin et Y. Citton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rousseau et l'exigence d'authenticité - une question pour notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.153-169, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language and Thought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">James A. Harris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of British Philosophy in the Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.128-148, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00912014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi l'objet de l'assentiment est-il, selon Locke, la proposition verbale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Jaffro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croit-on comme on veut ? Histoire d'une controverse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Libraire Philosophique J. Vrin, pp.147-166, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00946754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Toland and the Moral Teaching of the Gospel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Savage R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophy and Religion in Enlightenment Britain. New Case Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.77-89, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Hutcheson et l'héritage shaftesburien : quelle analogie entre le beau et le bien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Talon-Hugon et P. Destrée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le beau et le bien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ovadia, pp.117-133, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délibération et perfectionnement. Sur une prétendue erreur du rationalisme moral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Laugier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix et la vertu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp.183-199, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rétorsion du sens commun et la possibilité du scepticisme. Contre Reid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Cohen-Halimi et H. L'Heuillet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment peut-on être sceptique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.93-116, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264778v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Burnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S.-J. Savonius-Wroth, P. Schuurman, J. Walmsley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Continuum Companion to Locke</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Continuum Press, pp.93-94, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education moderne et tradition antique selon Berkeley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jaffro L., Brykman G., Schwartz C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Berkeley's Alciphron. English Text and Essays in Interpretation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georg Olms Verlag, pp.277-286, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions et jugement moral chez Shaftesbury, Hutcheson et Hume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Roux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les émotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.135-159, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00438544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguïtés et difficultés du sens moral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Gautier et S. Laugier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normativités du sens commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp.303-318, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00281360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which Platonism for Which Modernity ? A Note on Shaftesbury’s Socratic Sea-Cards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Douglas Hedley; Sarah Hutton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Platonism at the Origins of Modernity. Studies on Platonism and Early Modern Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 196, Springer, pp.255-267, 2008, International Archives of the History Of Ideas, 978-1-4020-6407-4. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-6407-4_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La divinisation du social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Fœssel et J.-F. Kervégan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernité et sécularisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.145-153, 2007, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.6589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raison et sentiment. L'histoire des théories du sens moral vue par Jouffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Arosio et M. Malherbe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie française et philosophie écossaise 1750-1850</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vrin, pp.137-150, 2007, Analyse et philosophie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00182763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berkeley's Criticism of Shaftesbury's Moral Theory in Alciphron III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephen H. Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reexamining Berkeley's Philosophy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Toronto Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199-213, 2007, Toronto studies in philosophy, 9780802093486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des faits de conscience au fait de la conscience : la controverse écossaise sur l'idéalisme chez Stewart, Hamilton et Ferrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. S. Ong-Van-Cung. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voie des idées. Le statut de la représentation (XVIIe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-228, 2006, CNRS Philosophie, 9782271063984. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.48280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association et solidarité. Les leçons du Centenaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Damien et Ch. Lazzeri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conflit et confiance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'université de Franche-Comté, pp.309-328, 2006, Annales littéraires de l'université de Franche-Comté</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recours philosophiques au sens commun dans les Lumières britanniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-P. Sylvestre et P. Guenancia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sens commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires de Dijon, pp.19-45, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Hermeneutics to Common Sense. Stanley Rosen on Precomprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nalin Ranasinghe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logos and Eros. Essays Honoring Stanley Rosen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, St Augustine Press, pp.36-49, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture, enseignement et société. Débat autour de M. Gauchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Gauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Statius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Jacquet-Francillon et D. Kambouchner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Crise de la culture scolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp.479-505, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation du contractualisme et les origines de la société civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Frydman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société civile et ses droits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.39-56, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux modèles du pluralisme : les conceptions lockienne et néo-harringtonienne de l'ecclesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Paganini et E. Tortarolo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pluralismo e religione civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruno Mondadori, pp.95-107, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Socrate de Shaftesbury. Comment raconter l'histoire de Socrate aux Modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Lojacono. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fortuna di Socrate in occidente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Monnier Università, pp.66-90, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manuscrits de Shaftesbury : typologie et théorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Décultot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire, copier, écrire. Les bibliothèques manuscrites et leurs usages au XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.161-178, 2003, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.35018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaftesbury on the Cogito. An Intermediary between Gassendism and the Common Sense School</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Carabelli et P. Zanardi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuovi saggi su Shaftesbury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Il Poligrafo (Padoue), pp.111-125, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foucault et le stoïcisme. Sur l'historiographie de L'Herméneutique du sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Gros et C. Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foucault et la philosophie antique 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.51-83, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paideia selon Berkeley et Shaftesbury. Un conflit dans la conception thérapeutique de la philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Brykman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La philosophie comme médecine de l'âme à l'âge classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Université Paris 10-Nanterre, pp.147-173, 2003, Le temps philosophique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaftesbury : sens moral et culture de la communauté; Hutcheson : des bons sentiments au calcul de l'utilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Caillé, C. Lazzeri et M. Senellart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire raisonnée de la philosophie morale et politique. Le bonheur et l'utile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.414-424, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique et morale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Kambouchner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notions de philosophie III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard, pp.221-303, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04373434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Harrington on Equality, Agrarian Law, and Political Justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Selzner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Annual Conference of the European Society for the History of Economic Thought</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon-Sorbonne; European Society for the History of Economic Thought, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04276475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse d'une éthique pour agents faibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernity, Culture Tradition and Morality Reconstruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Shanghai, Chine. pp.46-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01011033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Difficulties with the Reidian Argument for Aesthetic Realism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Conference of Japan-Korea Aesthetic Studies Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Japan. pp.129-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00323356v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berkeley on Assent and the 'Belief of Matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00484163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évidence de l'existence d'autrui est-elle un modèle pour la connaissance de Dieu ? Berkeley, Hume, Reid, et l'« argument irrégulier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00451342v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La laïcité : vertu ou principe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03950890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les équivoques du pardon : la conférence épiscopale face au rapport Sauvé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03950887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des virus et des vertus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03950884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des personnes aux raisons : Autour de Derek Parfit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salvat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métaphysique et de Morale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°102 (2), pp.5-79, 2019, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rmm.192.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02135991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace et esprit : autour de Newton [dossier thématique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">139 (1), 2014, Revue philosophique de la France et de l'étranger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estrutura, Sistema, Subjetividade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcio Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5 (1), 2008, DoisPontos, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5380/dp.v5i1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01580762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action en mouvement : morale et approche dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le mouvement. Actes du XXXIXe congrès de l’ASPLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Neuchâtel, Suisse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Revue de théologie et de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, Droz, pp.153-157, 2025, 978-2-600-06621-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05188582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inward Discourse and Moral Philosophy: the Case of the Stoic Soliloquy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Thought - a Franco-Japanese Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Tokyo, Japan. 18, Ochanomizu University, pp.74-78, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La règle d'or, le particulier et l'universel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jaffro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et pensée religieuse - regards croisés franco-japonais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Clermont-Ferrand, France. 17, Ochanomizu University, 100-109 (japonais), 255-263 (français), 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId215"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="440A1DC9"/>
+    <w:nsid w:val="137BCA72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-jaffro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7080-5352" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035369795" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pantheonsorbonne.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institutinternationaldephilosophie.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asplf.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sofrphilo.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iufrance.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philosophie.pantheonsorbonne.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isjps.pantheonsorbonne.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05262967v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Br&#233;ban" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jaffro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369086v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2318-8863.discurso.2025.244121" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189707v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916599.2023.2250807" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04487430v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/philosophies9020034" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365623v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.16025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04147613v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/StPh-fr.2023.82010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535177v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03768313v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.223.0341" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847627v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa de Luca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nayfeld" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03660537v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.900.0423" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241655v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568747v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ttr.41.1.41" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169087v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Fran&#231;a Freitas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pq/pqz031" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.822.0233" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136053v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.192.0051" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740553v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arisoc/aoy003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960078v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estetica.3401" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446230v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419011v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261056v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226061v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226060v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946747v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011034v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069842v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00455091.2014.897480" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226059v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808751v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Maurer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Petit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808750v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916599.2012.679795" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912010v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808755v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912011v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1018383ar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808747v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734519v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00535517v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.101.0135" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443596v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09608780903422396" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655539v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437075v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Espiet-Kilty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.107.4.2044679" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380568v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162875v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329464v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17496970802319235" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351723v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188198v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278905v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174248v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162673v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.074.0429" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163169v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174255v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174259v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174245v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174261v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174278v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174279v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174289v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.005.0071" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174288v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825092v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366792v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373429v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489236v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemaire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bessone" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04408060v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042168v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Morel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02384203v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946748v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055372v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Artigas-Menant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Mckenna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437071v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Brykman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schwartz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174252v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300267v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cattin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Frydman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174280v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174281v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300266v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528017v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300757v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528022v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573038v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04919161v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17837-8.p.0081" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042179v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021885v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03574489v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03706379v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547938v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190873417.013.30" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03251101v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Langue%20et%20m%C3%A9taphysique" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568737v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198769842.003.0009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02993154v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870568v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870565v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198815037.003.0011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793037v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570930v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198766858.003.0007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419009v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226063v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780198733676.001.0001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226064v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011032v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226058v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912014v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946754v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709059v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174317v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264778v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655538v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655540v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709057v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438544v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281360v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264784v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6407-4_17" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182763v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174244v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utorontopress.com/9780802093486/reexamining-berkeleys-philosophy/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174247v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.6589" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174246v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/philosophie-et-histoire-des-idees/la-voie-des-idees/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.48280" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174254v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174256v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174250v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174287v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Gauchet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Damien" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Statius" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174260v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174266v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174258v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174265v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.35018" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174262v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174264v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174263v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174282v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373434v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276475v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Selzner" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011033v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323356v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484163v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451342v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950890v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950887v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950884v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135991v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salvat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.192.0005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580761v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580762v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Suzuki" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/dp.v5i1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188582v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174249v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174251v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-jaffro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7080-5352" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/035369795" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pantheonsorbonne.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institutinternationaldephilosophie.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asplf.org" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sofrphilo.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iufrance.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://philosophie.pantheonsorbonne.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isjps.pantheonsorbonne.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05262967v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Br&#233;ban" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jaffro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04369086v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2318-8863.discurso.2025.244121" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189707v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916599.2023.2250807" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04487430v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/philosophies9020034" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365623v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/oeconomia.16025" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04147613v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24894/StPh-fr.2023.82010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04535177v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03768313v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.223.0341" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847627v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa de Luca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nayfeld" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03660537v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.900.0423" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241655v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568747v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/ttr.41.1.41" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169087v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Fran&#231;a Freitas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pq/pqz031" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.822.0233" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02136053v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.192.0051" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740553v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arisoc/aoy003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960078v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estetica.3401" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446230v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419011v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261056v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226061v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226060v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946747v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011034v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069842v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00455091.2014.897480" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226059v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808751v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Maurer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Petit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808750v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916599.2012.679795" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912010v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808755v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912011v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1018383ar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00808747v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734519v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00535517v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rphi.101.0135" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655539v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443596v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09608780903422396" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437075v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Espiet-Kilty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.107.4.2044679" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00380568v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162875v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00329464v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17496970802319235" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00351723v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188198v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278905v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174248v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00162673v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.074.0429" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163169v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174255v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174259v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174245v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174261v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174278v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174289v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.005.0071" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174279v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174288v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825092v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04366792v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373429v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05596110v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489236v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemaire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bessone" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04408060v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042168v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Morel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02384203v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946748v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055372v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Artigas-Menant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Mckenna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437071v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Brykman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schwartz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174252v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300267v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cattin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Frydman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174280v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174281v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300266v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528017v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00300757v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528022v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05573038v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04919161v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17837-8.p.0081" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04042179v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04021885v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03574489v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03706379v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547938v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780190873417.013.30" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03251101v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Langue%20et%20m%C3%A9taphysique" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568737v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198769842.003.0009" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02993154v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870568v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870565v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198815037.003.0011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01793037v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570930v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198766858.003.0007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01419009v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226063v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780198733676.001.0001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226064v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011032v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226058v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912014v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946754v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709059v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174317v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655538v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264778v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655540v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709057v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438544v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281360v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264784v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6407-4_17" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174247v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.6589" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00182763v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174244v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utorontopress.com/9780802093486/reexamining-berkeleys-philosophy/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174246v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/philosophie-et-histoire-des-idees/la-voie-des-idees/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.48280" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174254v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174256v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174250v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174287v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Gauchet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Damien" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Statius" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174266v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174260v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174258v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174265v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.35018" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174262v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174264v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174263v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174282v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373434v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276475v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Selzner" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011033v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00323356v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00484163v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451342v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950890v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950887v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950884v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02135991v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salvat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rmm.192.0005" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580761v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580762v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Suzuki" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5380/dp.v5i1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188582v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174249v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174251v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>