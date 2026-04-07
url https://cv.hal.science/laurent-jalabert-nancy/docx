--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -223,247 +223,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François III de Lorraine (1729-1736/37), régence d’Elisabeth-Charlotte d’Orléans (1729 puis 1730-1737)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbuch der Regentschaften in den Territorien des Heiligen Römischen Reiches 1495-1806</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles III (1543-1608) et la régence de Christine de Danemark (1545-1552) puis de Nicolas de Lorraine (1545-1559)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbuch der Regentschaften in den Territorien des Heiligen Römischen Reiches 1495-1806</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le simultaneum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire du patrimoine culturel religieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380646v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05380644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -475,435 +475,443 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Lorraine ducale au prisme des négociations de Westphalie : acteurs et enjeux de l’avenir d’un Etat intermédiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aschendorff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un prisme pour comprendre le XVIIe siècle: la correspondance diplomatique française du congrès de Westphalie. Ein Prisma zum Verständnis des 17. Jahrhunderts: Die diplomatische französische Korrespondenz zum Westfälischen Friedenskongress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un historien français dans un projet de recherche OFAJ : regard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delory-Momberger, Christine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole OFAJ. Dynamiques de la recherche interculturelle = DFJW-Schule. Dynamiken der Interkulturellen Forschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.192-199, 2025, 978-2-7574-4284-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prêcher et prier par l’écrit dans le monde luthérien : oralité et pastorale familiale chez J.M. Moscherosch (1601-1669)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En parlant, en écrivant. Complémentarité, concurrence et hybridation entre écrit et oralité (Europe, XVIe-XVIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’évêque des frontières : Mgr de La Feuillade (1668/9-1697), un prélat au service du roi et de la réforme catholique dans le diocèse de Metz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Garnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’évêque face à son métier : administrer le diocèse en Lotharingie-Dorsale catholique, Xe-XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un aumônier luthérien en guerre au début du XVIIIe siècle : Johann Ludwig Hocker, entre pastorale militaire et récit de l’expérience guerrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religieux et religieuses à la guerre, Pratiques et expériences, siècles XVe-XXe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...209 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La violence à l’époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anceau, Eric. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle histoire de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Passé/Composé, pp.73-80, 2025</w:t>
+              <w:t xml:space="preserve">, Passés composés, pp.73-80, 2025, 979-1-0404-0689-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -932,60 +940,64 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferenc Toth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simiz, Stefano; Audigier, François. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire européenne de la Lorraine en 100 dates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Nuée Bleue, pp.389-395, 2025</w:t>
+              <w:t xml:space="preserve">, La Nuée Bleue, pp.389-395, 2025, 978-2-7165-1005-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1001,151 +1013,155 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1648. L’Europe des traités et la Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simiz, Stefano; Audigier, François. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire européenne de la Lorraine en 100 dates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Nuée Bleue, pp.372-377, 2025</w:t>
+              <w:t xml:space="preserve">, La Nuée Bleue, pp.372-377, 2025, 978-2-7165-1005-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Lorraine ducale au prisme des négociations de Westphalie : acteurs et enjeux de l’avenir d’un Etat intermédiaire</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Aschendorff. </w:t>
+                <w:t xml:space="preserve">Des civils, témoins, victimes et acteurs de la guerre de Trente Ans en Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laloux, Ludovic; Charles, Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un prisme pour comprendre le XVIIe siècle: la correspondance diplomatique française du congrès de Westphalie. Ein Prisma zum Verständnis des 17. Jahrhunderts: Die diplomatische französische Korrespondenz zum Westfälischen Friedenskongress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Civils au cœur des conflits armés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Rhin &amp; Danube, pp.17-30, 2024, 978-2-493323-81-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380637v1</w:t>
+                <w:t xml:space="preserve">hal-05380618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Pays de Bitche et la stratification des mémoires</w:t>
               </w:r>
@@ -1198,100 +1214,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des civils, témoins, victimes et acteurs de la guerre de Trente Ans en Lorraine</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réminiscences frontalières : une lecture de l’histoire et des mémoires dans l’espace lorrain actuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Civils au cœur des conflits armés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.17-30, 2024</w:t>
+              <w:t xml:space="preserve">Frontières fantômes, le poids du passé : 11e journée d'études du château de La Roche-Guyon. Actes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Château de la Roche Guyon; La Bibliothèque fantôme, pp.173-192, 2024, 978-2-36-298015-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380618v1</w:t>
+                <w:t xml:space="preserve">hal-05380608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pays de Bitche et la stratification des mémoires</w:t>
               </w:r>
@@ -1302,51 +1314,51 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du Bitcherland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pays de Bitche, un territoire en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.79-83, 2024</w:t>
+              <w:t xml:space="preserve">, pp.79-83, 2024, 979-10-415-3640-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1364,62 +1376,62 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diskussionen über Souveränität. Lothringen zwischen Frankreich und dem Reich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Wallstein. </w:t>
+              <w:t xml:space="preserve">Maissen, Thomas; May, Niels; Kiesow, Rainer Maria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Souveränität im Wandel. Frankreich und Deutschland, 14.-21. Jahrhundert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.95-116, 2024</w:t>
+              <w:t xml:space="preserve">, Wallstein, pp.95-116, 2023, 978-3-8353-5455-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1435,60 +1447,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Lorraine de Louis Bertrand : aux sources d’un patriotisme français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Georgin, Eric. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un écrivain français entre Europe et Afrique. Louis Bertrand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, via romana, pp.157-168, 2022</w:t>
+              <w:t xml:space="preserve">Un écrivain français entre Europe et Afrique. Louis Bertrand, 1866-1941 : actes de la journée d'étude qui s'est tenue à l'Université Paris 2-Panthéon Assas le 9 décembre 202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Via romana, pp.157-168, 2022, 978-2-37271-218-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1517,51 +1533,51 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconstruction(s). 1918-… Les Ardennes après l’occupation allemande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.213-229, 2022</w:t>
+              <w:t xml:space="preserve">, pp.213-229, 2022, 978-2-7574-3679-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1648,418 +1664,418 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence française en Lorraine, du XVIIe siècle au règne de Léopold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires de Lorraine. </w:t>
+              <w:t xml:space="preserve">Astaing, Antoine; Lapointe, Julien; Martin, Matthias. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">250 ans. De la Lorraine ducale à la Lorraine française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.41-60, 2020</w:t>
+              <w:t xml:space="preserve">250 ans. De la Lorraine ducale à la Lorraine française : [actes du colloque "De la Lorraine ducale à la Lorraine française", 13 décembre 2016]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Lorraine - Editions Universitaires de Lorraine, pp.41-60, 2020, 978-2-8143-0587-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les protestantismes en Lorraine, XVIe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.13-14, 2019, 978-2-7574-2449-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.33363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le protestantisme des duchés lorrains (XVIe-XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les protestantismes en Lorraine (XVIe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.261-288, 2019, 978-2-7574-2449-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.septentrion.33414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le duc de Lorraine et le protestantisme des marges de l’Empire. Composer avec la présence protestante ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les protestantismes en Lorraine (XVIe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.93-188, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.septentrion.33396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les protestantismes en Lorraine (XVIe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.665-674, 2019, 978-2-7574-2449-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.septentrion.33519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864864v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-02864848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -2455,173 +2471,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frontière de catholicité et coexistence religieuse sur le Rhin (XVIIe siècle) : aux marges de la dorsale catholique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Deregnaucourt; Yves Krumenacker; Philippe Martin; Frédéric Meyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dorsale catholique, Jansénisme, Dévotions: XVIe-XVIIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riveneuve, pp.415-425, 2014, Actes académiques, 978-2-36013-143-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Die Aufteilung des religiösen Raumes. Konfessionelle Differenzierung und sakrale Gewalt im deutsch-französischen Grenzraum im 17. und 18. Jahrhundert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jan Brademann; Werner Freitag; Kristina Thies. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liturgisches Handeln als soziale Praxis. Kirchliche Rituale in der fruhen Neuzeit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RHEMA, pp.379-399, 2014, 978-3-86887-023-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01538406v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01537822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gaullisme dans les Pays de la Loire, introduction</w:t>
               </w:r>
@@ -2799,312 +2815,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le mouvement étudiant dans l'ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ouest dans les années 68</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, 2012, 978-2-7535-1995-4 2-7535-1995-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction de l'ouvrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprendre le XXIe siècle (1991-2011) Tome I : aspects internationaux (Numéro de: "Cahier d'histoire immédiate", ISSN 1247-3189, (2012) n°41)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de recherches en histoire immédiate, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Révolution Française à Bar-le-Duc : parole contrôlée, parole libérée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La parole publique en ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.261-280, 2012, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.47685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.septentrion.47685⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02864729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chaos yougoslave: la faute à l'Europe ou celle des Américains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reflets de la construction européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 73, Peter Lang, 2012, Euroclio, 978-2-87574-011-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772033v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01772032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un mouvement contre la guerre du Vietnam: le Front Solidarité Indochine, 1971-1973</w:t>
               </w:r>
@@ -3130,201 +3146,1909 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vietnam, 1968-1976. La sortie de guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2011, 978-90-5201-744-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (22)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire européenne de la Lorraine en 100 dates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Huntzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guyot-Bachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simiz, Stefano; Audigier, François. La Nuée Bleue, 2025, 978-2-7165-1005-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre de siège, 1870-1871</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Grandhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 2025, 978-2-7535-9911-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raconter la guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires Rhin &amp; Danube. 350p, 2025, 972-2-488305-08-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles IV de Lorraine (1604-1675), l’esprit cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Paraiges, 2021, 978-2-37535-127-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05343915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du passé à l'avenir, un siècle après. Dynamiques mémorielles autour des rencontres internationales et de la &amp;quot;Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Czubak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Odierna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diemut König</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Téraèdre, 2021, 978-2-36085-110-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour de la Lorraine annexée à la France, 1919-1925 : actes du colloque organisé au Musée de Gravelotte à Metz les 31 mai et 1er juin 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Grandhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kleinhentz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Paraiges, 2021, 978-2-37535-125-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlas des empreintes militaires en Lorraine (XVIe-XXIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Paraiges, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les protestantismes en Lorraine (XVIe-XXIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.718, 2019, 978-2-7574-2449-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France dans la guerre 14-18</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editons Gisserot, 2018, 978-2-7558-0778-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La longue durée de la Grande Guerre. Regards croisés franco-allemands de 1918 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reiner Marcowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arndt Weinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion, 2017, 978-2-7574-1586-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les prisonniers de guerre, XVe-XIXe siècle : entre marginalisation et reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 2017, 978-2-7535-5671-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ducs de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions des Paraiges, pp.217, 2017, 978-2-37535-061-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La longue mémoire de la Grande Guerre. Regards croisés franco-allemands de 1918 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reiner Marcowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arndt Weinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Reiner Marcowitz; Laurent Jalabert; Arndt Weinrich. Presses Universitaires du Septentrion, pp.235, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles V de Lorraine ou la quête de l’État (1643-1690)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions des Paraiges, 2017, 978-2-37535-054-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire et transmettre la foi dans le monde luthérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, 76, pp.338, 2016, Vie des Huguenots, 978-2-7453-3104-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Lorraine pour horizon. La France et les duchés, de René II à Stanislas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Hippolyte Pénet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palais des ducs de Lorraine- Musée Lorrain (Nancy). Silvana Editoriale, 2016, 978-88-366-3335-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le soldat face au clerc. Armée et religion en Europe occidentale, XVe-XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Simiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jalabert, Laurent; Simiz, Stefano. Presses universitaires de Rennes, 2016, 978-2-7535-5008-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post mortem. Patrie et corps du soldat. Entre l’oubli et la reconnaissance (1914-1918)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vent d'Est, 2015, 978-2-37172-017-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine 14-18. La Grande guerre « en vrai »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du Quotidien, 2014, 978-2-37164-008-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlas de la vie religieuse en Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Henryot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Serpenoise, 2012, 978-2-87692884-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlas de la vie religieuse en Lorraine à l'époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Henryot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serpenoise (Metz), pp.320, 2011, 978-2-87692-884-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catholiques et protestants sur la rive gauche du Rhin. Droits, confessions et coexistence religieuse (1648-1789)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang. 2009, 978-90-5201-479-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What could be the future of abandoned forges in the Bitche Country?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rochel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM Inter-Disciplinary Research Facility on Human-Environment Interactions - ANR-11-LABX-0010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3334,1648 +5058,1717 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What trajectories for the hydrosystems of the Pays de Bitche?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Méplain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rochel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM Inter-Disciplinary Research Facility on Human-Environment Interactions - ANR-11-LABX-0010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hydrosystèmes du Pays de Bitche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Méplain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rochel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop OHM Pays de Bitche, EPHemeris, ZAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIEC; OHM Pays de Bitche, Oct 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géohistoire des savoir-faire au Pays de Bitche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Méplain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'étude des Territoires des savoir-faire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aurélie Michel; Nadège Mariotti; Denis Mathis; Simon Edelblutte, Oct 2024, Meisenthal (57), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La forteresse lorraine de La Mothe : usages d’une ruine, du XVIIe à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ruines de guerre européennes et leurs usages, xxe-xxie siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which place for the construction of the Maginot Line in the Pays de Bitche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Niederlander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Camille Méplain</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre défense, destructions et reconstructions – Essai de typologie des espaces marqués par les conflits modernes et contemporains en Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ruines de guerre européennes et leurs usages, xxe-xxie siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Caen, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/126ew⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les casernes de l'Ancien Régime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loger et déloger l'armée au fil des siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Denis Mathis, Laurent Jalabert, Emmanuel Chiffre, Mar 2024, Nancy-Metz, France</w:t>
+              <w:t xml:space="preserve">, Denis Mathis,; Laurent Jalabert; Emmanuel Chiffre, Mar 2024, Nancy-Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaître et reconnaître les recompositions du Pays de Bitche : quel rôle pour l’Observatoire Hommes Milieux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires des savoir-faire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aurélie Michel; Nadège Mariotti; Denis Mathis; Simon Edelblutte; Laurent Jalabert, Oct 2024, Metz-Meisenthal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité des empreintes militaires au Pays de Bitche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Pays de Bitche, un territoire en mutation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fabien Hein, 2024, Petit-Rederching, France</w:t>
+              <w:t xml:space="preserve">Présentation de l'ouvrage "Le Pays de Bitche, un territoire en mutation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabien Hein, Mar 2024, Petit-Rederching, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitions et trajectoires des différentes dimensions du territoire de défense du Pays de Bitche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution des travaux de l’OHM Pays de Bitche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fabien Hein, Nov 2023, Petit-Réderching, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territorialisations des mémoires de la Grande Guerre autour des villages détruits de la Haye (Meurthe-et-Moselle – Lorraine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoires, natures et usages des paysages et ruines de guerre dans l’espace septentrional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoires protéiformes de la ruine de guerre: entre réalité historique, inventions et appropriations (XVIIe-XXe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles trajectoires pour les ruines de guerre ? Lire la ruine dans le paysage : les enjeux autour de l'enfrichement et de l'enruinement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Denis Mathis, Laurent Jalabert, Emmanuel Chiffre, Oct 2022, Nancy-Bitche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Université de Pau et des Pays de l’Adour : une histoire de reconstruction permanente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Callegarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Mathis</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoires, natures et usages des paysages et ruines de guerre dans l’espace septentrional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">7ème édition du festival littéraire "les Idées mènent le monde"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre de Trente Ans, relique des guerres de religion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival des Abbayes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Étival-Saint-Dié, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine militaire septentrional du Moyen Âge à nos jours : les édifices urbains non-fortifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Diest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organisation de la journée d'étude</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée d'études : Le patrimoine militaire septentrional du Moyen Âge à nos jours. Les édifices urbains non-fortifiés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diest, Philippe; Aubry, Christine; Jalabert, Laurent, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux sources de la dévotion luthérienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sources religieuses de la liberté des consciences (XIIIe-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nancy, France. pp.79-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un lieu de culte, deux confessions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie historique du protestantisme à l’époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lyon, France. pp.157-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coexistence imposée en terre d’Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRER : institut de recherche pour l'étude des religions, Apr 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face à face, côte à côte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clergés en contacts à l'ère des divisions confessionnelles : XVIe-XVIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Nancy, France. pp.57-73, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.47274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction - Le soldat face au clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4991,73 +6784,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Armée et religion, XVe-XIXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Nancy, France. pp.9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01553425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos - Le soldat face au clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5073,5428 +6866,3690 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Armée et religion, XVe-XIXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Nancy, France. pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01553422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre la guerre, se refugier en Dieu : H. M. Moscherosch (1601-1669) et la piète luthérienne au cours de la Guerre de Trente Ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religion et piété au défi de la guerre de Trente ans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon ; Neuchâtel France. pp.287-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01552622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine militaire des villes dans le Grand-Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le patrimoine militaire des villes dans le Grand-Est du XVIé siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le simultaneum : le partage des aires confessionnelles et les variations du paysage religieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CXXXVe Congrès national des sociétés historiques et scientifiques "Paysages"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité des travaux historiques et scientifiques, 2010, Neuchâtel, France. pp.333-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01548815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conversion des pasteurs luthériens aux frontières de l’Empire : Henri Winsheimer et la recatholicisation a l’époque des Réunions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La conversion : Textes et réalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Angers, France. pp.337-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partager l’espace, forger son identité : les aires de la coexistence confessionnelle au village. L’exemple du comte de Sarrewerden (XVIIe-XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Jahrestreffens des Wolfenbütteler Arbeitskreises für Barockforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Wolfenbüttel, Allemagne. pp.181-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01547417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoire, droit seigneurial et coexistence confessionnelle aux marges occidentales du Saint-Empire (XVIe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La coexistence confessionnelle en France et dans les mondes germaniques du Moyen Âge à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Strasbourg, France. pp.207-224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confessions au village : la différence religieuse dans les structures sociales du monde rural germanophone. L’exemple du comte de Sarrewerden (XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'expérience de la différence religieuse dans l'Europe moderne, XVIe-XVIIIe siècles </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Neuchâtel, Oct 2010, Neuchâtel, France. pp.189-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01556344v1</w:t>
-              </w:r>
-[...1736 lines deleted...]
-                <w:t xml:space="preserve">hal-05345136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Pays de Bitche et l’Observatoire Hommes-Milieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rochel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Méplain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villages Lorrains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 190, pp.5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages mémoriels de la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1, pp.46-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La trahison du prince : le duc de Lorraine et la cession de ses États (1662- 1737)</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire de la Société des Lettres, Arts et Sciences de Bar-le-Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des sociétés d'histoire et d'archéologie de la Meuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53-55, pp.183-220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La trahison du prince : le duc de Lorraine et la cession de ses États (1662-1737)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Une histoire de la Société des Lettres, Arts et Sciences de Bar-le-Duc</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Parisse (1936-2020). L’universitaire et la vie scientifique régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1-2. Passeur d’histoire. Hommages à Michel Parisse, pp.17-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1813, la campagne oubliée : une vaincue de l’histoire française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, spécial 2021-2022. Vainqueurs et vaincus de l’Antiquité à nos jours, pp.152-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La plus grande victoire de notre temps » ou Charles IV de Lorraine à la victoire de Nördlingen (1634) : ambivalence des récits d’une victoire impériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 296 (3), pp.533-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.223.0533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice et souveraineté politique. Les duchés lorrains entre Chambre impériale et Parlement de Paris (XVIe-XVIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1-2, pp.65-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honorer les morts à Bar-le-Duc, le souvenir de 1870 : des sépultures aux monuments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Pays lorrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (102), pp.145-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1870 : un souvenir en construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Pays lorrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102 (2), pp.125-182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La campagne de 1677. Le face-à-face de Charles V de Lorraine et du maréchal de Créqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers lorrains : organe des sociétés littéraires et scientifiques de Metz et de la Moselle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.59-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie -José Laperche -Fournel , Histoire de vie, récit de vie. Une famille de robe nancéienne au XVIII e siècle, les Marcol , Milhaud, Beaurepaire, 252 p., 2019, ISBN 978-2-35767-300-7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (2), pp.169-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.682.0169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La monumentalisation du souvenir en Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnet de la Sabretache : revue militaire rétropective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, spécial. 1870-1871. Regards sur la guerre franco-allemande, pp.109-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’habitat provisoire, une étape importante de la reconstruction dans la Meuse (1918-1922)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des sociétés d'histoire et d'archéologie de la Meuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 53-55, pp.183-220</w:t>
+              <w:t xml:space="preserve">, 2020, 50-52, pp.15-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Michel Parisse (1936-2020). L’universitaire et la vie scientifique régionale</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’habitat provisoire, une étape importante de la reconstruction dans la Meuse (1918-1922)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des sociétés d'histoire et d'archéologie de la Meuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50-52, pp.197-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après la Grande Guerre : la naissance d’un paysage mémoriel dans la région de Vigneulles-lès-Hattonchâtel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des sociétés d'histoire et d'archéologie de la Meuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50-52, pp.197-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verdun, 15 juin 1940. Une victoire allemande sur le passé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 1-2. Passeur d’histoire. Hommages à Michel Parisse, pp.17-25</w:t>
+              <w:t xml:space="preserve">, 2020, 2, pp.85-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1813, la campagne oubliée : une vaincue de l’histoire française</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflits de famille, conflits de pouvoir : Charles IV et Charles V de Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, spécial 2021-2022. Vainqueurs et vaincus de l’Antiquité à nos jours, pp.152-168</w:t>
+              <w:t xml:space="preserve">, 2019, Spécial 2019, pp.167-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« La plus grande victoire de notre temps » ou Charles IV de Lorraine à la victoire de Nördlingen (1634) : ambivalence des récits d’une victoire impériale</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire l'histoire des ducs de Lorraine à l'époque moderne : une entreprise impossible?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-septième siècle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.161-177</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">1870 : un souvenir en construction</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impossible monumentalisation : tensions et échecs autour de projets commémoratifs à Nancy et Bar-le-Duc dans les années 1920</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp.71-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La religion de Charles V (1643-1690)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, L'histoire en héritage. Louis Châtellier, François Roth. Hommages, 1, pp.149-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les monuments de Moselle : trois exemples de (re)monumentalisation liée à la Seconde Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jacqueson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Boyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp.133-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La religion de Charles V (1643-1690) : constructions et réalités d’une dévotion au service de l’identité familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.149-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bonapartisme autoritaire, une tradition politique française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean El Gammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Spécial, pp.225-233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un civil dans la guerre de Trente Ans : Hans Michael Moscherosch (1601-1669)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, spécial "Les civils dans la guerre", pp.29-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honorer les morts. Cérémonies, sépultures et monuments de la Grande Guerre (1914-années 1930)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4-5, pp.127-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les protestantismes en Lorraine (XVIᵉ-XXIᵉ siècles) ou l’histoire d’une minorité confessionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bugnon (1676-1735), un ingénieur-géographe français au service du duc Léopold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pays lorrain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 102 (2), pp.125-182</w:t>
+              <w:t xml:space="preserve">, 2015, 96 (1), pp.7-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Justice et souveraineté politique. Les duchés lorrains entre Chambre impériale et Parlement de Paris (XVIe-XVIIe siècles)</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bugnon (1676-1735), un ingénieur-géographe français au service du duc Léopold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Pays lorrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96, pp.7-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontières et religions entre Lorraine, France et Empire : les questions confessionnelles dans les échanges frontaliers (XVIIe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 1-2, pp.65-87</w:t>
+              <w:t xml:space="preserve">, 2014, spécial 2014, pp.31-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Honorer les morts à Bar-le-Duc, le souvenir de 1870 : des sépultures aux monuments</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Administrer un territoire envahi : la Lorraine et les Alliés en 1814</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.9-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villages martyrs de Lorraine : Rouvres et la Meuse dans la tourmente d’août-septembre 1914</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pays lorrain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 2 (102), pp.145-154</w:t>
+              <w:t xml:space="preserve">, 2014, 95 (3), pp.243-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La photographie de la Grande Guerre, affirmation d’un témoignage patrimonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Puton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers lorrains : organe des sociétés littéraires et scientifiques de Metz et de la Moselle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/insitu.10992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...383 lines deleted...]
-                <w:t xml:space="preserve">Verdun, 15 juin 1940. Une victoire allemande sur le passé</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arguments médiévaux et défense des droits ducaux sur le Barrois mouvant aux XVIe et XIXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2, pp.85-102</w:t>
+              <w:t xml:space="preserve">, 2014, Les Angevins et le Barrois, Colloque de Bar-le-Duc, Spécial n°2, pp.131-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Écrire l'histoire des ducs de Lorraine à l'époque moderne : une entreprise impossible?</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du territoire d’entre-deux à la limite : l’espace lorrain à l’épreuve de l’État, XVIe - XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Géographie historique de la Lotharingie, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le duc et la maitrise d’un territoire d’entre-deux : l’indépendance et l’affermissement territorial (1559-1608)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2, pp.161-177</w:t>
+              <w:t xml:space="preserve">, 2013, Charles III, prince et souverain de la Renaissance, 2013 (1), pp.191-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Conflits de famille, conflits de pouvoir : Charles IV et Charles V de Lorraine</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’empreinte militaire à Saint-Mihiel : marques spatiales de l’armée d’une ville de l’Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Spécial 2019, pp.167-186</w:t>
+              <w:t xml:space="preserve">, 2013, Spécial. Héritages, pp.255-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Déborah Boyon</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le duc et la maîtrise d’un territoire d’entre-deux : l’indépendance et l’affermissement territorial (1559-1608)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 2, pp.133-146</w:t>
+              <w:t xml:space="preserve">, 2013, 1, pp.191-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La religion de Charles V (1643-1690)</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le récit de conversion au catholicisme dans le Saint-Empire : relations, discours et normes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, L'histoire en héritage. Louis Châtellier, François Roth. Hommages, 1, pp.149-162</w:t>
+              <w:t xml:space="preserve">, 2012, spécial, Récit et histoire : formes et épistémologie d’un outil historique, pp.233-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La religion de Charles V (1643-1690) : constructions et réalités d’une dévotion au service de l’identité familiale</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique territoriale française sur la rive gauche du Rhin (1679-1697) : des « réunions » à la Province de la Sarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 657 (1), pp.61-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhis.111.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coexistence confessionnelle à Fénétrange (XVIIe - XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 1, pp.149-162</w:t>
+              <w:t xml:space="preserve">, 2009, 1, pp.101-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le simultaneum en Lorraine orientale et Alsace Bossue (1648-1789)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Spécial, pp.225-233</w:t>
+              <w:t xml:space="preserve">, 2007, 1, pp.343-363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’impossible monumentalisation : tensions et échecs autour de projets commémoratifs à Nancy et Bar-le-Duc dans les années 1920</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des confins aux limites : la construction frontalière entre la France et le Saint-Empire du XVIIe au début du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 2, pp.71-87</w:t>
+              <w:t xml:space="preserve">, 2003, 2, pp.347-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...1354 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10504,1500 +10559,1500 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naturgrenzen. Herrschaftlich-territoriale Aneignung von Gewässern, Wäldern und Bergen vor 1815</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maike Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparativ. Zeitschrift für Globalgeschichte und vergleichende Gesellschaftsforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3-4, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apparitions et phénomènes surnaturels en temps de guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Simiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noel Grandhomme</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Grandhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, spécial, 2024, Annales de l'Est</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Limites naturelles. Les eaux, forêts et montagnes face au territoire, du Moyen Âge au début de l’époque contemporaine</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes et hommes dans l’exil, de l’Antiquité à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean El Gammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, spécial, 2023, Annales de l'Est</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vainqueurs et vaincus, de l’Antiquité à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean El Gammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, spécial 2021/2022, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paix et religion, du Moyen Âge à l’époque contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Après le conflit, un monde nouveau ? Reconstruction, pacification et renouveau dans les sociétés d’après-guerre (de l’Antiquité à nos jours)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean El Gammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, spécial 2020, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1940, la France de l’Est en guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Camille Crunchant</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de la recherche sur la Lorraine à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, 2019</w:t>
+              <w:t xml:space="preserve">, 2, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L’étranger, ami ou ennemi ? Tensions, échanges et sensibilités de l’Antiquité à nos jours</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patrimoine militaire des villes dans le Grand-Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean El Gammal</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Crunchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Spécial 2019, 2019</w:t>
+              <w:t xml:space="preserve">, 1, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’étranger, ami ou ennemi ? Tensions, échanges et sensibilités de l’Antiquité à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean El Gammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, 2019</w:t>
+              <w:t xml:space="preserve">, Spécial 2019, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autorités, pouvoirs et conflits du Moyen Âge à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean El Gammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Spécial 2018, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monuments aux morts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Grandhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, pp.288, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monuments aux morts : le sacrifice en souvenir (1870-nos jours)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Grandhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les civils dans la guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean El Gammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Spécial 2017, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changer, rénover, restaurer : la reforme au fil de l’histoire et de l’actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean El Gammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Spécial 2016, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les échanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean El Gammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Spécial 2015, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruits et rumeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean El Gammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Spécial 2014, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héritages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean El Gammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Spécial 2013, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles III de Lorraine, éclairages sur un règne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12013,215 +12068,215 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récit et histoire. Formes et épistémologie d’un outil historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean El Gammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Spécial 2012, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux regards sur Turenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Moulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, spécial, 2011, Annales de l'Est</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12231,297 +12286,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Marqueurs mémoriels de l’armée et de la guerre : la construction d’un espace du souvenir dans l’Est de la France (XVIe siècle à nos jours)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Grandhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Marqueurs mémoriels de l’armée et de la guerre : la construction d’un espace du souvenir dans l’Est de la France (XVIe siècle à nos jours)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Nancy, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le soldat face au clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Simiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Armée et religion, XVe-XIXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.280, 2016, Histoire, 978-2-7535-5008-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.47568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03203705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflits et progrès scientifiques et techniques en Lorraine à travers les siècles : actes du colloque, 17 et 18 octobre 2014, Metz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conflits et progrès scientifiques et techniques en Lorraine à travers les siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Metz, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edhisto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 296 p., 2015, 978-2-35515-022-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12531,91 +12586,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Meuse défend la France. Terre de garnison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, 64 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12625,114 +12680,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catholiques et protestants sur la rive gauche du Rhin : droits, confessions et coexistence religieuse de 1648 à 1789</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Religions. Université Nancy 2, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2006NAN21020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01776552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId232"/>
+      <w:footerReference w:type="default" r:id="rId234"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12800,51 +12855,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8313CFF6"/>
+    <w:nsid w:val="7DB18966"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13031,51 +13086,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-jalabert-nancy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8794-3914" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111760275" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/231351216" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000399089334" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380646v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Muller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380643v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380644v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380645v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380631v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380634v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380611v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380608v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380602v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380606v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Toth" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380604v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380637v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541302v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380618v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380623v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380627v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05393671v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05393678v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03191995v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05393690v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.33414" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864850v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.33396" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864864v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leonard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.33519" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864848v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.33363" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Simiz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47573" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864637v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47572" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864919v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.11029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02865059v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.95673" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02865047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.50021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01538406v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01537822v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773021v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Centre de Recherches En Histoire Internationale Et Atlantique" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3215" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773020v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772028v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864729v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.47685" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772033v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772032v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772066v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05245394v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Calenge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05245465v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M&#233;plain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05319534v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04713802v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621427v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chiffre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Niederlander" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747845v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04713800v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/126ew" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04910267v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04745181v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04529910v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04294642v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04910015v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03850251v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288314v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pereira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Puyo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03244019v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911042v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Diest" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03191986v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03191968v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03191939v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47274" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553425v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553422v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03191960v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552622v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02883708v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01548815v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01544443v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01547417v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556344v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556560v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344080v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Grandhomme" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tison" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05342740v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343887v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344194v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kleinhentz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344810v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Czubak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Odierna" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemut K&#246;nig" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343915v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02883698v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05345154v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;onard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100133740" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05345168v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03203704v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02639429v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344148v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Marcowitz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Weinrich" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01569088v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02639506v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaline" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344169v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hippolyte P&#233;net" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03202393v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344179v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344764v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344782v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345146v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Henryot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805006v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345136v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05096237v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05345184v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05082093v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346329v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380580v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380576v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081964v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.223.0533" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351370v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380572v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380569v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380571v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081978v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.682.0169" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380565v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380562v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346358v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380564v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380567v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380560v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380558v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351387v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jacqueson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Boyon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03191975v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351359v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02883581v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean El Gammal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351374v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351350v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03183833v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351341v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556086v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351333v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351325v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351312v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351297v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081759v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Puton" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.10992" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01542766v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01542803v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01539100v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346635v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346623v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346619v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081974v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.111.0061" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346614v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346611v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346605v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346075v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Grandhomme" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346311v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Schmidt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346090v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346099v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346287v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346113v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346280v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346264v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crunchant" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346128v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346276v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346164v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03205930v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346251v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346177v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346185v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346206v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346192v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346222v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346241v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346227v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05345177v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moulis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207337v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03203705v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47568" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01490280v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Muller" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edhisto.eu/librairie-en-ligne/117-conflits-et-progres-scientifiques-et-techniques-en-lorraine-a-travers-les-siecles-9782355150227.html" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380555v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776552v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN21020" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-jalabert-nancy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8794-3914" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111760275" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/231351216" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000399089334" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380644v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380643v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380646v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Muller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380637v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380611v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380634v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380645v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380631v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380602v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380606v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Toth" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380604v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380618v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541302v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380608v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380623v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380627v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05393671v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05393678v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03191995v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05393690v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864848v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leonard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.33363" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864854v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.33414" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864850v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.33396" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864864v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.33519" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Simiz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47573" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864637v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47572" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864919v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.11029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02865059v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.95673" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02865047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.50021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01537822v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01538406v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773021v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Centre de Recherches En Histoire Internationale Et Atlantique" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3215" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773020v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772032v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864729v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.47685" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772033v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772066v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343887v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Huntzinger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guyon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guyot-Bachy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344080v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Grandhomme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tison" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05342740v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343915v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344810v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Czubak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Odierna" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemut K&#246;nig" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344194v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kleinhentz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02883698v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05345154v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;onard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100133740" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05345168v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344148v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Marcowitz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Weinrich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02639429v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03203704v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01569088v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02639506v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaline" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03202393v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344169v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hippolyte P&#233;net" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344179v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344764v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344782v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345146v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Henryot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805006v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345136v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05245394v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Calenge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05245465v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M&#233;plain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05319534v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747845v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04713802v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621427v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chiffre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Niederlander" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04713800v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/126ew" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04910267v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04745181v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04529910v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04294642v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03850251v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04910015v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288314v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pereira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Puyo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03244019v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911042v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Diest" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03191986v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03191968v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03191960v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03191939v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47274" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553425v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553422v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552622v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02883708v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01548815v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01544443v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01547417v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556560v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556344v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05096237v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05345184v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346329v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05082093v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380580v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380576v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081964v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.223.0533" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380572v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380569v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351370v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380571v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081978v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.682.0169" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380565v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380562v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346358v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380564v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380567v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380558v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380560v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351374v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03191975v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351387v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jacqueson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Boyon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351359v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02883581v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean El Gammal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351350v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351341v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03183833v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351333v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556086v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351297v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351325v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351312v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081759v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Puton" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.10992" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01542766v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01542803v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01539100v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346635v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346623v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346619v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081974v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.111.0061" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346614v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346611v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346605v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346311v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Schmidt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346075v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346090v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346099v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346287v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346113v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346280v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346276v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346264v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crunchant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346128v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346164v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03205930v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346251v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346177v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346185v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346206v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346192v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346222v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346241v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346227v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05345177v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moulis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207337v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03203705v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47568" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01490280v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Muller" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edhisto.eu/librairie-en-ligne/117-conflits-et-progres-scientifiques-et-techniques-en-lorraine-a-travers-les-siecles-9782355150227.html" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380555v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776552v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN21020" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>