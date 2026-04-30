--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -4303,164 +4303,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Lorraine pour horizon. La France et les duchés, de René II à Stanislas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Hippolyte Pénet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palais des ducs de Lorraine- Musée Lorrain (Nancy). Silvana Editoriale, 2016, 978-88-366-3335-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dire et transmettre la foi dans le monde luthérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Honoré Champion, 76, pp.338, 2016, Vie des Huguenots, 978-2-7453-3104-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202393v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-05344169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le soldat face au clerc. Armée et religion en Europe occidentale, XVe-XIXe siècle</w:t>
               </w:r>
@@ -5032,77 +5032,3233 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pays de Bitche et l’Observatoire Hommes-Milieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rochel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Méplain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierric Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villages Lorrains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 190, pp.5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paysages mémoriels de la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, pp.46-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire de la Société des Lettres, Arts et Sciences de Bar-le-Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des sociétés d'histoire et d'archéologie de la Meuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53-55, pp.183-220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La trahison du prince : le duc de Lorraine et la cession de ses États (1662-1737)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Parisse (1936-2020). L’universitaire et la vie scientifique régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1-2. Passeur d’histoire. Hommages à Michel Parisse, pp.17-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1813, la campagne oubliée : une vaincue de l’histoire française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, spécial 2021-2022. Vainqueurs et vaincus de l’Antiquité à nos jours, pp.152-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La plus grande victoire de notre temps » ou Charles IV de Lorraine à la victoire de Nördlingen (1634) : ambivalence des récits d’une victoire impériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 296 (3), pp.533-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.223.0533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice et souveraineté politique. Les duchés lorrains entre Chambre impériale et Parlement de Paris (XVIe-XVIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1-2, pp.65-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honorer les morts à Bar-le-Duc, le souvenir de 1870 : des sépultures aux monuments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Pays lorrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (102), pp.145-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1870 : un souvenir en construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Pays lorrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102 (2), pp.125-182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La campagne de 1677. Le face-à-face de Charles V de Lorraine et du maréchal de Créqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers lorrains : organe des sociétés littéraires et scientifiques de Metz et de la Moselle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.59-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie -José Laperche -Fournel , Histoire de vie, récit de vie. Une famille de robe nancéienne au XVIII e siècle, les Marcol , Milhaud, Beaurepaire, 252 p., 2019, ISBN 978-2-35767-300-7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (2), pp.169-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.682.0169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La monumentalisation du souvenir en Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnet de la Sabretache : revue militaire rétropective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, spécial. 1870-1871. Regards sur la guerre franco-allemande, pp.109-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’habitat provisoire, une étape importante de la reconstruction dans la Meuse (1918-1922)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des sociétés d'histoire et d'archéologie de la Meuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50-52, pp.15-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’habitat provisoire, une étape importante de la reconstruction dans la Meuse (1918-1922)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des sociétés d'histoire et d'archéologie de la Meuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50-52, pp.197-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après la Grande Guerre : la naissance d’un paysage mémoriel dans la région de Vigneulles-lès-Hattonchâtel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des sociétés d'histoire et d'archéologie de la Meuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50-52, pp.197-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verdun, 15 juin 1940. Une victoire allemande sur le passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.85-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflits de famille, conflits de pouvoir : Charles IV et Charles V de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Spécial 2019, pp.167-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire l'histoire des ducs de Lorraine à l'époque moderne : une entreprise impossible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.161-177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impossible monumentalisation : tensions et échecs autour de projets commémoratifs à Nancy et Bar-le-Duc dans les années 1920</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp.71-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La religion de Charles V (1643-1690)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, L'histoire en héritage. Louis Châtellier, François Roth. Hommages, 1, pp.149-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les monuments de Moselle : trois exemples de (re)monumentalisation liée à la Seconde Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jacqueson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Boyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp.133-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La religion de Charles V (1643-1690) : constructions et réalités d’une dévotion au service de l’identité familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.149-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bonapartisme autoritaire, une tradition politique française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean El Gammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Spécial, pp.225-233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un civil dans la guerre de Trente Ans : Hans Michael Moscherosch (1601-1669)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, spécial "Les civils dans la guerre", pp.29-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honorer les morts. Cérémonies, sépultures et monuments de la Grande Guerre (1914-années 1930)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4-5, pp.127-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les protestantismes en Lorraine (XVIᵉ-XXIᵉ siècles) ou l’histoire d’une minorité confessionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bugnon (1676-1735), un ingénieur-géographe français au service du duc Léopold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Pays lorrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (1), pp.7-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bugnon (1676-1735), un ingénieur-géographe français au service du duc Léopold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Pays lorrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96, pp.7-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontières et religions entre Lorraine, France et Empire : les questions confessionnelles dans les échanges frontaliers (XVIIe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, spécial 2014, pp.31-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Administrer un territoire envahi : la Lorraine et les Alliés en 1814</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.9-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villages martyrs de Lorraine : Rouvres et la Meuse dans la tourmente d’août-septembre 1914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Pays lorrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95 (3), pp.243-254</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La photographie de la Grande Guerre, affirmation d’un témoignage patrimonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Puton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/insitu.10992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arguments médiévaux et défense des droits ducaux sur le Barrois mouvant aux XVIe et XIXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les Angevins et le Barrois, Colloque de Bar-le-Duc, Spécial n°2, pp.131-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du territoire d’entre-deux à la limite : l’espace lorrain à l’épreuve de l’État, XVIe - XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Géographie historique de la Lotharingie, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le duc et la maitrise d’un territoire d’entre-deux : l’indépendance et l’affermissement territorial (1559-1608)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Charles III, prince et souverain de la Renaissance, 2013 (1), pp.191-209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’empreinte militaire à Saint-Mihiel : marques spatiales de l’armée d’une ville de l’Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Spécial. Héritages, pp.255-268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le duc et la maîtrise d’un territoire d’entre-deux : l’indépendance et l’affermissement territorial (1559-1608)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.191-209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le récit de conversion au catholicisme dans le Saint-Empire : relations, discours et normes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, spécial, Récit et histoire : formes et épistémologie d’un outil historique, pp.233-243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique territoriale française sur la rive gauche du Rhin (1679-1697) : des « réunions » à la Province de la Sarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 657 (1), pp.61-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhis.111.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coexistence confessionnelle à Fénétrange (XVIIe - XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1, pp.101-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le simultaneum en Lorraine orientale et Alsace Bossue (1648-1789)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1, pp.343-363</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des confins aux limites : la construction frontalière entre la France et le Saint-Empire du XVIIe au début du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2, pp.347-370</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What trajectories for the hydrosystems of the Pays de Bitche?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5161,73 +8317,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM Inter-Disciplinary Research Facility on Human-Environment Interactions - ANR-11-LABX-0010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hydrosystèmes du Pays de Bitche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5286,73 +8442,267 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop OHM Pays de Bitche, EPHemeris, ZAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LIEC; OHM Pays de Bitche, Oct 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La forteresse lorraine de La Mothe : usages d’une ruine, du XVIIe à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les ruines de guerre européennes et leurs usages, xxe-xxie siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Which place for the construction of the Maginot Line in the Pays de Bitche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Niederlander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géohistoire des savoir-faire au Pays de Bitche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Méplain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5381,440 +8731,246 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude des Territoires des savoir-faire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aurélie Michel; Nadège Mariotti; Denis Mathis; Simon Edelblutte, Oct 2024, Meisenthal (57), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les casernes de l'Ancien Régime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loger et déloger l'armée au fil des siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Denis Mathis,; Laurent Jalabert; Emmanuel Chiffre, Mar 2024, Nancy-Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre défense, destructions et reconstructions – Essai de typologie des espaces marqués par les conflits modernes et contemporains en Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ruines de guerre européennes et leurs usages, xxe-xxie siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Caen, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2024, Caen, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/126ew⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...228 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaître et reconnaître les recompositions du Pays de Bitche : quel rôle pour l’Observatoire Hommes Milieux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5830,73 +8986,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires des savoir-faire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aurélie Michel; Nadège Mariotti; Denis Mathis; Simon Edelblutte; Laurent Jalabert, Oct 2024, Metz-Meisenthal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité des empreintes militaires au Pays de Bitche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5912,73 +9068,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présentation de l'ouvrage "Le Pays de Bitche, un territoire en mutation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fabien Hein, Mar 2024, Petit-Rederching, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitions et trajectoires des différentes dimensions du territoire de défense du Pays de Bitche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5994,87 +9150,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution des travaux de l’OHM Pays de Bitche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fabien Hein, Nov 2023, Petit-Réderching, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorialisations des mémoires de la Grande Guerre autour des villages détruits de la Haye (Meurthe-et-Moselle – Lorraine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6089,686 +9245,686 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoires, natures et usages des paysages et ruines de guerre dans l’espace septentrional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoires protéiformes de la ruine de guerre: entre réalité historique, inventions et appropriations (XVIIe-XXe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelles trajectoires pour les ruines de guerre ? Lire la ruine dans le paysage : les enjeux autour de l'enfrichement et de l'enruinement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Denis Mathis, Laurent Jalabert, Emmanuel Chiffre, Oct 2022, Nancy-Bitche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Université de Pau et des Pays de l’Adour en sa ville : une histoire de reconstruction permanente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Callegarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème édition du festival littéraire "les Idées mènent le monde"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La guerre de Trente Ans, relique des guerres de religion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival des Abbayes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Étival-Saint-Dié, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine militaire septentrional du Moyen Âge à nos jours : les édifices urbains non-fortifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Diest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études : Le patrimoine militaire septentrional du Moyen Âge à nos jours. Les édifices urbains non-fortifiés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Diest, Philippe; Aubry, Christine; Jalabert, Laurent, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux sources de la dévotion luthérienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sources religieuses de la liberté des consciences (XIIIe-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nancy, France. pp.79-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un lieu de culte, deux confessions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie historique du protestantisme à l’époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lyon, France. pp.157-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coexistence imposée en terre d’Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRER : institut de recherche pour l'étude des religions, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face à face, côte à côte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clergés en contacts à l'ère des divisions confessionnelles : XVIe-XVIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Nancy, France. pp.57-73, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.47274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03191939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction - Le soldat face au clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6784,73 +9940,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Armée et religion, XVe-XIXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Nancy, France. pp.9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01553425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos - Le soldat face au clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6866,3696 +10022,540 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Armée et religion, XVe-XIXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Nancy, France. pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01553422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre la guerre, se refugier en Dieu : H. M. Moscherosch (1601-1669) et la piète luthérienne au cours de la Guerre de Trente Ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religion et piété au défi de la guerre de Trente ans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon ; Neuchâtel France. pp.287-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01552622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine militaire des villes dans le Grand-Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le patrimoine militaire des villes dans le Grand-Est du XVIé siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le simultaneum : le partage des aires confessionnelles et les variations du paysage religieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CXXXVe Congrès national des sociétés historiques et scientifiques "Paysages"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité des travaux historiques et scientifiques, 2010, Neuchâtel, France. pp.333-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01548815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conversion des pasteurs luthériens aux frontières de l’Empire : Henri Winsheimer et la recatholicisation a l’époque des Réunions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La conversion : Textes et réalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Angers, France. pp.337-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partager l’espace, forger son identité : les aires de la coexistence confessionnelle au village. L’exemple du comte de Sarrewerden (XVIIe-XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Jahrestreffens des Wolfenbütteler Arbeitskreises für Barockforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Wolfenbüttel, Allemagne. pp.181-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01547417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoire, droit seigneurial et coexistence confessionnelle aux marges occidentales du Saint-Empire (XVIe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La coexistence confessionnelle en France et dans les mondes germaniques du Moyen Âge à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Strasbourg, France. pp.207-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01556560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confessions au village : la différence religieuse dans les structures sociales du monde rural germanophone. L’exemple du comte de Sarrewerden (XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'expérience de la différence religieuse dans l'Europe moderne, XVIe-XVIIIe siècles </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Neuchâtel, Oct 2010, Neuchâtel, France. pp.189-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01556344v1</w:t>
-              </w:r>
-[...3154 lines deleted...]
-                <w:t xml:space="preserve">hal-05346605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10763,51 +10763,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes et hommes dans l’exil, de l’Antiquité à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean El Gammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, spécial, 2023, Annales de l'Est</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10845,51 +10845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vainqueurs et vaincus, de l’Antiquité à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean El Gammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, spécial 2021/2022, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11002,51 +11002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Après le conflit, un monde nouveau ? Reconstruction, pacification et renouveau dans les sociétés d’après-guerre (de l’Antiquité à nos jours)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean El Gammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, spécial 2020, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11297,51 +11297,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’étranger, ami ou ennemi ? Tensions, échanges et sensibilités de l’Antiquité à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean El Gammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Spécial 2019, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11379,51 +11379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autorités, pouvoirs et conflits du Moyen Âge à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean El Gammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Spécial 2018, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11625,51 +11625,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les civils dans la guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean El Gammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Spécial 2017, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11707,51 +11707,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changer, rénover, restaurer : la reforme au fil de l’histoire et de l’actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean El Gammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Spécial 2016, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11789,51 +11789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les échanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean El Gammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Spécial 2015, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11871,51 +11871,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruits et rumeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean El Gammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Spécial 2014, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11934,234 +11934,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héritages</w:t>
+                <w:t xml:space="preserve">Charles III de Lorraine, éclairages sur un règne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean El Gammal</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Simiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Spécial 2013, 2013</w:t>
+              <w:t xml:space="preserve">, 1, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346222v1</w:t>
+                <w:t xml:space="preserve">hal-05346241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles III de Lorraine, éclairages sur un règne</w:t>
+                <w:t xml:space="preserve">Héritages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefano Simiz</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean El Gammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, 2013</w:t>
+              <w:t xml:space="preserve">, Spécial 2013, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346241v1</w:t>
+                <w:t xml:space="preserve">hal-05346222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récit et histoire. Formes et épistémologie d’un outil historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean El Gammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Spécial 2012, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12855,51 +12855,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DB18966"/>
+    <w:nsid w:val="48E4E03A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13086,51 +13086,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-jalabert-nancy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8794-3914" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111760275" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/231351216" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000399089334" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380644v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380643v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380646v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Muller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380637v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380611v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380634v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380645v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380631v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380602v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380606v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Toth" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380604v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380618v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541302v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380608v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380623v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380627v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05393671v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05393678v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03191995v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05393690v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864848v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leonard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.33363" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864854v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.33414" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864850v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.33396" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864864v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.33519" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Simiz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47573" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864637v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47572" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864919v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.11029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02865059v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.95673" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02865047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.50021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01537822v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01538406v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773021v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Centre de Recherches En Histoire Internationale Et Atlantique" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3215" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773020v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772032v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864729v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.47685" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772033v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772066v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343887v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Huntzinger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guyon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guyot-Bachy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344080v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Grandhomme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tison" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05342740v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343915v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344810v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Czubak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Odierna" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemut K&#246;nig" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344194v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kleinhentz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02883698v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05345154v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;onard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100133740" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05345168v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344148v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Marcowitz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Weinrich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02639429v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03203704v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01569088v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02639506v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaline" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03202393v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344169v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hippolyte P&#233;net" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344179v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344764v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344782v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345146v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Henryot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805006v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345136v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05245394v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Calenge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05245465v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M&#233;plain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05319534v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747845v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04713802v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621427v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chiffre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Niederlander" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04713800v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/126ew" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04910267v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04745181v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04529910v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04294642v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03850251v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04910015v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288314v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pereira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Puyo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03244019v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911042v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Diest" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03191986v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03191968v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03191960v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03191939v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47274" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553425v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553422v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552622v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02883708v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01548815v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01544443v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01547417v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556560v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556344v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05096237v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05345184v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346329v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05082093v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380580v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380576v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081964v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.223.0533" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380572v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380569v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351370v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380571v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081978v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.682.0169" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380565v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380562v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346358v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380564v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380567v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380558v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380560v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351374v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03191975v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351387v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jacqueson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Boyon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351359v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02883581v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean El Gammal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351350v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351341v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03183833v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351333v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556086v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351297v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351325v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351312v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081759v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Puton" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.10992" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01542766v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01542803v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01539100v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346635v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346623v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346619v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081974v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.111.0061" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346614v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346611v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346605v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346311v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Schmidt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346075v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346090v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346099v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346287v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346113v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346280v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346276v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346264v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crunchant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346128v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346164v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03205930v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346251v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346177v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346185v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346206v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346192v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346222v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346241v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346227v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05345177v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moulis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207337v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03203705v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47568" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01490280v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Muller" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edhisto.eu/librairie-en-ligne/117-conflits-et-progres-scientifiques-et-techniques-en-lorraine-a-travers-les-siecles-9782355150227.html" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380555v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776552v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN21020" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-jalabert-nancy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8794-3914" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111760275" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/231351216" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000399089334" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380644v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380643v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380646v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Muller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380637v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380611v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380634v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380645v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380631v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380602v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380606v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Toth" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380604v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380618v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541302v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380608v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380623v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380627v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05393671v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05393678v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03191995v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05393690v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864848v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leonard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.33363" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864854v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.33414" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864850v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.33396" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864864v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.33519" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Simiz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47573" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864637v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47572" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864919v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.11029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02865059v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.95673" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02865047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.50021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01537822v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01538406v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773021v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Centre de Recherches En Histoire Internationale Et Atlantique" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3215" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773020v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772032v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864729v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.47685" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772033v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772066v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343887v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Huntzinger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guyon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guyot-Bachy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344080v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Grandhomme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tison" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05342740v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343915v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344810v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Czubak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Odierna" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemut K&#246;nig" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344194v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kleinhentz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02883698v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05345154v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;onard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100133740" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05345168v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344148v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Marcowitz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Weinrich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02639429v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03203704v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01569088v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02639506v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaline" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344169v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hippolyte P&#233;net" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03202393v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344179v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344764v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344782v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345146v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Henryot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805006v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345136v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05245394v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Calenge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05096237v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M&#233;plain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05345184v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346329v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05082093v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380580v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380576v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081964v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.223.0533" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380572v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380569v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351370v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380571v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081978v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.682.0169" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380565v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380562v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346358v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380564v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380567v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380558v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380560v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351374v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03191975v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351387v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jacqueson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Boyon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351359v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02883581v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean El Gammal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351350v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351341v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03183833v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351333v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556086v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351297v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351325v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351312v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081759v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Puton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.10992" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01542766v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01542803v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01539100v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346635v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346623v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346619v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081974v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.111.0061" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346614v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346611v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346605v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05245465v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05319534v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04713802v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621427v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chiffre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Niederlander" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747845v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04910267v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04713800v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/126ew" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04745181v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04529910v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04294642v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03850251v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04910015v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288314v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pereira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Puyo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03244019v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911042v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Diest" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03191986v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03191968v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03191960v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03191939v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47274" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553425v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553422v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552622v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02883708v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01548815v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01544443v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01547417v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556560v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556344v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346311v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Schmidt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346075v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346090v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346099v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346287v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346113v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346280v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346276v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346264v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crunchant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346128v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346164v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03205930v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346251v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346177v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346185v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346206v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346192v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346241v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346222v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346227v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05345177v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moulis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207337v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03203705v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47568" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01490280v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Muller" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edhisto.eu/librairie-en-ligne/117-conflits-et-progres-scientifiques-et-techniques-en-lorraine-a-travers-les-siecles-9782355150227.html" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380555v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776552v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN21020" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>