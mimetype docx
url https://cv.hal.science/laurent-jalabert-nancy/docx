--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -223,247 +223,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François III de Lorraine (1729-1736/37), régence d’Elisabeth-Charlotte d’Orléans (1729 puis 1730-1737)</w:t>
+                <w:t xml:space="preserve">Charles III (1543-1608) et la régence de Christine de Danemark (1545-1552) puis de Nicolas de Lorraine (1545-1559)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbuch der Regentschaften in den Territorien des Heiligen Römischen Reiches 1495-1806</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380644v1</w:t>
+                <w:t xml:space="preserve">hal-05380643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles III (1543-1608) et la régence de Christine de Danemark (1545-1552) puis de Nicolas de Lorraine (1545-1559)</w:t>
+                <w:t xml:space="preserve">Le simultaneum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire du patrimoine culturel religieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François III de Lorraine (1729-1736/37), régence d’Elisabeth-Charlotte d’Orléans (1729 puis 1730-1737)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbuch der Regentschaften in den Territorien des Heiligen Römischen Reiches 1495-1806</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Muller</w:t>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">hal-05380646v1</w:t>
+                <w:t xml:space="preserve">hal-05380644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -475,889 +475,889 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’évêque des frontières : Mgr de La Feuillade (1668/9-1697), un prélat au service du roi et de la réforme catholique dans le diocèse de Metz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Garnier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’évêque face à son métier : administrer le diocèse en Lotharingie-Dorsale catholique, Xe-XVIIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un aumônier luthérien en guerre au début du XVIIIe siècle : Johann Ludwig Hocker, entre pastorale militaire et récit de l’expérience guerrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religieux et religieuses à la guerre, Pratiques et expériences, siècles XVe-XXe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un historien français dans un projet de recherche OFAJ : regard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delory-Momberger, Christine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole OFAJ. Dynamiques de la recherche interculturelle = DFJW-Schule. Dynamiken der Interkulturellen Forschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.192-199, 2025, 978-2-7574-4284-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prêcher et prier par l’écrit dans le monde luthérien : oralité et pastorale familiale chez J.M. Moscherosch (1601-1669)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En parlant, en écrivant. Complémentarité, concurrence et hybridation entre écrit et oralité (Europe, XVIe-XVIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anceau, Eric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle histoire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Passés composés, pp.73-80, 2025, 979-1-0404-0689-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1686. La reprise du château de Bude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferenc Toth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simiz, Stefano; Audigier, François. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire européenne de la Lorraine en 100 dates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Nuée Bleue, pp.389-395, 2025, 978-2-7165-1005-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1648. L’Europe des traités et la Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simiz, Stefano; Audigier, François. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire européenne de la Lorraine en 100 dates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Nuée Bleue, pp.372-377, 2025, 978-2-7165-1005-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Lorraine ducale au prisme des négociations de Westphalie : acteurs et enjeux de l’avenir d’un Etat intermédiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aschendorff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un prisme pour comprendre le XVIIe siècle: la correspondance diplomatique française du congrès de Westphalie. Ein Prisma zum Verständnis des 17. Jahrhunderts: Die diplomatische französische Korrespondenz zum Westfälischen Friedenskongress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Delory-Momberger, Christine. </w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pays de Bitche et la stratification des mémoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Hein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole OFAJ. Dynamiques de la recherche interculturelle = DFJW-Schule. Dynamiken der Interkulturellen Forschung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.192-199, 2025, 978-2-7574-4284-5</w:t>
+              <w:t xml:space="preserve">Le Pays de Bitche, un territoire en mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les éditions du Cerveau-lent, pp.79-83, 2024, Presses Universitaires du Bitcherland, 979-10-415-3640-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...467 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des civils, témoins, victimes et acteurs de la guerre de Trente Ans en Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laloux, Ludovic; Charles, Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Civils au cœur des conflits armés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Rhin &amp; Danube, pp.17-30, 2024, 978-2-493323-81-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Fabien Hein. </w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réminiscences frontalières : une lecture de l’histoire et des mémoires dans l’espace lorrain actuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontières fantômes, le poids du passé : 11e journée d'études du château de La Roche-Guyon. Actes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Château de la Roche Guyon; La Bibliothèque fantôme, pp.173-192, 2024, 978-2-36-298015-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pays de Bitche et la stratification des mémoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Bitcherland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pays de Bitche, un territoire en mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires du Bitcherland, pp.79-83, 2024, 979-10-415-3640-5</w:t>
-[...140 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, pp.79-83, 2024, 979-10-415-3640-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1717,365 +1717,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le protestantisme des duchés lorrains (XVIe-XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les protestantismes en Lorraine (XVIe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.261-288, 2019, 978-2-7574-2449-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.33414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le duc de Lorraine et le protestantisme des marges de l’Empire. Composer avec la présence protestante ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les protestantismes en Lorraine (XVIe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.93-188, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.33396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les protestantismes en Lorraine (XVIe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.665-674, 2019, 978-2-7574-2449-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.33519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Leonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les protestantismes en Lorraine, XVIe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.13-14, 2019, 978-2-7574-2449-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.septentrion.33363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864848v1</w:t>
-              </w:r>
-[...245 lines deleted...]
-                <w:t xml:space="preserve">hal-02864864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -2815,312 +2815,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction de l'ouvrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comprendre le XXIe siècle (1991-2011) Tome I : aspects internationaux (Numéro de: "Cahier d'histoire immédiate", ISSN 1247-3189, (2012) n°41)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de recherches en histoire immédiate, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Révolution Française à Bar-le-Duc : parole contrôlée, parole libérée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La parole publique en ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.261-280, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.47685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chaos yougoslave: la faute à l'Europe ou celle des Américains ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reflets de la construction européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 73, Peter Lang, 2012, Euroclio, 978-2-87574-011-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le mouvement étudiant dans l'ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ouest dans les années 68</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, 2012, 978-2-7535-1995-4 2-7535-1995-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772032v1</w:t>
-              </w:r>
-[...214 lines deleted...]
-                <w:t xml:space="preserve">hal-01772033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un mouvement contre la guerre du Vietnam: le Front Solidarité Indochine, 1971-1973</w:t>
               </w:r>
@@ -3146,7416 +3146,7416 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vietnam, 1968-1976. La sortie de guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2011, 978-90-5201-744-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What could be the future of abandoned forges in the Bitche Country?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rochel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierric Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM Inter-Disciplinary Research Facility on Human-Environment Interactions - ANR-11-LABX-0010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pays de Bitche et l’Observatoire Hommes-Milieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rochel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Méplain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierric Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villages Lorrains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 190, pp.5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paysages mémoriels de la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, pp.46-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La trahison du prince : le duc de Lorraine et la cession de ses États (1662-1737)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire de la Société des Lettres, Arts et Sciences de Bar-le-Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des sociétés d'histoire et d'archéologie de la Meuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53-55, pp.183-220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La plus grande victoire de notre temps » ou Charles IV de Lorraine à la victoire de Nördlingen (1634) : ambivalence des récits d’une victoire impériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 296 (3), pp.533-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.223.0533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Parisse (1936-2020). L’universitaire et la vie scientifique régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1-2. Passeur d’histoire. Hommages à Michel Parisse, pp.17-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1813, la campagne oubliée : une vaincue de l’histoire française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, spécial 2021-2022. Vainqueurs et vaincus de l’Antiquité à nos jours, pp.152-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1870 : un souvenir en construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Pays lorrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102 (2), pp.125-182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justice et souveraineté politique. Les duchés lorrains entre Chambre impériale et Parlement de Paris (XVIe-XVIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1-2, pp.65-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honorer les morts à Bar-le-Duc, le souvenir de 1870 : des sépultures aux monuments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Pays lorrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (102), pp.145-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La campagne de 1677. Le face-à-face de Charles V de Lorraine et du maréchal de Créqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers lorrains : organe des sociétés littéraires et scientifiques de Metz et de la Moselle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.59-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie -José Laperche -Fournel , Histoire de vie, récit de vie. Une famille de robe nancéienne au XVIII e siècle, les Marcol , Milhaud, Beaurepaire, 252 p., 2019, ISBN 978-2-35767-300-7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (2), pp.169-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.682.0169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La monumentalisation du souvenir en Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnet de la Sabretache : revue militaire rétropective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, spécial. 1870-1871. Regards sur la guerre franco-allemande, pp.109-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’habitat provisoire, une étape importante de la reconstruction dans la Meuse (1918-1922)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des sociétés d'histoire et d'archéologie de la Meuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50-52, pp.15-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’habitat provisoire, une étape importante de la reconstruction dans la Meuse (1918-1922)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des sociétés d'histoire et d'archéologie de la Meuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50-52, pp.197-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après la Grande Guerre : la naissance d’un paysage mémoriel dans la région de Vigneulles-lès-Hattonchâtel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des sociétés d'histoire et d'archéologie de la Meuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50-52, pp.197-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verdun, 15 juin 1940. Une victoire allemande sur le passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.85-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflits de famille, conflits de pouvoir : Charles IV et Charles V de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Spécial 2019, pp.167-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire l'histoire des ducs de Lorraine à l'époque moderne : une entreprise impossible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.161-177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La religion de Charles V (1643-1690)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, L'histoire en héritage. Louis Châtellier, François Roth. Hommages, 1, pp.149-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les monuments de Moselle : trois exemples de (re)monumentalisation liée à la Seconde Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jacqueson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Boyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp.133-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La religion de Charles V (1643-1690) : constructions et réalités d’une dévotion au service de l’identité familiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.149-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bonapartisme autoritaire, une tradition politique française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean El Gammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Spécial, pp.225-233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impossible monumentalisation : tensions et échecs autour de projets commémoratifs à Nancy et Bar-le-Duc dans les années 1920</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp.71-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un civil dans la guerre de Trente Ans : Hans Michael Moscherosch (1601-1669)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, spécial "Les civils dans la guerre", pp.29-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les protestantismes en Lorraine (XVIᵉ-XXIᵉ siècles) ou l’histoire d’une minorité confessionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honorer les morts. Cérémonies, sépultures et monuments de la Grande Guerre (1914-années 1930)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4-5, pp.127-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bugnon (1676-1735), un ingénieur-géographe français au service du duc Léopold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Pays lorrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96, pp.7-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bugnon (1676-1735), un ingénieur-géographe français au service du duc Léopold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Pays lorrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (1), pp.7-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Administrer un territoire envahi : la Lorraine et les Alliés en 1814</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.9-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villages martyrs de Lorraine : Rouvres et la Meuse dans la tourmente d’août-septembre 1914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Pays lorrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95 (3), pp.243-254</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontières et religions entre Lorraine, France et Empire : les questions confessionnelles dans les échanges frontaliers (XVIIe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, spécial 2014, pp.31-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La photographie de la Grande Guerre, affirmation d’un témoignage patrimonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Puton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/insitu.10992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arguments médiévaux et défense des droits ducaux sur le Barrois mouvant aux XVIe et XIXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les Angevins et le Barrois, Colloque de Bar-le-Duc, Spécial n°2, pp.131-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du territoire d’entre-deux à la limite : l’espace lorrain à l’épreuve de l’État, XVIe - XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Géographie historique de la Lotharingie, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le duc et la maitrise d’un territoire d’entre-deux : l’indépendance et l’affermissement territorial (1559-1608)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Charles III, prince et souverain de la Renaissance, 2013 (1), pp.191-209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’empreinte militaire à Saint-Mihiel : marques spatiales de l’armée d’une ville de l’Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Spécial. Héritages, pp.255-268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le duc et la maîtrise d’un territoire d’entre-deux : l’indépendance et l’affermissement territorial (1559-1608)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.191-209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le récit de conversion au catholicisme dans le Saint-Empire : relations, discours et normes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, spécial, Récit et histoire : formes et épistémologie d’un outil historique, pp.233-243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique territoriale française sur la rive gauche du Rhin (1679-1697) : des « réunions » à la Province de la Sarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 657 (1), pp.61-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhis.111.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coexistence confessionnelle à Fénétrange (XVIIe - XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1, pp.101-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le simultaneum en Lorraine orientale et Alsace Bossue (1648-1789)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1, pp.343-363</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des confins aux limites : la construction frontalière entre la France et le Saint-Empire du XVIIe au début du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2, pp.347-370</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What trajectories for the hydrosystems of the Pays de Bitche?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Méplain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rochel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM Inter-Disciplinary Research Facility on Human-Environment Interactions - ANR-11-LABX-0010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les hydrosystèmes du Pays de Bitche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Méplain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rochel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop OHM Pays de Bitche, EPHemeris, ZAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIEC; OHM Pays de Bitche, Oct 2025, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05319534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La forteresse lorraine de La Mothe : usages d’une ruine, du XVIIe à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les ruines de guerre européennes et leurs usages, xxe-xxie siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Which place for the construction of the Maginot Line in the Pays de Bitche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Niederlander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géohistoire des savoir-faire au Pays de Bitche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Méplain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'étude des Territoires des savoir-faire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aurélie Michel; Nadège Mariotti; Denis Mathis; Simon Edelblutte, Oct 2024, Meisenthal (57), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre défense, destructions et reconstructions – Essai de typologie des espaces marqués par les conflits modernes et contemporains en Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les ruines de guerre européennes et leurs usages, xxe-xxie siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Caen, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/126ew⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les casernes de l'Ancien Régime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loger et déloger l'armée au fil des siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Denis Mathis,; Laurent Jalabert; Emmanuel Chiffre, Mar 2024, Nancy-Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diversité des empreintes militaires au Pays de Bitche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Présentation de l'ouvrage "Le Pays de Bitche, un territoire en mutation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabien Hein, Mar 2024, Petit-Rederching, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connaître et reconnaître les recompositions du Pays de Bitche : quel rôle pour l’Observatoire Hommes Milieux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les territoires des savoir-faire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aurélie Michel; Nadège Mariotti; Denis Mathis; Simon Edelblutte; Laurent Jalabert, Oct 2024, Metz-Meisenthal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transitions et trajectoires des différentes dimensions du territoire de défense du Pays de Bitche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de restitution des travaux de l’OHM Pays de Bitche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabien Hein, Nov 2023, Petit-Réderching, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoires protéiformes de la ruine de guerre: entre réalité historique, inventions et appropriations (XVIIe-XXe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelles trajectoires pour les ruines de guerre ? Lire la ruine dans le paysage : les enjeux autour de l'enfrichement et de l'enruinement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Denis Mathis, Laurent Jalabert, Emmanuel Chiffre, Oct 2022, Nancy-Bitche, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territorialisations des mémoires de la Grande Guerre autour des villages détruits de la Haye (Meurthe-et-Moselle – Lorraine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chiffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoires, natures et usages des paysages et ruines de guerre dans l’espace septentrional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Université de Pau et des Pays de l’Adour en sa ville : une histoire de reconstruction permanente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Callegarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème édition du festival littéraire "les Idées mènent le monde"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre de Trente Ans, relique des guerres de religion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival des Abbayes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Étival-Saint-Dié, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patrimoine militaire septentrional du Moyen Âge à nos jours : les édifices urbains non-fortifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Diest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études : Le patrimoine militaire septentrional du Moyen Âge à nos jours. Les édifices urbains non-fortifiés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diest, Philippe; Aubry, Christine; Jalabert, Laurent, Oct 2018, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux sources de la dévotion luthérienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sources religieuses de la liberté des consciences (XIIIe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Nancy, France. pp.79-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un lieu de culte, deux confessions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie historique du protestantisme à l’époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lyon, France. pp.157-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face à face, côte à côte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clergés en contacts à l'ère des divisions confessionnelles : XVIe-XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Nancy, France. pp.57-73, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.47274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction - Le soldat face au clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Simiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Armée et religion, XVe-XIXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nancy, France. pp.9-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01553425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos - Le soldat face au clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Simiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Armée et religion, XVe-XIXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nancy, France. pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01553422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coexistence imposée en terre d’Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRER : institut de recherche pour l'étude des religions, Apr 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre la guerre, se refugier en Dieu : H. M. Moscherosch (1601-1669) et la piète luthérienne au cours de la Guerre de Trente Ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religion et piété au défi de la guerre de Trente ans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lyon ; Neuchâtel France. pp.287-298</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01552622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patrimoine militaire des villes dans le Grand-Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le patrimoine militaire des villes dans le Grand-Est du XVIé siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le simultaneum : le partage des aires confessionnelles et les variations du paysage religieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CXXXVe Congrès national des sociétés historiques et scientifiques "Paysages"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité des travaux historiques et scientifiques, 2010, Neuchâtel, France. pp.333-345</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conversion des pasteurs luthériens aux frontières de l’Empire : Henri Winsheimer et la recatholicisation a l’époque des Réunions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La conversion : Textes et réalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Angers, France. pp.337-348</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partager l’espace, forger son identité : les aires de la coexistence confessionnelle au village. L’exemple du comte de Sarrewerden (XVIIe-XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. Jahrestreffens des Wolfenbütteler Arbeitskreises für Barockforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Wolfenbüttel, Allemagne. pp.181-194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoire, droit seigneurial et coexistence confessionnelle aux marges occidentales du Saint-Empire (XVIe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La coexistence confessionnelle en France et dans les mondes germaniques du Moyen Âge à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Strasbourg, France. pp.207-224</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confessions au village : la différence religieuse dans les structures sociales du monde rural germanophone. L’exemple du comte de Sarrewerden (XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'expérience de la différence religieuse dans l'Europe moderne, XVIe-XVIIIe siècles </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Neuchâtel, Oct 2010, Neuchâtel, France. pp.189-205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre de siège, 1870-1871</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Grandhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 2025, 978-2-7535-9911-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raconter la guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires Rhin &amp; Danube. 350p, 2025, 972-2-488305-08-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire européenne de la Lorraine en 100 dates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Huntzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guyot-Bachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simiz, Stefano; Audigier, François. La Nuée Bleue, 2025, 978-2-7165-1005-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La guerre de siège, 1870-1871</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour de la Lorraine annexée à la France, 1919-1925 : actes du colloque organisé au Musée de Gravelotte à Metz les 31 mai et 1er juin 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Grandhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Rennes, 2025, 978-2-7535-9911-6</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kleinhentz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Paraiges, 2021, 978-2-37535-125-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires Rhin &amp; Danube. 350p, 2025, 972-2-488305-08-2</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du passé à l'avenir, un siècle après. Dynamiques mémorielles autour des rencontres internationales et de la &amp;quot;Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Czubak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Odierna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diemut König</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Téraèdre, 2021, 978-2-36085-110-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles IV de Lorraine (1604-1675), l’esprit cavalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Paraiges, 2021, 978-2-37535-127-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Du passé à l'avenir, un siècle après. Dynamiques mémorielles autour des rencontres internationales et de la &amp;quot;Grande Guerre</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlas des empreintes militaires en Lorraine (XVIe-XXIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Paraiges, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les protestantismes en Lorraine (XVIe-XXIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Czubak</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.718, 2019, 978-2-7574-2449-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La France dans la guerre 14-18</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editons Gisserot, 2018, 978-2-7558-0778-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ducs de Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions des Paraiges, pp.217, 2017, 978-2-37535-061-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La longue durée de la Grande Guerre. Regards croisés franco-allemands de 1918 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simone Odierna</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reiner Marcowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Téraèdre, 2021, 978-2-36085-110-2</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arndt Weinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion, 2017, 978-2-7574-1586-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le retour de la Lorraine annexée à la France, 1919-1925 : actes du colloque organisé au Musée de Gravelotte à Metz les 31 mai et 1er juin 2018</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les prisonniers de guerre, XVe-XIXe siècle : entre marginalisation et reconnaissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 2017, 978-2-7535-5671-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La longue mémoire de la Grande Guerre. Regards croisés franco-allemands de 1918 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Grandhomme</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reiner Marcowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Les Paraiges, 2021, 978-2-37535-125-3</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arndt Weinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Reiner Marcowitz; Laurent Jalabert; Arndt Weinrich. Presses Universitaires du Septentrion, pp.235, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Les Paraiges, A paraître</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles V de Lorraine ou la quête de l’État (1643-1690)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions des Paraiges, 2017, 978-2-37535-054-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les protestantismes en Lorraine (XVIe-XXIe siècle)</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Lorraine pour horizon. La France et les duchés, de René II à Stanislas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, pp.718, 2019, 978-2-7574-2449-0</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Hippolyte Pénet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palais des ducs de Lorraine- Musée Lorrain (Nancy). Silvana Editoriale, 2016, 978-88-366-3335-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Editons Gisserot, 2018, 978-2-7558-0778-3</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire et transmettre la foi dans le monde luthérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, 76, pp.338, 2016, Vie des Huguenots, 978-2-7453-3104-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La longue durée de la Grande Guerre. Regards croisés franco-allemands de 1918 à nos jours</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03202393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le soldat face au clerc. Armée et religion en Europe occidentale, XVe-XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Reiner Marcowitz</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Simiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jalabert, Laurent; Simiz, Stefano. Presses universitaires de Rennes, 2016, 978-2-7535-5008-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Post mortem. Patrie et corps du soldat. Entre l’oubli et la reconnaissance (1914-1918)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vent d'Est, 2015, 978-2-37172-017-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine 14-18. La Grande guerre « en vrai »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du Quotidien, 2014, 978-2-37164-008-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlas de la vie religieuse en Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires du Septentrion, 2017, 978-2-7574-1586-3</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Henryot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Serpenoise, 2012, 978-2-87692884-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Rennes, 2017, 978-2-7535-5671-3</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlas de la vie religieuse en Lorraine à l'époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Henryot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Serpenoise (Metz), pp.320, 2011, 978-2-87692-884-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Éditions des Paraiges, pp.217, 2017, 978-2-37535-061-4</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catholiques et protestants sur la rive gauche du Rhin. Droits, confessions et coexistence religieuse (1648-1789)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang. 2009, 978-90-5201-479-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...736 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345136v1</w:t>
-              </w:r>
-[...5656 lines deleted...]
-                <w:t xml:space="preserve">hal-01556344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10567,1601 +10567,1601 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Apparitions et phénomènes surnaturels en temps de guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Simiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Grandhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, spécial, 2024, Annales de l'Est</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Naturgrenzen. Herrschaftlich-territoriale Aneignung von Gewässern, Wäldern und Bergen vor 1815</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maike Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparativ. Zeitschrift für Globalgeschichte und vergleichende Gesellschaftsforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3-4, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Apparitions et phénomènes surnaturels en temps de guerre</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes et hommes dans l’exil, de l’Antiquité à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Grandhomme</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean El Gammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, spécial, 2024, Annales de l'Est</w:t>
+              <w:t xml:space="preserve">, spécial, 2023, Annales de l'Est</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Femmes et hommes dans l’exil, de l’Antiquité à nos jours</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vainqueurs et vaincus, de l’Antiquité à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean El Gammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, spécial, 2023, Annales de l'Est</w:t>
+              <w:t xml:space="preserve">, spécial 2021/2022, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Vainqueurs et vaincus, de l’Antiquité à nos jours</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paix et religion, du Moyen Âge à l’époque contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après le conflit, un monde nouveau ? Reconstruction, pacification et renouveau dans les sociétés d’après-guerre (de l’Antiquité à nos jours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean El Gammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, spécial 2021/2022, 2022</w:t>
+              <w:t xml:space="preserve">, spécial 2020, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Paix et religion, du Moyen Âge à l’époque contemporaine</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1940, la France de l’Est en guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patrimoine militaire des villes dans le Grand-Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Jean El Gammal</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Crunchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, spécial 2020, 2020</w:t>
+              <w:t xml:space="preserve">, 1, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...82 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’étranger, ami ou ennemi ? Tensions, échanges et sensibilités de l’Antiquité à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean El Gammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, 2019</w:t>
+              <w:t xml:space="preserve">, Spécial 2019, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Crunchant</w:t>
+                <w:t xml:space="preserve">hal-05346128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de la recherche sur la Lorraine à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, 2019</w:t>
+              <w:t xml:space="preserve">, 2, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L’étranger, ami ou ennemi ? Tensions, échanges et sensibilités de l’Antiquité à nos jours</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autorités, pouvoirs et conflits du Moyen Âge à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean El Gammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Spécial 2019, 2019</w:t>
+              <w:t xml:space="preserve">, Spécial 2018, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monuments aux morts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Grandhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean El Gammal</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Spécial 2018, 2018</w:t>
+              <w:t xml:space="preserve">, 2, pp.288, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monuments aux morts : le sacrifice en souvenir (1870-nos jours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Grandhomme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, pp.288, 2018</w:t>
+              <w:t xml:space="preserve">, 2, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Monuments aux morts : le sacrifice en souvenir (1870-nos jours)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les civils dans la guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Grandhomme</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean El Gammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, 2018</w:t>
+              <w:t xml:space="preserve">, Spécial 2017, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les civils dans la guerre</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changer, rénover, restaurer : la reforme au fil de l’histoire et de l’actualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean El Gammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Spécial 2017, 2017</w:t>
+              <w:t xml:space="preserve">, Spécial 2016, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Changer, rénover, restaurer : la reforme au fil de l’histoire et de l’actualité</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les échanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean El Gammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Spécial 2016, 2016</w:t>
+              <w:t xml:space="preserve">, Spécial 2015, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les échanges</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruits et rumeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean El Gammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Spécial 2015, 2015</w:t>
+              <w:t xml:space="preserve">, Spécial 2014, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Bruits et rumeurs</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles III de Lorraine, éclairages sur un règne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean El Gammal</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Simiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Spécial 2014, 2014</w:t>
+              <w:t xml:space="preserve">, 1, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Charles III de Lorraine, éclairages sur un règne</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héritages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefano Simiz</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean El Gammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, 2013</w:t>
+              <w:t xml:space="preserve">, Spécial 2013, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Héritages</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récit et histoire. Formes et épistémologie d’un outil historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean El Gammal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Spécial 2012, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12300,51 +12300,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Marqueurs mémoriels de l’armée et de la guerre : la construction d’un espace du souvenir dans l’Est de la France (XVIe siècle à nos jours)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Grandhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12855,51 +12855,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48E4E03A"/>
+    <w:nsid w:val="A9768EF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13086,51 +13086,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-jalabert-nancy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8794-3914" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111760275" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/231351216" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000399089334" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380644v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380643v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380646v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Muller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380637v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380611v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380634v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380645v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380631v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380602v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380606v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Toth" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380604v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380618v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541302v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380608v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380623v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380627v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05393671v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05393678v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03191995v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05393690v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864848v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leonard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.33363" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864854v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.33414" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864850v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.33396" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864864v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.33519" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Simiz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47573" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864637v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47572" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864919v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.11029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02865059v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.95673" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02865047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.50021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01537822v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01538406v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773021v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Centre de Recherches En Histoire Internationale Et Atlantique" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3215" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773020v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772032v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864729v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.47685" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772033v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772066v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343887v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Huntzinger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guyon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guyot-Bachy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344080v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Grandhomme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tison" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05342740v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343915v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344810v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Czubak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Odierna" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemut K&#246;nig" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344194v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kleinhentz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02883698v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05345154v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;onard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100133740" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05345168v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344148v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Marcowitz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Weinrich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02639429v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03203704v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01569088v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02639506v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaline" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344169v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hippolyte P&#233;net" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03202393v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344179v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344764v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344782v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345146v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Henryot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805006v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345136v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05245394v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Calenge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05096237v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M&#233;plain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05345184v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346329v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05082093v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380580v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380576v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081964v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.223.0533" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380572v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380569v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351370v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380571v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081978v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.682.0169" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380565v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380562v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346358v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380564v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380567v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380558v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380560v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351374v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03191975v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351387v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jacqueson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Boyon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351359v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02883581v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean El Gammal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351350v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351341v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03183833v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351333v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556086v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351297v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351325v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351312v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081759v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Puton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.10992" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01542766v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01542803v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01539100v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346635v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346623v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346619v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081974v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.111.0061" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346614v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346611v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346605v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05245465v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05319534v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04713802v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621427v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chiffre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Niederlander" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747845v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04910267v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04713800v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/126ew" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04745181v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04529910v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04294642v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03850251v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04910015v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288314v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pereira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Puyo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03244019v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911042v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Diest" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03191986v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03191968v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03191960v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03191939v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47274" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553425v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553422v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552622v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02883708v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01548815v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01544443v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01547417v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556560v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556344v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346311v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Schmidt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346075v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346090v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346099v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346287v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346113v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346280v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346276v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346264v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crunchant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346128v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346164v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03205930v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346251v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346177v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346185v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346206v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346192v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346241v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346222v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346227v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05345177v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moulis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207337v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03203705v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47568" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01490280v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Muller" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edhisto.eu/librairie-en-ligne/117-conflits-et-progres-scientifiques-et-techniques-en-lorraine-a-travers-les-siecles-9782355150227.html" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380555v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776552v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN21020" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-jalabert-nancy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8794-3914" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111760275" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/231351216" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000399089334" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380643v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380646v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Muller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380644v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380645v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380631v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380611v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380634v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380602v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380606v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Toth" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380604v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541302v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380618v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380608v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380623v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380627v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05393671v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05393678v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03191995v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05393690v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.33414" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864850v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.33396" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864864v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leonard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.33519" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864848v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.33363" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Simiz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47573" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864637v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47572" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864919v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.11029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02865059v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.95673" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02865047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.50021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01537822v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01538406v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773021v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Centre de Recherches En Histoire Internationale Et Atlantique" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3215" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773020v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772028v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02864729v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.47685" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772033v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772032v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772066v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05245394v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mathis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rochel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Calenge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05096237v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M&#233;plain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05345184v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05082093v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346329v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081964v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.223.0533" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380580v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380576v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351370v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380572v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380569v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380571v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081978v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.682.0169" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380565v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380562v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346358v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380564v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380567v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380558v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380560v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03191975v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351387v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jacqueson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Boyon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351359v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02883581v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean El Gammal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351374v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351350v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03183833v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;onard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351341v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556086v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351333v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351325v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351312v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05351297v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081759v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Puton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.10992" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01542766v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01542803v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01539100v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346635v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346623v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346619v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081974v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.111.0061" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346614v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346611v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346605v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05245465v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05319534v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04713802v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621427v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chiffre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Niederlander" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747845v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04713800v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/126ew" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04910267v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04529910v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04745181v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04294642v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04910015v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03850251v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288314v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Callegarin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pereira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Puyo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03244019v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911042v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Diest" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03191986v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03191968v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03191939v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47274" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553425v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01553422v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03191960v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01552622v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02883708v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01548815v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01544443v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01547417v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556560v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556344v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344080v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Grandhomme" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tison" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05342740v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343887v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Huntzinger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guyon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guyot-Bachy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344194v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kleinhentz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344810v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Czubak" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Odierna" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemut K&#246;nig" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343915v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02883698v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05345154v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/fr/livre/?GCOI=27574100133740" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05345168v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03203704v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344148v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Marcowitz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Weinrich" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02639429v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01569088v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02639506v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaline" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344169v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hippolyte P&#233;net" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03202393v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344179v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344764v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344782v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345146v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Henryot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805006v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345136v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346075v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346311v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Schmidt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346090v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346099v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346287v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346113v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346280v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346264v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crunchant" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346128v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346276v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346164v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03205930v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346251v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346177v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346185v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346206v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346192v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346241v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346222v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05346227v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05345177v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moulis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207337v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03203705v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.47568" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01490280v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Muller" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edhisto.eu/librairie-en-ligne/117-conflits-et-progres-scientifiques-et-techniques-en-lorraine-a-travers-les-siecles-9782355150227.html" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05380555v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776552v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN21020" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>