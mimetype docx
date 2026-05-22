--- v0 (2026-03-24)
+++ v1 (2026-05-22)
@@ -653,63 +653,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00975865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Markov Decision Processes to define an adaptive strategy to control the spread of an animal disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne France Viet</w:t>
+                <w:t xml:space="preserve">Using Markov Decision Process to define an adaptive strategy to control the spread of an animal disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-France Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -719,126 +719,105 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Illah Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 80, pp.71-79. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 80, pp.71-79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648577v1</w:t>
+                <w:t xml:space="preserve">hal-00965368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Markov Decision Process to define an adaptive strategy to control the spread of an animal disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-France Viet</w:t>
+                <w:t xml:space="preserve">Using Markov Decision Processes to define an adaptive strategy to control the spread of an animal disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne France Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -848,69 +827,90 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Illah Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 80, pp.71-79</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 80, pp.71-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2011.10.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00965368v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized decision making approaches for Dynamic Coalition of Resource-Bounded Agents</w:t>
               </w:r>
@@ -2121,51 +2121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling framework to coordinate disease control decisions: example of the PRRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne France Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2365,635 +2365,613 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00972023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Value Functions for MultiRobot exploration</w:t>
+                <w:t xml:space="preserve">Distributed Value Functions for Multi-Robot Exploration: a Position Paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Illah Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, St paul - Minnesota, United States</w:t>
+              <w:t xml:space="preserve">Multi-Agent Sequential Decision Making in Uncertain Multi-Agent Domain (MSDM) (workshop of AAMAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00969562v1</w:t>
+                <w:t xml:space="preserve">hal-00966784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Value Functions for Multi-Robot Exploration: a Position Paper</w:t>
+                <w:t xml:space="preserve">Coordinated Multi-Robot Exploration Under Communication Constraints Using Decentralized Markov Decision Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Illah Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multi-Agent Sequential Decision Making in Uncertain Multi-Agent Domain (MSDM) (workshop of AAMAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, France</w:t>
+              <w:t xml:space="preserve">AAAI 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Toronto, Canada. p2017-2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966784v1</w:t>
+                <w:t xml:space="preserve">hal-00971744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinated Multi-Robot Exploration Under Communication Constraints Using Decentralized Markov Decision Processes</w:t>
+                <w:t xml:space="preserve">Fonctions de Valeurs Distribuées sous Contraintes de Communication pour la Coordination Décentralisée d'Agents Décisionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Illah Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Toronto, Canada. p2017-2023</w:t>
+              <w:t xml:space="preserve">Journées Francophones sur la planification, la décision et l'apprentissage pour le contrôle des systèmes - JFPDA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Villers-lès-Nancy, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00971744v1</w:t>
+                <w:t xml:space="preserve">hal-00736306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions de Valeurs Distribuées sous Contraintes de Communication pour la Coordination Décentralisée d'Agents Décisionnels</w:t>
+                <w:t xml:space="preserve">Distributed Value Functions for the Coordination of Decentralized Decision Makers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Illah Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur la planification, la décision et l'apprentissage pour le contrôle des systèmes - JFPDA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Villers-lès-Nancy, France. 14 p</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Autonomous Agent and MultiAgent systems (AAMAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Valencia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736306v1</w:t>
+                <w:t xml:space="preserve">hal-00969560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Value Functions for the Coordination of Decentralized Decision Makers</w:t>
+                <w:t xml:space="preserve">Distributed Value Functions for MultiRobot exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Illah Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Autonomous Agent and MultiAgent systems (AAMAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Valencia, Italy</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, St paul - Minnesota, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00969560v1</w:t>
+                <w:t xml:space="preserve">hal-00969562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decision-Theoretic Approach to Cooperative Control and Adjustable Autonomy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unknown Area Exploration with an Autonomous Robot using Markov Decision Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Gloannec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Illah Mouaddib</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI 2010 - 19th European Conference on Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TAROS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guido Bugmann; Tony Belpaeme, Aug 2010, Plymouth, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00969229v1</w:t>
+                <w:t xml:space="preserve">hal-01438198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition d'une stratégie pour contrôler une maladie animale dans un groupe d'élevages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3022,87 +3000,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 17e congrès francophone de Reconnaissance des Formes et Intelligence Artificielle (RFIA~2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00967342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-robot collaboration for a shared mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir-Beatrice Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3117,372 +3095,394 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th ACM/IEEE international conference on Human-robot interaction (HRI~10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Osaka, Japan. p155-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00969223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unknown Area Exploration with an Autonomous Robot using Markov Decision Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Le Gloannec</w:t>
+                <w:t xml:space="preserve">Adaptive strategy for controlling a pathogen spread within a group of herds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-France Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdel-Illah Mouaddib</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Bouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAROS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Guido Bugmann; Tony Belpaeme, Aug 2010, Plymouth, United Kingdom</w:t>
+              <w:t xml:space="preserve">Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438198v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive strategy for controlling a pathogen spread within a group of herds</w:t>
+                <w:t xml:space="preserve">Définition d'une stratégie collective de maîtrise d'une maladie animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Bouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
+              <w:t xml:space="preserve">Actes du congrès de la société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF-2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967348v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition d'une stratégie collective de maîtrise d'une maladie animale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-France Viet</w:t>
+                <w:t xml:space="preserve">A Decision-Theoretic Approach to Cooperative Control and Adjustable Autonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Illah Mouaddib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Zilberstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Beynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maroua Bouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du congrès de la société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF-2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECAI 2010 - 19th European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Lisbonne, Portugal. pp.971-972, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-606-5-971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967345v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00969229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partially Observable Markov Decision Process for Managing Robot Collaboration with Human</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir-Beatrice Karami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3527,506 +3527,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00969166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de diagnostic stochastique : application à la médecine et à la robotique</w:t>
+                <w:t xml:space="preserve">Optimal Decision with Continuous Actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shlomo Zilberstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décision, action-interaction dans les environnements incertains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Brahim Chaib-Draa, Laboratoire DAAMAS, Université Laval, 2004, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Processus de Décision Markoviens et Intelligence Artificielle - PDMIA'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Paris, France, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099978v1</w:t>
+                <w:t xml:space="preserve">inria-00099977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Decision with Continuous Actions</w:t>
+                <w:t xml:space="preserve">Un modèle de diagnostic stochastique : application à la médecine et à la robotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processus de Décision Markoviens et Intelligence Artificielle - PDMIA'2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Paris, France, 15 p</w:t>
+              <w:t xml:space="preserve">Décision, action-interaction dans les environnements incertains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brahim Chaib-Draa, Laboratoire DAAMAS, Université Laval, 2004, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099977v1</w:t>
+                <w:t xml:space="preserve">inria-00099978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote monitoring of chronical pathologies using personalized Markov models</w:t>
+                <w:t xml:space="preserve">Diagnostic automatique par des modèles stochastiques flous. Application à la surveillance de maladies chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Computational Intelligence in Medicine and Healthcare 2003 - CIMED 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Barrie W Jervis, 2003, Sheffield, Angleterre, 6 p</w:t>
+              <w:t xml:space="preserve">23ème Séminaire de la Société Francophone de Biologie Théorique - SFBT'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, St-Flour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099567v1</w:t>
+                <w:t xml:space="preserve">inria-00099568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic automatique par des modèles stochastiques flous. Application à la surveillance de maladies chroniques</w:t>
+                <w:t xml:space="preserve">Remote monitoring of chronical pathologies using personalized Markov models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Séminaire de la Société Francophone de Biologie Théorique - SFBT'2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, St-Flour, France</w:t>
+              <w:t xml:space="preserve">First International Conference on Computational Intelligence in Medicine and Healthcare 2003 - CIMED 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Barrie W Jervis, 2003, Sheffield, Angleterre, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099568v1</w:t>
+                <w:t xml:space="preserve">inria-00099567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden Markov Models for Medical Diagnosis</w:t>
+                <w:t xml:space="preserve">Apprentissage de modèles en télémédecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Enterprise Networking and Computing in Health Care Industry - HEALTHCOM 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Nancy, France, 5 p</w:t>
+              <w:t xml:space="preserve">Conférence Francophone d'Apprentissage - CAP 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Matthieu Exbrayat, 2002, Orléans, France, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100812v1</w:t>
+                <w:t xml:space="preserve">inria-00100813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de modèles en télémédecine</w:t>
+                <w:t xml:space="preserve">Hidden Markov Models for Medical Diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone d'Apprentissage - CAP 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Matthieu Exbrayat, 2002, Orléans, France, 2 p</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Enterprise Networking and Computing in Health Care Industry - HEALTHCOM 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Nancy, France, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100813v1</w:t>
+                <w:t xml:space="preserve">inria-00100812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4464,51 +4464,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A79C0E45"/>
+    <w:nsid w:val="D567A7D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4695,51 +4695,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-jeanpierre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2082-5451" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071009833" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815389v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Viet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rat-Aspert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197612" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713003v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Son Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Illah Mouaddib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Phuong Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-5593-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200755v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Matignon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/AP.2015.55.0169" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975865v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Bouzid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.471-492" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648577v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne France Viet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2011.10.015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWM8JWV6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965368v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966754v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099976v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ACBI.0000046599.46389.ab" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849739v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Vanh&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849752v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9636240" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465391v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929336v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893896v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508241v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lelerre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2017.00146" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333360v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Iocchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Lazaro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191900v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191893v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Erdem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem H. Sahli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497823v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746947v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972023v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969562v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966784v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971744v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736306v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969560v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969229v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Zilberstein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beynier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-606-5-971" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967342v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969223v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir-Beatrice Karami" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438198v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Gloannec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967345v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969166v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099978v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099977v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099567v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099568v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100812v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100813v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099770v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003378v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746870v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10246" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099569v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-jeanpierre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2082-5451" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071009833" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815389v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Viet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rat-Aspert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0197612" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713003v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Son Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Illah Mouaddib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Phuong Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-5593-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200755v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Matignon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/AP.2015.55.0169" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975865v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Bouzid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.27.471-492" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965368v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648577v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne France Viet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2011.10.015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWM8JWV6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966754v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099976v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ACBI.0000046599.46389.ab" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849739v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Vanh&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849752v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9636240" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465391v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929336v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893896v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508241v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lelerre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2017.00146" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333360v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Iocchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Lazaro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191900v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191893v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Erdem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem H. Sahli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497823v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746947v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972023v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966784v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971744v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736306v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969560v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969562v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438198v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Gloannec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967342v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969223v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir-Beatrice Karami" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967348v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967345v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969229v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shlomo Zilberstein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beynier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-606-5-971" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969166v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099977v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099978v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099568v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099567v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100813v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100812v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099770v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003378v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746870v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10246" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099569v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>