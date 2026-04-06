--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1744,282 +1744,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of nuclear maintenance skills from virtual environments to reality - Toward a methodological guide</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protocole expérimental visant l'étude de l’IA centrée sur l'humain dans le contexte de l'Industrie 5.0 : Application en réalité augmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Joblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnani Florian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rosin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Passalacqua</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AHFE 2023 - 14th International Conference on Applied Human Factors and Ergonomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Trois Rivières, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191543v1</w:t>
+                <w:t xml:space="preserve">hal-04142374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocole expérimental visant l'étude de l’IA centrée sur l'humain dans le contexte de l'Industrie 5.0 : Application en réalité augmentée</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transfer of nuclear maintenance skills from virtual environments to reality - Toward a methodological guide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérian Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI QUALITA MOSIM 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AHFE 2023 - 14th International Conference on Applied Human Factors and Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, San Francisco, United States. pp.99-107, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54941/ahfe1003566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142374v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'origine de l'objectif est-elle importante? Effets motivationnels d'objectifs autodéfinis en production</w:t>
               </w:r>
@@ -3354,51 +3354,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345071v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Passalacqua" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pellerin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Magnani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joblot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2025.103649" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.236.0099" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602719v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couture" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487695v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Yahia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2024.2319914" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434264v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goujon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Lamouri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2307505" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172465v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Echternach--Jaubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.01.218" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468335v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paviot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deneux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2019.01.019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222863v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joblot Laurent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosin Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnani Florian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222872v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricela Arellano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Naranjo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356133v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Vadeboncoeur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Danjou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222844v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694972v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452927v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Couture" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passalacqua Mario" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pellerin Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191543v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Faure" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Chardonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferlay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brochier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1003566" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142374v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194364v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884194v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forget" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799489v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988563v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Jin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruding Lou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merienne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03413090v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1298" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666318v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493629v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849495v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch14" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124248v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bourgault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Boton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02049857v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ENAM0039" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345071v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Passalacqua" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pellerin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Magnani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joblot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2025.103649" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.236.0099" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602719v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couture" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487695v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Yahia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2024.2319914" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434264v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goujon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Lamouri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2307505" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172465v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Echternach--Jaubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.01.218" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468335v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paviot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deneux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2019.01.019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222863v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joblot Laurent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosin Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnani Florian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222872v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricela Arellano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Naranjo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356133v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Vadeboncoeur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Danjou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222844v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694972v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452927v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Couture" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passalacqua Mario" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pellerin Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142374v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191543v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Faure" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Chardonnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferlay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brochier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1003566" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194364v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884194v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forget" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799489v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988563v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Jin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruding Lou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merienne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03413090v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1298" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666318v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493629v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849495v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch14" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124248v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bourgault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Boton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02049857v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ENAM0039" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>