--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -1010,329 +1010,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEAN et outils d'immersion à l'heure de l'Industrie 5.0: Une coexistence encore à justifier</w:t>
+                <w:t xml:space="preserve">Caractérisation des effets de la rotation de postes sur la motivation et l’engagement des opérateurs à l’ère de l’industrie 5.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joblot Laurent</w:t>
+                <w:t xml:space="preserve">Dominic Vadeboncoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosin Frédéric</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mario Passalacqua</w:t>
+                <w:t xml:space="preserve">Christophe Danjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Joblot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGI QUALITA MOSIM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2025, Troyes, France</w:t>
+              <w:t xml:space="preserve">, Jul 2025, Troyes, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222863v1</w:t>
+                <w:t xml:space="preserve">hal-05222844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balancing Confidence and Caution: Artificial Intelligence's Integration in Lean Profession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maricela Arellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Joblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Naranjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMA 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des effets de la rotation de postes sur la motivation et l'engagement des opérateurs à l'ère de l'industrie 5.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Vadeboncoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1347,467 +1347,467 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGI-QUALITA-MOSIM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UTT-LIST3N (Computer Science and Digital Society Laboratory), Jul 2025, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des effets de la rotation de postes sur la motivation et l’engagement des opérateurs à l’ère de l’industrie 5.0</w:t>
+                <w:t xml:space="preserve">LEAN et outils d'immersion à l'heure de l'Industrie 5.0: Une coexistence encore à justifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominic Vadeboncoeur</w:t>
+                <w:t xml:space="preserve">Joblot Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosin Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnani Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Joblot</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Passalacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGI QUALITA MOSIM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2025, Troyes, France, France</w:t>
+              <w:t xml:space="preserve">, Jul 2025, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222844v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Effects of Industry 4.0/5.0 on Human Factors: A Preliminary Systematic Literature Review</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enhancing Operator Engagement during AI-assisted Manufacturing Work Using Optimal State Deviation Feedback System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Couture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passalacqua Mario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joblot Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnani Florian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pellerin Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">4th IFSA Winter Conference on Automation, Robotics &amp; Communications for Industry 4.0 / 5.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, INNSBRUCK (AUSTRIA), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694972v1</w:t>
+                <w:t xml:space="preserve">hal-04452927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Operator Engagement during AI-assisted Manufacturing Work Using Optimal State Deviation Feedback System</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the Effects of Industry 4.0/5.0 on Human Factors: A Preliminary Systematic Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Joblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Passalacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IFSA Winter Conference on Automation, Robotics &amp; Communications for Industry 4.0 / 5.0</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, INNSBRUCK (AUSTRIA), Austria</w:t>
+              <w:t xml:space="preserve">18th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452927v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocole expérimental visant l'étude de l’IA centrée sur l'humain dans le contexte de l'Industrie 5.0 : Application en réalité augmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnani Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2130,280 +2130,280 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lean 4.0: typology of scenarios and case studies to characterize Industry 4.0 autonomy model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Joblot</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosin Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnani Florian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joblot Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control MIM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management, and Control, MIM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884194v1</w:t>
+                <w:t xml:space="preserve">hal-03799489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lean 4.0: typology of scenarios and case studies to characterize Industry 4.0 autonomy model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joblot Laurent</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rosin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Magnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Joblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management, and Control, MIM 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control MIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.2073-2078, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03799489v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation du BIM dans une application RV à des fins de maintenance d'un bâtiment</w:t>
               </w:r>
@@ -2491,252 +2491,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Literature Review of Building Information Modeling (BIM) Intended for the Purpose of Renovation Projects</w:t>
+                <w:t xml:space="preserve">Survey of the Renovation Sector in France: A Necessary Step Towards Implementing BIM in Microenterprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Deneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Paviot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Deneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Lamouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IESM 2017 - International Conference on Industrial Engineering and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413090v1</w:t>
+                <w:t xml:space="preserve">hal-01666318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey of the Renovation Sector in France: A Necessary Step Towards Implementing BIM in Microenterprises</w:t>
+                <w:t xml:space="preserve">Literature Review of Building Information Modeling (BIM) Intended for the Purpose of Renovation Projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Joblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Paviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Deneux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Paviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Lamouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IESM 2017 - International Conference on Industrial Engineering and Systems Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.10518-10525, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01666318v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du BIM appliqué à la rénovation</w:t>
               </w:r>
@@ -2970,51 +2970,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformer le secteur de la construction par le numérique : un chantier ambitieux et nécessaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Bourgault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3354,51 +3354,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345071v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Passalacqua" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pellerin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Magnani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joblot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2025.103649" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.236.0099" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602719v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couture" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487695v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Yahia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2024.2319914" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434264v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goujon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Lamouri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2307505" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172465v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Echternach--Jaubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.01.218" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468335v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paviot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deneux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2019.01.019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222863v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joblot Laurent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosin Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnani Florian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222872v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricela Arellano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Naranjo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356133v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Vadeboncoeur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Danjou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222844v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694972v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452927v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Couture" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passalacqua Mario" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pellerin Robert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142374v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191543v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Faure" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Chardonnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferlay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brochier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1003566" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194364v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884194v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forget" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799489v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988563v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Jin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruding Lou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merienne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03413090v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1298" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666318v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493629v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849495v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch14" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124248v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bourgault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Boton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02049857v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ENAM0039" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345071v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Passalacqua" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pellerin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Magnani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Joblot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2025.103649" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.236.0099" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602719v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Couture" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487695v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Yahia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10447318.2024.2319914" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434264v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goujon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Lamouri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2024.2307505" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172465v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Echternach--Jaubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2021.01.218" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03468335v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paviot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deneux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autcon.2019.01.019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222844v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Vadeboncoeur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Danjou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222872v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maricela Arellano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Naranjo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356133v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222863v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joblot Laurent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosin Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnani Florian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Couture" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passalacqua Mario" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pellerin Robert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694972v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142374v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191543v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Faure" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Chardonnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mestre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferlay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brochier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54941/ahfe1003566" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194364v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799489v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forget" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884194v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988563v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Jin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruding Lou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merienne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666318v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03413090v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1298" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493629v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849495v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch14" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124248v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bourgault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Boton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02049857v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018ENAM0039" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>