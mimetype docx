--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2798,965 +2798,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02906954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The violent collisional history of aqueously evolved (2) Pallas</w:t>
+                <w:t xml:space="preserve">Nongravitational Effects of Cometary Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Marsset</w:t>
+                <w:t xml:space="preserve">Stefano Mottola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miroslav Brož</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vernazza</w:t>
+                <w:t xml:space="preserve">Nicholas Attree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Drouard</w:t>
+                <w:t xml:space="preserve">Horst Uwe Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Castillo-Rogez</w:t>
+                <w:t xml:space="preserve">Rosita Kokotanekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (6), pp.569-576. </w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 216 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41550-019-1007-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11214-019-0627-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899008v1</w:t>
+                <w:t xml:space="preserve">hal-03161158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Extraction of Crater Rims on 3D Meshes Combining Artificial Neural Network and Discrete Curvature Labeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agata Manolova</w:t>
+                <w:t xml:space="preserve">SPHERE Unveils the True Face of the Largest Main Belt Asteroids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vernazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Carry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hanuš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marsset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth, Moon, and Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11038-020-09535-7⟩</w:t>
+              <w:t xml:space="preserve">Eso Messenger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18727/0722-6691/5187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146536v1</w:t>
+                <w:t xml:space="preserve">hal-03472604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nongravitational Effects of Cometary Activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COORDINATION OF PLANETARY COORDINATE SYSTEM RECOMMENDATIONS BY THE IAU WORKING GROUP ON CARTOGRAPHIC COORDINATES AND ROTATIONAL ELEMENTS – 2020 STATUS AND FUTURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Archinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Acton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Conrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Duxbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Mottola</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rosita Kokotanekova</w:t>
+                <w:t xml:space="preserve">D. Hestroffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-019-0627-5⟩</w:t>
+              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XLIII-B3-2020, pp.1091-1097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2020-1091-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161158v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPHERE Unveils the True Face of the Largest Main Belt Asteroids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Marsset</w:t>
+                <w:t xml:space="preserve">The violent collisional history of aqueously evolved (2) Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Marsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Brož</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vernazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Drouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Castillo-Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eso Messenger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18727/0722-6691/5187⟩</w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (6), pp.569-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-019-1007-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03472604v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COORDINATION OF PLANETARY COORDINATE SYSTEM RECOMMENDATIONS BY THE IAU WORKING GROUP ON CARTOGRAPHIC COORDINATES AND ROTATIONAL ELEMENTS – 2020 STATUS AND FUTURE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automated Extraction of Crater Rims on 3D Meshes Combining Artificial Neural Network and Discrete Curvature Labeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Acton</w:t>
+                <w:t xml:space="preserve">Nicole Christoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Conrad</w:t>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Duxbury</w:t>
+                <w:t xml:space="preserve">Sylvain Bouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Hestroffer</w:t>
+                <w:t xml:space="preserve">Agata Manolova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, XLIII-B3-2020, pp.1091-1097. </w:t>
+              <w:t xml:space="preserve">Earth, Moon, and Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (3-4), pp.51-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2020-1091-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11038-020-09535-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161134v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Philae lander reveals low-strength primitive ice inside cometary boulders</w:t>
+                <w:t xml:space="preserve">Volume uncertainty of (7) Iris shape models from disc-resolved images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence O’rourke</w:t>
+                <w:t xml:space="preserve">G. Dudziński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Heinisch</w:t>
+                <w:t xml:space="preserve">E. Podlewska-Gaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jürgen Blum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sonia Fornasier</w:t>
+                <w:t xml:space="preserve">P. Bartczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianrico Filacchione</w:t>
+                <w:t xml:space="preserve">S. Benseguane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 586 (7831), pp.697-701. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 499 (3), pp.4545-4560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-020-2834-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa3153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03006719v1</w:t>
+                <w:t xml:space="preserve">hal-02988321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume uncertainty of (7) Iris shape models from disc-resolved images</w:t>
+                <w:t xml:space="preserve">The Philae lander reveals low-strength primitive ice inside cometary boulders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Dudziński</w:t>
+                <w:t xml:space="preserve">Laurence O’rourke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Podlewska-Gaca</w:t>
+                <w:t xml:space="preserve">Philip Heinisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bartczak</w:t>
+                <w:t xml:space="preserve">Jürgen Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fornasier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Benseguane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Ferrais</w:t>
+                <w:t xml:space="preserve">Gianrico Filacchione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 499 (3), pp.4545-4560. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 586 (7831), pp.697-701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa3153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-020-2834-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02988321v1</w:t>
+                <w:t xml:space="preserve">insu-03006719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRIPON: a worldwide network to track incoming meteoroids</w:t>
               </w:r>
@@ -4004,13277 +4004,13265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02941038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of multiple Rosetta data sets and 3D model calculations of 67P/Churyumov-Gerasimenko coma around equinox (May 2015)</w:t>
+                <w:t xml:space="preserve">The shape of (7) Iris as evidence of an ancient large impact?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Marschall</w:t>
+                <w:t xml:space="preserve">Josef Hanuš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Marsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rezac</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. -B. Gerig</w:t>
+                <w:t xml:space="preserve">Matti Viikinkoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Drouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2019.02.008⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 624, pp.A121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03666732v1</w:t>
+                <w:t xml:space="preserve">hal-02118092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A basin-free spherical shape as an outcome of a giant impact on asteroid Hygiea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Viikinkoski</w:t>
+                <w:t xml:space="preserve">Closing the gap between Earth-based and interplanetary mission observations: Vesta seen by VLT/SPHERE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jl. Fétick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vernazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Marsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Drouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41550-019-0915-8⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 623, pp.A6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346869v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface evolution of the Anhur region on comet 67P/Churyumov-Gerasimenko from high-resolution OSIRIS images</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Sunshine</w:t>
+                <w:t xml:space="preserve">Homogeneous internal structure of CM-like asteroid (41) Daphne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Carry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marsset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Rosetta mission full comet phase results, 630, pp.A13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834824⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 623, pp.A132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02114680v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spitzer Space Telescope observations of bilobate comet 8P/Tuttle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jorda</w:t>
+                <w:t xml:space="preserve">A comparison of multiple Rosetta data sets and 3D model calculations of 67P/Churyumov-Gerasimenko coma around equinox (May 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marschall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rezac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kappel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. -B. Gerig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936458⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 328, pp.104-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2019.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02372564v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03666732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Report of the IAU Working Group on Cartographic Coordinates and Rotational Elements: 2015</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Hestroffer</w:t>
+                <w:t xml:space="preserve">A basin-free spherical shape as an outcome of a giant impact on asteroid Hygiea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vernazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Ševeček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brož</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Viikinkoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10569-019-9925-1⟩</w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, pp.136-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-019-0915-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03105475v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variations in source regions of the dust jets on comet 67P/Churyumov-Gerasimenko</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-B. Vincent</w:t>
+                <w:t xml:space="preserve">Constraining models of activity on comet 67P/Churyumov-Gerasimenko with Rosetta trajectory, rotation, and water production measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Attree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Groussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Mottola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 630, A17 (10 p.). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732094⟩</w:t>
+              <w:t xml:space="preserve">, In press, 630, pp.A18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01915612v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining models of activity on comet 67P/Churyumov-Gerasimenko with Rosetta trajectory, rotation, and water production measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Groussin</w:t>
+                <w:t xml:space="preserve">Correction to: Report of the IAU Working Group on Cartographic Coordinates and Rotational Elements: 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Archinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Acton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Conrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Duxbury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Mottola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nick Thomas</w:t>
+                <w:t xml:space="preserve">D. Hestroffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834415⟩</w:t>
+              <w:t xml:space="preserve">Celestial Mechanics and Dynamical Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 131 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10569-019-9925-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983169v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of fish-eye lens and error estimation on fireball trajectories: application to the FRIPON network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Vaubaillon</w:t>
+                <w:t xml:space="preserve">Seasonal variations in source regions of the dust jets on comet 67P/Churyumov-Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.-L. Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.-H. Ip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.-Y. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 627, pp.A78. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834990⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 630, A17 (10 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266236v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01915612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comet 67P/Churyumov-Gerasimenko rotation changes derived from sublimation-induced torques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. U. Keller</w:t>
+                <w:t xml:space="preserve">Surface evolution of the Anhur region on comet 67P/Churyumov-Gerasimenko from high-resolution OSIRIS images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fornasier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro H. Hasselmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antonella Barucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sunshine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 630, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834349⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Rosetta mission full comet phase results, 630, pp.A13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03666718v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02114680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilobate comet morphology and internal structure controlled by shear deformation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spitzer Space Telescope observations of bilobate comet 8P/Tuttle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Groussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. F. Hviid</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. P. Kelley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Toth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-019-0307-9⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 632, A104 (14p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087743v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02372564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous internal structure of CM-like asteroid (41) Daphne</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Vernazza</w:t>
+                <w:t xml:space="preserve">Calibration of fish-eye lens and error estimation on fireball trajectories: application to the FRIPON network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Birlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vaubaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 623, pp.A132. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833898⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 627, pp.A78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118038v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The shape of (7) Iris as evidence of an ancient large impact?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexis Drouard</w:t>
+                <w:t xml:space="preserve">Bilobate comet morphology and internal structure controlled by shear deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Matonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Attree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Groussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. F. Hviid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834541⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (3), pp.157-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-019-0307-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118092v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closing the gap between Earth-based and interplanetary mission observations: Vesta seen by VLT/SPHERE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comet 67P/Churyumov-Gerasimenko rotation changes derived from sublimation-induced torques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Läuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hviid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Jl. Fétick</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexis Drouard</w:t>
+                <w:t xml:space="preserve">H. U. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 623, pp.A6. </w:t>
+              <w:t xml:space="preserve">, 2019, 630, </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118093v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03666718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coma morphology of comet 67P controlled by insolation over irregular nucleus</w:t>
+                <w:t xml:space="preserve">Thermal inertia and roughness of the nucleus of comet 67P/Churyumov–Gerasimenko from MIRO and VIRTIS observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xian Shi</w:t>
+                <w:t xml:space="preserve">D. Marshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Groussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuanyu Hu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Horst Uwe Keller</w:t>
+                <w:t xml:space="preserve">Y. Brouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kappel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41550-018-0481-5⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 616, pp.A122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01806355v1</w:t>
+                <w:t xml:space="preserve">hal-02108709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meter-scale thermal contraction crack polygons on the nucleus of comet 67P/Churyumov-Gerasimenko</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coma morphology of comet 67P controlled by insolation over irregular nucleus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xian Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuanyu Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Thérèse Auger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jorda</w:t>
+                <w:t xml:space="preserve">Sefano Mottola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ramy El-Maarry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bouley</w:t>
+                <w:t xml:space="preserve">Holger Sierks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horst Uwe Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 301, pp.173-188. </w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp.562-567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2017.09.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41550-018-0481-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-01610197v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01806355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The big lobe of 67P/Churyumov–Gerasimenko comet: morphological and spectrophotometric evidences of layering as from OSIRIS data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meter-scale thermal contraction crack polygons on the nucleus of comet 67P/Churyumov-Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Thérèse Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Groussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Ferrari</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Naletto</w:t>
+                <w:t xml:space="preserve">Mohamed Ramy El-Maarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/sty1656⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 301, pp.173-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2017.09.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108702v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01610197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CASTAway: An asteroid main belt tour and survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The big lobe of 67P/Churyumov–Gerasimenko comet: morphological and spectrophotometric evidences of layering as from OSIRIS data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Penasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorangela La Forgia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.E. Bowles</w:t>
+                <w:t xml:space="preserve">M. Massironi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Snodgrass</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.A. Arnold</w:t>
+                <w:t xml:space="preserve">G. Naletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2017.10.021⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 479 (2), pp.1555-1568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sty1656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902144v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On deviations from free-radial outflow in the inner coma of comet 67P/Churyumov-Gerasimenko</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CASTAway: An asteroid main belt tour and survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.E. Bowles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Snodgrass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gibbings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selina-Barbara Gerig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Marschall</w:t>
+                <w:t xml:space="preserve">J.P. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Thomas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dennis Bodewits</w:t>
+                <w:t xml:space="preserve">J.A. Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2018.03.010⟩</w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (8), pp.1998-2025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2017.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01738683v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal fracturing on comets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Jorda</w:t>
+                <w:t xml:space="preserve">On deviations from free-radial outflow in the inner coma of comet 67P/Churyumov-Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selina-Barbara Gerig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marschall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rodionov</w:t>
+                <w:t xml:space="preserve">Ivano Bertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-T. Auger</w:t>
+                <w:t xml:space="preserve">Dennis Bodewits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 610, pp.A76. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 311, pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2018.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108715v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01738683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact crater at the origin of the Julia family detected with VLT/SPHERE?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matti Viikinkoski</w:t>
+                <w:t xml:space="preserve">Thermal fracturing on comets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Attree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Groussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rodionov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-T. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 618, pp.A154. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833477⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 610, pp.A76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118106v1</w:t>
+                <w:t xml:space="preserve">hal-02108715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposed bright features on the comet 67P/Churyumov–Gerasimenko: distribution and evolution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Feller</w:t>
+                <w:t xml:space="preserve">The impact crater at the origin of the Julia family detected with VLT/SPHERE?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vernazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Brož</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Drouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Hanuš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matti Viikinkoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 613, A36 (14p.). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732112⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 618, pp.A154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108720v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(16) Psyche: A mesosiderite-like asteroid?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Josef Hanuš</w:t>
+                <w:t xml:space="preserve">Exposed bright features on the comet 67P/Churyumov–Gerasimenko: distribution and evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Deshapriya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Le Coroller</w:t>
+                <w:t xml:space="preserve">M. Antonella Barucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fornasier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Tazhenova</w:t>
+                <w:t xml:space="preserve">Pedro Henrique Hasselmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 619, pp.L3. </w:t>
+              <w:t xml:space="preserve">, 2018, 613, A36 (14p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118100v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific rationale for Uranus and Neptune in situ explorations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(16) Psyche: A mesosiderite-like asteroid?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matti Viikinkoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vernazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Hanuš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Mousis</w:t>
+                <w:t xml:space="preserve">Hervé Le Coroller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. H. Atkinson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. J. Amato</w:t>
+                <w:t xml:space="preserve">K. Tazhenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2017.10.005⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 619, pp.L3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582556v1</w:t>
+                <w:t xml:space="preserve">hal-02118100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tensile strength of 67P/Churyumov–Gerasimenko nucleus material from overhangs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Thomas</w:t>
+                <w:t xml:space="preserve">Probing the use of spectroscopy to determine the meteoritic analogues of meteors★</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Drouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vernazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Loehle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vaubaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 611, A33 (12p.). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732155⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 613, pp.A54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108713v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the use of spectroscopy to determine the meteoritic analogues of meteors★</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scientific rationale for Uranus and Neptune in situ explorations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Drouard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Vernazza</w:t>
+                <w:t xml:space="preserve">D. H. Atkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Loehle</w:t>
+                <w:t xml:space="preserve">T. Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gattacceca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Vaubaillon</w:t>
+                <w:t xml:space="preserve">L. N. Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732225⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 155, pp.12-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2017.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894546v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phase function and density of the dust observed at comet 67P/Churyumov–Gerasimenko</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivano Bertini</w:t>
+                <w:t xml:space="preserve">Tensile strength of 67P/Churyumov–Gerasimenko nucleus material from overhangs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Attree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Groussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Della Corte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stavro L. Ivanovski</w:t>
+                <w:t xml:space="preserve">David Nébouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/sty464⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 611, A33 (12p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108705v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional unit definition for the nucleus of comet 67P/Churyumov-Gerasimenko on the SHAP7 model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ramy El-Maarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Theologou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ramy El-Maarry</w:t>
+                <w:t xml:space="preserve">Frank Preusker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Scholten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 164, pp.19-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pss.2018.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal inertia and roughness of the nucleus of comet 67P/Churyumov–Gerasimenko from MIRO and VIRTIS observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The phase function and density of the dust observed at comet 67P/Churyumov–Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivano Bertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Della Corte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Marshall</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-B. Vincent</w:t>
+                <w:t xml:space="preserve">Carsten Güttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Brouet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Kappel</w:t>
+                <w:t xml:space="preserve">Stavro L. Ivanovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 616, pp.A122. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 476 (2), pp.2835-2839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sty464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108709v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cliffs versus plains: Can ROSINA/COPS and OSIRIS data of comet 67P/Churyumov‐Gerasimenko in autumn 2014 constrain inhomogeneous outgassing?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long term survival of surface water ice on comet 67P</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mottola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. C. Su</w:t>
+                <w:t xml:space="preserve">Nilda Oklay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Mottola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Liao</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rubin</w:t>
+                <w:t xml:space="preserve">Maurizio Pajola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fornasier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 605, </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 469 (Suppl_2), pp.S582-S597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx2298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678540v1</w:t>
+                <w:t xml:space="preserve">insu-01587261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal erosion and restoration of the dust cover on comet 67P/Churyumov‐Gerasimenko as observed by OSIRIS onboard Rosetta</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TNOs are Cool'': A survey of the trans‐Neptunian region XII. Thermal light curves of Haumea, 2003 VS2 and 2003 AZ(84) with Herschel/PACS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Blum</w:t>
+                <w:t xml:space="preserve">P. Santos‐sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lellouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Groussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. G. Mueller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 604, A114 (31 p.). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629910⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 604, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201630354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678518v1</w:t>
+                <w:t xml:space="preserve">hal-01678514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermophysics of fractures on comet 67P/Churyumov-Gerasimenko</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Holger Sierks</w:t>
+                <w:t xml:space="preserve">The Opposition Effect of 67P/Churyumov-Gerasimenko on post-perihelion Rosetta images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Henrique Hasselmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antonella Barucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fornasier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasanna Deshapriya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628726⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 469 (Suppl_2), pp.S550-S567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx1834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">obspm-02190984v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01599000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust mass distribution around comet 67P/Churyumov–Gerasimenko determined via parallax measurements using Rosetta's OSIRIS cameras</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Theresa Ott</w:t>
+                <w:t xml:space="preserve">Cliffs versus plains: Can ROSINA/COPS and OSIRIS data of comet 67P/Churyumov‐Gerasimenko in autumn 2014 constrain inhomogeneous outgassing?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marschall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Drolshagen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carsten Güttler</w:t>
+                <w:t xml:space="preserve">S. Mottola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Tubiana</w:t>
+                <w:t xml:space="preserve">Y. Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx1419⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 605, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01574533v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphological and spectrophotometric analysis of Seth's circular niches on comet 67P/Churyumov–Gerasimenko using OSIRIS images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Lucchetti</w:t>
+                <w:t xml:space="preserve">Seasonal erosion and restoration of the dust cover on comet 67P/Churyumov‐Gerasimenko as observed by OSIRIS onboard Rosetta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuanyu Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xian Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Sierks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Pajola</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luca Penasa</w:t>
+                <w:t xml:space="preserve">J. Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx1590⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 604, A114 (31 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01574363v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term monitoring of comet 67P/Churyumov-Gerasimenko’s jets with OSIRIS onboard Rosetta</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermophysics of fractures on comet 67P/Churyumov-Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Höfner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. I. Schmitt</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Björn J. R. Davidsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Sierks</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 469 (Suppl_2), pp.S380-S385. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 608, pp.A121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx1780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01574684v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-02190984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opposition effect on comet 67P/Churyumov-Gerasimenko using Rosetta-OSIRIS images</w:t>
+                <w:t xml:space="preserve">Dust mass distribution around comet 67P/Churyumov–Gerasimenko determined via parallax measurements using Rosetta's OSIRIS cameras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nafiseh Masoumzadeh</w:t>
+                <w:t xml:space="preserve">Theresa Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nilda Oklay</w:t>
+                <w:t xml:space="preserve">Esther Drolshagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detlef Koschny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Güttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludmilla Kolokolova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sonia Fornasier</w:t>
+                <w:t xml:space="preserve">Cécilia Tubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 599, A11 (8 p.). </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 469 (Suppl_2), pp.S276 - S284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx1419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01473386v1</w:t>
+                <w:t xml:space="preserve">insu-01574533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on cometary surface evolution derived from a statistical analysis of 67P’s topography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geomorphological and spectrophotometric analysis of Seth's circular niches on comet 67P/Churyumov–Gerasimenko using OSIRIS images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stubbe F. Hviid</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Alice Lucchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Pajola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fornasier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Mottola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekkehard Kührt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frank Preusker</w:t>
+                <w:t xml:space="preserve">Luca Penasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 469 (Suppl_2), pp.S329-S338. </w:t>
+              <w:t xml:space="preserve">, 2017, 469 (Suppl_2), pp.S238 - S251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx1691⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx1590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01574951v1</w:t>
+                <w:t xml:space="preserve">insu-01574363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal Mass Transfer on the Nucleus of Comet 67P/Chuyumov-Gerasimenko</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term monitoring of comet 67P/Churyumov-Gerasimenko’s jets with OSIRIS onboard Rosetta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Agarwal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ekkehard Kührt</w:t>
+                <w:t xml:space="preserve">M. I. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Tubiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Güttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Sierks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 469 (Suppl_2), pp.S357-S371. </w:t>
+              <w:t xml:space="preserve">, 2017, 469 (Suppl_2), pp.S380-S385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx1726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx1780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01574799v1</w:t>
+                <w:t xml:space="preserve">insu-01574684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of sub-surface energy storage in comet 67P from the outburst of 2016 July 03</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Seasonal Mass Transfer on the Nucleus of Comet 67P/Chuyumov-Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horst Uwe Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Mottola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stubbe F. Hviid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Merouane</w:t>
+                <w:t xml:space="preserve">Ekkehard Kührt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 469 (Suppl_2), pp.s606-s625. </w:t>
+              <w:t xml:space="preserve">, 2017, 469 (Suppl_2), pp.S357-S371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx2386⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx1726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">obspm-02196759v1</w:t>
+                <w:t xml:space="preserve">insu-01574799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The scattering phase function of comet 67P/Churyumov-Gerasimenko coma as seen from the Rosetta/OSIRIS instrument</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivano Bertini</w:t>
+                <w:t xml:space="preserve">Evidence of sub-surface energy storage in comet 67P from the outburst of 2016 July 03</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Della Corte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florangela La Forgia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marco Fulle</w:t>
+                <w:t xml:space="preserve">Paul D. Feldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Merouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 469 (Suppl_2), pp.S404-S415. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx1850⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 469 (Suppl_2), pp.s606-s625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx2386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01574406v1</w:t>
+                <w:t xml:space="preserve">obspm-02196759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-perihelion photometry of dust grains in the coma of 67P Churyumov–Gerasimenko</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opposition effect on comet 67P/Churyumov-Gerasimenko using Rosetta-OSIRIS images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monica Lazzarin</w:t>
+                <w:t xml:space="preserve">Nafiseh Masoumzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilda Oklay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmilla Kolokolova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Sierks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fornasier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx1395⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 599, A11 (8 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01574335v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01473386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional surface morphology of comet 67P/Churyumov-Gerasimenko from Rosetta/OSIRIS images: The southern hemisphere (Corrigendum)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. R. El-Maarry</w:t>
+                <w:t xml:space="preserve">Constraints on cometary surface evolution derived from a statistical analysis of 67P’s topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stubbe F. Hviid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Mottola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekkehard Kührt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Thomas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Lee</w:t>
+                <w:t xml:space="preserve">Frank Preusker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628634e⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 469 (Suppl_2), pp.S329-S338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx1691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266190v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01574951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of dust aggregates in the vicinity of the Rosetta spacecraft</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">The scattering phase function of comet 67P/Churyumov-Gerasimenko coma as seen from the Rosetta/OSIRIS instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivano Bertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florangela La Forgia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Tubiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Güttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fulle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Tubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 469 (Suppl_2), pp.S312 - S320. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx1692⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 469 (Suppl_2), pp.S404-S415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx1850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01574602v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01574406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The global meter-level shape model of comet 67P/Churyumov-Gerasimenko</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frank Preusker</w:t>
+                <w:t xml:space="preserve">Post-perihelion photometry of dust grains in the coma of 67P Churyumov–Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Frattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Cremonese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivano Bertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Scholten</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. F. Hviid</w:t>
+                <w:t xml:space="preserve">Monica Lazzarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731798⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 469 (Suppl_2), pp.S195 - S203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx1395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01631548v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01574335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pristine interior of comet 67P revealed by the combined Aswan outburst and cliff collapse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maurizio Pajola</w:t>
+                <w:t xml:space="preserve">Regional surface morphology of comet 67P/Churyumov-Gerasimenko from Rosetta/OSIRIS images: The southern hemisphere (Corrigendum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. El-Maarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gracia-Berná</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Höfner</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frank Scholten</w:t>
+                <w:t xml:space="preserve">M. Pajola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1, pp.0092. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 598, pp.C2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41550-017-0092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628634e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01515572v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIifferent origins or different evolutions? Decoding the spectral diversity among C-type asteroids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Vernazza</w:t>
+                <w:t xml:space="preserve">Characterization of dust aggregates in the vicinity of the Rosetta spacecraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Güttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro H. Hasselmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Castillo-Rogez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Brunetto</w:t>
+                <w:t xml:space="preserve">Y. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Tubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/153/2/72⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 469 (Suppl_2), pp.S312 - S320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx1692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790534v1</w:t>
+                <w:t xml:space="preserve">insu-01574602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal modelling of water activity on comet 67P/Churyumov-Gerasimenko with global dust mantle and plural dust-to-ice ratio</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jürgen Blum</w:t>
+                <w:t xml:space="preserve">The global meter-level shape model of comet 67P/Churyumov-Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Preusker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Scholten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-D. Matz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jürgen Oberst</w:t>
+                <w:t xml:space="preserve">T. Roatsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. F. Hviid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 469 (Suppl_2), pp.S295 - S311. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 607 (November), L1 (5 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx1607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01574567v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01631548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the physical properties of outbursts on comet 67P/Churyumov–Gerasimenko</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The pristine interior of comet 67P revealed by the combined Aswan outburst and cliff collapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Pajola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhong-Yi Lin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+                <w:t xml:space="preserve">S. Höfner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wing-Huen Ip</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilda Oklay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Scholten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx2768⟩</w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.0092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-017-0092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">obspm-02196780v1</w:t>
+                <w:t xml:space="preserve">insu-01515572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the outburst on 2015 July 29 observed with OSIRIS cameras in the Southern hemisphere of comet 67P/Churyumov–Gerasimenko</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dennis Bodewits</w:t>
+                <w:t xml:space="preserve">DIifferent origins or different evolutions? Decoding the spectral diversity among C-type asteroids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vernazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Castillo-Rogez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brunetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx1441⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 153 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/153/2/72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01574314v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-dimensional modelling of the layered structure of comet 67P/Churyumov-Gerasimenko</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Ferrari</w:t>
+                <w:t xml:space="preserve">Modelling of the outburst on 2015 July 29 observed with OSIRIS cameras in the Southern hemisphere of comet 67P/Churyumov–Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Davidsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Bodewits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 469 (Suppl_2), pp.S741-S754. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx2899⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 469 (Suppl_2), pp.S178 - S185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx1441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">obspm-02194511v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01574314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface changes on comet 67P/Churyumov-Gerasimenko suggest a more active past</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal modelling of water activity on comet 67P/Churyumov-Gerasimenko with global dust mantle and plural dust-to-ice ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuanyu Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xian Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ramy El-Maarry</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne-Thérèse Auger</w:t>
+                <w:t xml:space="preserve">Holger Sierks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Oberst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aak9384⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 469 (Suppl_2), pp.S295 - S311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx1607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01511121v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01574567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The highly active Anhur–Bes regions in the 67P/Churyumov–Gerasimenko comet: results from OSIRIS/ROSETTA observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matteo Massironi</w:t>
+                <w:t xml:space="preserve">Investigating the physical properties of outbursts on comet 67P/Churyumov–Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong-Yi Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Knollenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael F. A’hearn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wing-Huen Ip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 469 (Suppl_2), pp.S93 - S107. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx1275⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 469 (Suppl 2), pp.S731-S740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx2768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01574238v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-02196780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pebbles/boulders size distributions on Sais: Rosetta’s final landing site on comet 67P/Churyumov–Gerasimenko</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maximilian Hamm</w:t>
+                <w:t xml:space="preserve">A three-dimensional modelling of the layered structure of comet 67P/Churyumov-Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Penasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Massironi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giampiero Naletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 471 (1), pp.680 - 689. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx1620⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 469 (Suppl_2), pp.S741-S754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx2899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01574968v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-02194511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance determination method of dust particles using Rosetta OSIRIS NAC and WAC data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécilia Tubiana</w:t>
+                <w:t xml:space="preserve">Surface changes on comet 67P/Churyumov-Gerasimenko suggest a more active past</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ramy El-Maarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Groussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Pajola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Thérèse Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2017.04.018⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 355 (6332), pp.1392 - 1395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aak9384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01515014v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01511121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate statistical analysis of OSIRIS/Rosetta spectrophotometric data of comet 67P/Churyumov-Gerasimenko</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The highly active Anhur–Bes regions in the 67P/Churyumov–Gerasimenko comet: results from OSIRIS/ROSETTA observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fornasier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Massironi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201630015⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 469 (Suppl_2), pp.S93 - S107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx1275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01422872v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01574238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Opposition Effect of 67P/Churyumov-Gerasimenko on post-perihelion Rosetta images</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Prasanna Deshapriya</w:t>
+                <w:t xml:space="preserve">The pebbles/boulders size distributions on Sais: Rosetta’s final landing site on comet 67P/Churyumov–Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Pajola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lucchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Mottola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Hamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 469 (Suppl_2), pp.S550-S567. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 471 (1), pp.680 - 689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx1620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx1834⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01599000v1</w:t>
+                <w:t xml:space="preserve">insu-01574968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term survival of surface water ice on comet 67P</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maurizio Pajola</w:t>
+                <w:t xml:space="preserve">Multivariate statistical analysis of OSIRIS/Rosetta spectrophotometric data of comet 67P/Churyumov-Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Perna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Fulchignoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antonietta Barucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fornasier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx2298⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 600, pp.A115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201630015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01587261v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01422872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TNOs are Cool'': A survey of the trans‐Neptunian region XII. Thermal light curves of Haumea, 2003 VS2 and 2003 AZ(84) with Herschel/PACS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. G. Mueller</w:t>
+                <w:t xml:space="preserve">Distance determination method of dust particles using Rosetta OSIRIS NAC and WAC data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Drolshagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theresa Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detlef Koschny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Güttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Tubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 604, </w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 143, pp.256-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201630354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2017.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678514v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01515014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling observations of the inner gas and dust coma of comet 67P/Churyumov-Gerasimenko using ROSINA/COPS and OSIRIS data: First results</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gas outflow and dust transport of comet 67P/Churyumov–Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Thomas</w:t>
+                <w:t xml:space="preserve">Ian-Lin Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wing-Huen Ip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathrin Altwegg</w:t>
+                <w:t xml:space="preserve">Cheng-Chin Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jong-Shinn Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jui-Chi Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628085⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 462 (Suppl_1), pp.S533 - S546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440145v1</w:t>
+                <w:t xml:space="preserve">insu-01495254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The primordial nucleus of comet 67P/Churyumov-Gerasimenko</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rosetta lander Philae: Flight dynamics analyses for landing site selection and post- landing operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Güttler</w:t>
+                <w:t xml:space="preserve">Eric Jurado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Marzari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Pajola</w:t>
+                <w:t xml:space="preserve">Thierry Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabet Canalias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Blazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Garmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526968⟩</w:t>
+              <w:t xml:space="preserve">Acta Astronautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 125, pp.65-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2016.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01353798v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01302463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Abydos region through OSIRIS high-resolution images in support of CIVA measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bibring</w:t>
+                <w:t xml:space="preserve">Subsurface characterization of 67P/Churyumov-Gerasimenko's abydos site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Brugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Marboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 822 (2), pp.98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0004-637X/822/2/98⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527330⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01234274v1</w:t>
+                <w:t xml:space="preserve">hal-01416635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the Physical Environment of the Inner Coma of 67P/Churyumov–Gerasimenko with Decreasing Heliocentric Distance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adeline Gicquel</w:t>
+                <w:t xml:space="preserve">Modelling observations of the inner gas and dust coma of comet 67P/Churyumov-Gerasimenko using ROSINA/COPS and OSIRIS data: First results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marschall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. C. Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Altwegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/0004-6256/152/5/130⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 589, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01388677v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sublimation of icy aggregates in the coma of comet 67P/Churyumov-Gerasimenko detected with the OSIRIS cameras on board Rosetta.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ivano Bertini</w:t>
+                <w:t xml:space="preserve">The primordial nucleus of comet 67P/Churyumov-Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. J. R. Davidsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sierks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Güttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pajola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stw2117⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 592, A63 (30 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01367966v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01353798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations and analysis of a curved jet in the coma of comet 67P/Churyumov-Gerasimenko</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-C. Lee</w:t>
+                <w:t xml:space="preserve">Characterization of the Abydos region through OSIRIS high-resolution images in support of CIVA measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lucchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Cremonese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bibring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 588, pp.L3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527784⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 585, L1 (5 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01288643v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01234274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of water ice exposures on cometary nuclei using multispectral imaging data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
+                <w:t xml:space="preserve">Changes in the Physical Environment of the Inner Coma of 67P/Churyumov–Gerasimenko with Decreasing Heliocentric Distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Bodewits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa M. Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael F. A'Hearn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florangela La Forgia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stw2918⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 152 (5), pp.130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0004-6256/152/5/130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01397742v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01388677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THERMAP: a mid-infrared spectro-imager for space missions to small bodies in the inner solar system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Levacher</w:t>
+                <w:t xml:space="preserve">Sublimation of icy aggregates in the coma of comet 67P/Churyumov-Gerasimenko detected with the OSIRIS cameras on board Rosetta.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael F. A'Hearn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivano Bertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10686-015-9475-9⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 462 (Suppl. 1), pp.S57-S66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw2117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440673v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01367966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the Dust Size Distribution of Comet 67P/Churyumov–Gerasimenko from 2.2 au to Perihelion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Sierks</w:t>
+                <w:t xml:space="preserve">Observations and analysis of a curved jet in the coma of comet 67P/Churyumov-Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.-Y. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.-L. Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-C. Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.-H. Ip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/0004-637X/821/1/19⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 588, pp.L3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01300203v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01288643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geologic mapping of the Comet 67P/Churyumov-Gerasimenko's Northern Hemisphere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maurizio Pajola</w:t>
+                <w:t xml:space="preserve">Regional surface morphology of comet 67P/Churyumov-Gerasimenko from Rosetta/OSIRIS images: The southern hemisphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. El-Maarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gracia-Berná</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pajola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -C. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stw2848⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 593, A110 (20pp). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01393316v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03668054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional surface morphology of comet 67P/Churyumov-Gerasimenko from Rosetta/OSIRIS images: The southern hemisphere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. -C. Lee</w:t>
+                <w:t xml:space="preserve">The global shape, density and rotation of Comet 67P/Churyumov-Gerasimenko from preperihelion Rosetta/OSIRIS observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gaskell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Capanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hviid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628634⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 277, pp.257-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03668054v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01322943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summer fireworks on comet 67P</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael F. A'Hearn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhong-Yi Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed R. El-Maarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Pajola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 462 (suppl. 1), pp.S184-S194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mnras/stw2409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01371064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The global shape, density and rotation of Comet 67P/Churyumov-Gerasimenko from preperihelion Rosetta/OSIRIS observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lamy</w:t>
+                <w:t xml:space="preserve">Comparative study of water ice exposures on cometary nuclei using multispectral imaging data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilda Oklay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica M. Sunshine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Pajola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pommerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.05.002⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 462 (Suppl. 1), pp.S394-S414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw2918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-01322943v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01397742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunset jets observed on comet 67P/Churyumov-Gerasimenko sustained by subsurface thermal lag</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael A’hearn</w:t>
+                <w:t xml:space="preserve">THERMAP: a mid-infrared spectro-imager for space missions to small bodies in the inner solar system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Groussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Licandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527123⟩</w:t>
+              <w:t xml:space="preserve">Experimental Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (1), pp.95--115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10686-015-9475-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01260243v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Agilkia boulders/pebbles size-frequency distributions: OSIRIS and ROLIS joint observations of 67P surface</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+                <w:t xml:space="preserve">Evolution of the Dust Size Distribution of Comet 67P/Churyumov–Gerasimenko from 2.2 au to Perihelion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Davidsson</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Marzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Della Corte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fornasier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sierks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stw2720⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 821 (1), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/0004-637X/821/1/19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01387594v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01300203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceleration of individual, decimetre-sized aggregates in the lower coma of comet 67P/Churyumov–Gerasimenko</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Höfner</w:t>
+                <w:t xml:space="preserve">Geologic mapping of the Comet 67P/Churyumov-Gerasimenko's Northern Hemisphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Giacomini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Massironi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed R. El-Maarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Penasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Pajola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 462 (Suppl. 1), pp.S78-S88. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stw2179⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 462 (Suppl. 1), pp.S352-S367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw2848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01367854v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01393316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aswan site on comet 67P/Churyumov-Gerasimenko: Morphology, boulder evolution, and spectrophotometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matteo Massironi</w:t>
+                <w:t xml:space="preserve">Sunset jets observed on comet 67P/Churyumov-Gerasimenko sustained by subsurface thermal lag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xian Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Sierks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Güttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A’hearn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 592, A69 (17 p.). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527865⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 586, A7 (13 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01353737v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01260243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The southern hemisphere of 67P/Churyumov-Gerasimenko: Analysis of the preperihelion size-frequency distribution of boulders ≥7 m</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+                <w:t xml:space="preserve">The Agilkia boulders/pebbles size-frequency distributions: OSIRIS and ROLIS joint observations of 67P surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Pajola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mohamed R. El-Maarry</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sefano Mottola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Hamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Davidsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628887⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 462 (Suppl. 1), pp.S242-S252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw2720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01353704v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01387594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variegation of comet 67P/Churyumov-Gerasimenko in regions showing activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe L. Lamy</w:t>
+                <w:t xml:space="preserve">Acceleration of individual, decimetre-sized aggregates in the lower coma of comet 67P/Churyumov–Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael F. A'Hearn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Güttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Höfner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527369⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 462 (Suppl. 1), pp.S78-S88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw2179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01273847v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01367854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of exposed H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O ice on the nucleus of comet 67P/Churyumov-Gerasimenko as observed by Rosetta OSIRIS and VIRTIS instruments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. D.P. Deshapriya</w:t>
+                <w:t xml:space="preserve">Aswan site on comet 67P/Churyumov-Gerasimenko: Morphology, boulder evolution, and spectrophotometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Pajola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilda Oklay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorangela La Forgia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Giacomini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Massironi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 595, A102 (13 p.). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628764⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 592, A69 (17 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01371174v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01353737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are fractured cliffs the source of cometary dust jets ? insights from OSIRIS/Rosetta at 67P/Churyumov-Gerasimenko</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+                <w:t xml:space="preserve">The southern hemisphere of 67P/Churyumov-Gerasimenko: Analysis of the preperihelion size-frequency distribution of boulders ≥7 m</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Pajola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lucchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilda Oklay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Holger Sierks</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed R. El-Maarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 587 (March), A14 (15 p.). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527159⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 592, pp.L2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01274339v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01353704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decimetre-scaled spectrophotometric properties of the nucleus of comet 67P/Churyumov–Gerasimenko from OSIRIS observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fornasier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Henrique Hasselmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Barucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Preusker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 462 (Suppl 1), pp.S287 - S303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mnras/stw2511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01406412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2016 Feb 19 outburst of comet 67P/CG: an ESA Rosetta multi-instrument study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eberhard Grün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Agarwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Altobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Altwegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Stephen Bentley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 462 (Suppl. 1), pp.S220-S234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mnras/stw2088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01368002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mini outburst from the nightside of comet 67P/Churyumov-Gerasimenko observed by the OSIRIS camera on Rosetta</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-B. Vincent</w:t>
+                <w:t xml:space="preserve">Variegation of comet 67P/Churyumov-Gerasimenko in regions showing activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn J. R. Davidsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro J. Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Sierks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe L. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 596, A89 (10 p.). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527744⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 586, A80 (18 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01371309v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01273847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrophotometry of the Khonsu region on the comet 67P/Churyumov-Gerasimenko using OSIRIS instrument images</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. H. Hasselmann</w:t>
+                <w:t xml:space="preserve">Are fractured cliffs the source of cometary dust jets ? insights from OSIRIS/Rosetta at 67P/Churyumov-Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilda Oklay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Pajola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Höfner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Sierks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 587 (March), A14 (15 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stw2530⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01376715v1</w:t>
+                <w:t xml:space="preserve">insu-01274339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photometry of dust grains of comet 67P and connection with nucleus regions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fiorangela La Forgia</w:t>
+                <w:t xml:space="preserve">Detection of exposed H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O ice on the nucleus of comet 67P/Churyumov-Gerasimenko as observed by Rosetta OSIRIS and VIRTIS instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Antonella Barucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Filacchione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fornasier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Raponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D.P. Deshapriya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 588, A59 (8 p.). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527307⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 595, A102 (13 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440715v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01371174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphological mapping of comet 67P/Churyumov–Gerasimenko’s Southern hemisphere</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Ferrari</w:t>
+                <w:t xml:space="preserve">A mini outburst from the nightside of comet 67P/Churyumov-Gerasimenko observed by the OSIRIS camera on Rosetta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joerg Knollenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Y. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. F. Hviid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Oklay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx450⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 596, A89 (10 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01495402v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01371309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible interpretation of the precession of comet 67P/Churyumov-Gerasimenko</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Capanna</w:t>
+                <w:t xml:space="preserve">Spectrophotometry of the Khonsu region on the comet 67P/Churyumov-Gerasimenko using OSIRIS instrument images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. D. P. Deshapriya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Barucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fornasier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. H. Hasselmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201528029⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 462 (Suppl. 1), pp.S274-S286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw2530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01323666v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01376715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dust environment of comet 67P/Churyumov-Gerasimenko from Rosetta OSIRIS/GIADA and VLT observations in the 4.5 to 2.9 AU heliocentric distance range inbound</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Holger Sierks</w:t>
+                <w:t xml:space="preserve">Photometry of dust grains of comet 67P and connection with nucleus regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Cremonese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Ragazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivano Bertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorangela La Forgia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 587, A155 (12 p.). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527564⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 588, A59 (8 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01274855v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties and dynamical relation of the circular depressions on comet 67P/Churyumov-Gerasimenko</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Li</w:t>
+                <w:t xml:space="preserve">Possible interpretation of the precession of comet 67P/Churyumov-Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro J. Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. W. Gaskell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. J. R. Davidsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Capanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 591, A132 (10 p.). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628156⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 590, pp.A46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201528029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440669v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01323666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosetta’s comet 67P/Churyumov-Gerasimenko sheds its dusty mantle to reveal its icy nature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Davidsson</w:t>
+                <w:t xml:space="preserve">Geomorphological mapping of comet 67P/Churyumov–Gerasimenko’s Southern hemisphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jui-Chi Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Massironi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wing-Huen Ip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Giacomini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aag2671⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 462 (Suppl_1), pp.S573 - S592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stx450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458238v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01495402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A homogeneous nucleus for comet 67P/Churyumov-Gerasimenko from its gravity field</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. -P. Barriot</w:t>
+                <w:t xml:space="preserve">Rosetta’s comet 67P/Churyumov-Gerasimenko sheds its dusty mantle to reveal its icy nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fornasier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mottola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Davidsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 354 (6319), pp.1566-1570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aag2671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature16535⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01440162v1</w:t>
+                <w:t xml:space="preserve">hal-02458238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the local structures at the Philae landing site and possible implications on the formation and evolution of 67P/Churyumov-Gerasimenko</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The dust environment of comet 67P/Churyumov-Gerasimenko from Rosetta OSIRIS/GIADA and VLT observations in the 4.5 to 2.9 AU heliocentric distance range inbound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Carter</w:t>
+                <w:t xml:space="preserve">F. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Snodgrass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gondet</w:t>
+                <w:t xml:space="preserve">Olivier Hainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Tubiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Sierks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 462, pp.S23-S32. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 587, A155 (12 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stw1959⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03667693v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01274855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosetta lander Philae: Flight dynamics analyses for landing site selection and post- landing operations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical properties and dynamical relation of the circular depressions on comet 67P/Churyumov-Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wing-Huen Ip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.-L. Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Jurado</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Romain Garmier</w:t>
+                <w:t xml:space="preserve">Y.-C. Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Astronautica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2016.03.030⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 591, A132 (10 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01302463v1</w:t>
+                <w:t xml:space="preserve">hal-01440669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsurface characterization of 67P/Churyumov-Gerasimenko's abydos site</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A homogeneous nucleus for comet 67P/Churyumov-Gerasimenko from its gravity field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paetzold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Andert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. W. Asmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Brugger</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Jorda</w:t>
+                <w:t xml:space="preserve">J. -P. Barriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/0004-637X/822/2/98⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 530 (7588), pp.63+. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature16535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416635v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas outflow and dust transport of comet 67P/Churyumov–Gerasimenko</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin of the local structures at the Philae landing site and possible implications on the formation and evolution of 67P/Churyumov-Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lucchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian-Lin Lai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wing-Huen Ip</w:t>
+                <w:t xml:space="preserve">J. -P. Bibring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheng-Chin Su</w:t>
+                <w:t xml:space="preserve">J. Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jong-Shinn Shi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jui-Chi Lee</w:t>
+                <w:t xml:space="preserve">B. Gondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 462 (Suppl_1), pp.S533 - S546. </w:t>
+              <w:t xml:space="preserve">, 2016, 462, pp.S23-S32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stx332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw1959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01495254v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03667693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insolation, erosion, and morphology of comet 67P/Churyumov-Gerasimenko</w:t>
+                <w:t xml:space="preserve">MIRO observations of subsurface temperatures of the nucleus of 67P/Churyumov-Gerasimenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horst U. Keller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Björn Davidsson</w:t>
+                <w:t xml:space="preserve">F. Peter Schloerb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. E. Schröder</w:t>
+                <w:t xml:space="preserve">Stephen Keihm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Skorov</w:t>
+                <w:t xml:space="preserve">Paul Von Allmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Choukroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 583, A34 (16 p.). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525964⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 583, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01205763v1</w:t>
+                <w:t xml:space="preserve">hal-01439918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale dust jets in the coma of 67P/Churyumov-Gerasimenko as seen by the OSIRIS instrument onboard Rosetta</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Lowry</w:t>
+                <w:t xml:space="preserve">The morphological diversity of comet 67P/Churyumov-Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Sierks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe L. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.B. Vincent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Rozek</w:t>
+                <w:t xml:space="preserve">Rafael Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526103⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 347 (6220), aaa0440 (6 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aaa0440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01201821v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and diurnal variation of water outgassing on comet 67P/Churyumov-Gerasimenko observed from Rosetta/MIRO in August 2014</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Properties of the 67P/Churyumov-Gerasimenko interior revealed by CONSERT radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wlodek Kofman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Herique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lee</w:t>
+                <w:t xml:space="preserve">Yves Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Von Allmen</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Barriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Allen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Biver</w:t>
+                <w:t xml:space="preserve">Valérie Ciarletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526155⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 349 (6247), pp.aab0639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aab0639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439955v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01182590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphology and spectrophotometry of Philae's landing site on comet 67P/Churyumov-Gerasimenko</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pre-hibernation performances of the OSIRIS cameras onboard the Rosetta spacecraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Magrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. La Forgia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. La Forgia</w:t>
+                <w:t xml:space="preserve">V. da Deppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Giacomini</w:t>
+                <w:t xml:space="preserve">M. Lazzarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lazzarin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Oklay</w:t>
+                <w:t xml:space="preserve">I. Bertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 583, A41 (18 p.). </w:t>
+              <w:t xml:space="preserve">, 2015, 574, </w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01202374v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of thermal emission. I. The effect of roughness for spatially resolved atmosphereless bodies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insolation, erosion, and morphology of comet 67P/Churyumov-Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Rickman</w:t>
+                <w:t xml:space="preserve">Horst U. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Mottola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Davidsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua L. Bandfield</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pedro J. Gutiérrez</w:t>
+                <w:t xml:space="preserve">S. E. Schröder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Skorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.12.029⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 583, A34 (16 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01439778v1</w:t>
+                <w:t xml:space="preserve">insu-01205763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific assessment of the quality of OSIRIS images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Tubiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Guettler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivano Bertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Bodewits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 583, pp.A46. </w:t>
@@ -17306,3896 +17294,3908 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01205893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large heterogeneities in comet 67P as revealed by active pits from sinkhole collapse</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">67P/Churyumov-Gerasimenko surface properties as derived from CIVA panoramic images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Besse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cesare Barbieri</w:t>
+                <w:t xml:space="preserve">J.- Bibring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Eng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature14564⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 349 (6247), pp.aab0671-aab0671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aab0671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01176031v1</w:t>
+                <w:t xml:space="preserve">hal-02373387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">67P/Churyumov-Gerasimenko surface properties as derived from CIVA panoramic images</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Carter</w:t>
+                <w:t xml:space="preserve">Large heterogeneities in comet 67P as revealed by active pits from sinkhole collapse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Bodewits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Eng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Gondet</w:t>
+                <w:t xml:space="preserve">Sébastien Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Sierks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 349 (6247), pp.aab0671-aab0671. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 523 (7558), pp.63-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aab0671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature14564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373387v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01176031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSIRIS observations of meter-size exposures of H2O ice at the surface of 67P/Churyumov-Gerasimenko and interpretation using laboratory experiments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Groussin</w:t>
+                <w:t xml:space="preserve">Large-scale dust jets in the coma of 67P/Churyumov-Gerasimenko as seen by the OSIRIS instrument onboard Rosetta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.M. Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lowry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rozek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 583, A25 (16 p.). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525977⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 583, pp.A9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01182702v1</w:t>
+                <w:t xml:space="preserve">insu-01201821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrophotometric properties of the nucleus of comet 67P/Churyumov-Gerasimenko from the OSIRIS instrument onboard the Rosetta spacecraft</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Besse</w:t>
+                <w:t xml:space="preserve">Spatial and diurnal variation of water outgassing on comet 67P/Churyumov-Gerasimenko observed from Rosetta/MIRO in August 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Von Allmen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Beaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Biver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Rosetta mission results pre-perihelion, 583, pp.A30. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525901⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 583, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01205664v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of OSIRIS NAC filters for the interpretation of multispectral data of comet 67P/Churyumov-Gerasimenko</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maurizio Pajola</w:t>
+                <w:t xml:space="preserve">Geomorphology and spectrophotometry of Philae's landing site on comet 67P/Churyumov-Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. La Forgia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Giacomini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lazzarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Massironi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Oklay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 583, A45 (12 p.). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525994⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 583, A41 (18 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439987v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01202374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphology of the Imhotep region on comet 67P/Churyumov-Gerasimenko from OSIRIS observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.-T. Auger</w:t>
+                <w:t xml:space="preserve">Interpretation of thermal emission. I. The effect of roughness for spatially resolved atmosphereless bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn J. R. Davidsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Rickman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua L. Bandfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Groussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Gaskell</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro J. Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525947⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 252, pp.1--21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.12.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01205392v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotating dust particles in the coma of comet 67P/Churyumov-Gerasimenko</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Lara</w:t>
+                <w:t xml:space="preserve">OSIRIS observations of meter-size exposures of H2O ice at the surface of 67P/Churyumov-Gerasimenko and interpretation using laboratory experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pommerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed R. El-Maarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Pajola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Groussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 583, A14 (8 p.). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526158⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 583, A25 (16 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01202381v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01182702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravitational slopes, geomorphology, and material strengths of the nucleus of comet 67P/Churyumov-Gerasimenko from OSIRIS observations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Gaskell</w:t>
+                <w:t xml:space="preserve">Spectrophotometric properties of the nucleus of comet 67P/Churyumov-Gerasimenko from the OSIRIS instrument onboard the Rosetta spacecraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fornasier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. H. Hasselmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Barucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 583, A32 (12 p.). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526379⟩</w:t>
+              <w:t xml:space="preserve">, 2015, Rosetta mission results pre-perihelion, 583, pp.A30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01202116v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01205664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbital elements of the material surrounding comet 67P/Churyumov-Gerasimenko</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Characterization of OSIRIS NAC filters for the interpretation of multispectral data of comet 67P/Churyumov-Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilda Oklay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Sierks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lamy</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Pajola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 583, A16 (9 p.). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525841⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 583, A45 (12 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01202463v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dust measurements in the coma of comet 67P/Churyumov-Gerasimenko inbound to the Sun</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pedro J. Gutiérrez</w:t>
+                <w:t xml:space="preserve">Geomorphology of the Imhotep region on comet 67P/Churyumov-Gerasimenko from OSIRIS observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-T. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Groussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gaskell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aaa3905⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 583, A35 (13 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110291v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01205392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark side of comet 67P/Churyumov-Gerasimenko in Aug.-Oct. 2014 MIRO/Rosetta continuum observations of polar night in the southern regions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Lellouch</w:t>
+                <w:t xml:space="preserve">Rotating dust particles in the coma of comet 67P/Churyumov-Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. L. Ivanovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 583, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526181⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 583, A14 (8 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434365v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01202381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two independent and primitive envelopes of the bilobate nucleus of comet 67P</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lorenza Giacomini</w:t>
+                <w:t xml:space="preserve">Gravitational slopes, geomorphology, and material strengths of the nucleus of comet 67P/Churyumov-Gerasimenko from OSIRIS observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Groussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-T. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekkehard Kührt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gaskell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature15511⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 583, A32 (12 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01328952v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01202116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the nucleus structure and activity of comet 67P/Churyumov-Gerasimenko</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Orbital elements of the material surrounding comet 67P/Churyumov-Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Davidsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro J. Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Sierks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Detlef Koschny</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aaa1044⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 583, A16 (9 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110122v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01202463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape model, reference system definition, and cartographic mapping standards for comet 67P/Churyumov-Gerasimenko. Stereo-photogrammetric analysis of Rosetta/OSIRIS image data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Willner</w:t>
+                <w:t xml:space="preserve">Dust measurements in the coma of comet 67P/Churyumov-Gerasimenko inbound to the Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Rotundi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Sierks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Della Corte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro J. Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526349⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 347 (6220), aaa3905 (6 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aaa3905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01202229v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comet 67P/Churyumov-Gerasimenko: Constraints on its origin from OSIRIS observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rickman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael F. A'Hearn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. El-Maarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 583, pp.A44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201526093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01200792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redistribution of particles across the nucleus of comet 67P/Churyumov-Gerasimenko</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Giacomini</w:t>
+                <w:t xml:space="preserve">Dark side of comet 67P/Churyumov-Gerasimenko in Aug.-Oct. 2014 MIRO/Rosetta continuum observations of polar night in the southern regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choukroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Keihm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. P. Schloerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gulkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 583, pp.A17. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526049⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 583, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01202385v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pits Formation From Volatile Outgassing on 67P/Churyumov-Gerasimenko</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.S. Kargel</w:t>
+                <w:t xml:space="preserve">Shape model, reference system definition, and cartographic mapping standards for comet 67P/Churyumov-Gerasimenko. Stereo-photogrammetric analysis of Rosetta/OSIRIS image data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Preusker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Scholten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-D. Matz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Roatsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Willner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2041-8205/814/1/L5⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 583, A33 (19 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278028v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01202229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional surface morphology of comet 67P/Churyumov-Gerasimenko from Rosetta/OSIRIS images</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Pajola</w:t>
+                <w:t xml:space="preserve">Two independent and primitive envelopes of the bilobate nucleus of comet 67P</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Massironi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Simioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Marzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Cremonese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Giacomini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525723⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 526, pp.402 - 405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature15511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01205653v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01328952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">67P/Churyumov-Gerasimenko: Activity between March and June 2014 as observed from Rosetta/OSIRIS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-B. Vincent</w:t>
+                <w:t xml:space="preserve">On the nucleus structure and activity of comet 67P/Churyumov-Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Sierks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe L. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Rodrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detlef Koschny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424735⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 347 (6220), pp.aaa1044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aaa1044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01098338v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The changing rotation period of comet 67P/Churyumov-Gerasimenko controlled by its activity</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pits Formation From Volatile Outgassing on 67P/Churyumov-Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilbert-Lepoutre A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Brugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorda L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Kargel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526421⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 814 (1), pp.L5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2041-8205/814/1/L5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440008v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractures on comet 67P/Churyumov-Gerasimenko observed by Rosetta/OSIRIS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId651" w:history="1">
+                <w:t xml:space="preserve">Regional surface morphology of comet 67P/Churyumov-Gerasimenko from Rosetta/OSIRIS images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. El-Maarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A-T. Auger</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Giacomini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Massironi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pajola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015GL064500⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 583, A26 (28 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01176074v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01205653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal morphological changes in the Imhotep region of comet 67P/Churyumov-Gerasimenko</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rafael Rodrigo</w:t>
+                <w:t xml:space="preserve">67P/Churyumov-Gerasimenko: Activity between March and June 2014 as observed from Rosetta/OSIRIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tubiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Snodgrass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mottola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 583, A36 (4 p.). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527020⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 573, A62 (11 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439792v1</w:t>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and dynamics of the jets of comet 67P/Churyumov-Gerasimenko: Early-phase development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptste Vincent</w:t>
+                <w:t xml:space="preserve">Redistribution of particles across the nucleus of comet 67P/Churyumov-Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Davidsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ramy El-Maarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Fornasier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Giacomini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 583, pp.A11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525961⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 583, pp.A17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01205741v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01202385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for satellites near comet 67P/Churyumov-Gerasimenko using Rosetta/OSIRIS images</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Moreno</w:t>
+                <w:t xml:space="preserve">Fractures on comet 67P/Churyumov-Gerasimenko observed by Rosetta/OSIRIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. El-Maarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gracia-Berná</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Marschall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-T. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525979⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (13), pp.5170-5178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GL064500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01203674v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01176074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-frequency distribution of boulders &amp;gt;=7 m on comet 67P/Churyumov-Gerasimenko</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ivano Bertini</w:t>
+                <w:t xml:space="preserve">Morphology and dynamics of the jets of comet 67P/Churyumov-Gerasimenko: Early-phase development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.-Y. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.-H. Ip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.-L. Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptste Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 583, A37 (17 p.). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525975⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 583, pp.A11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01202388v1</w:t>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01205741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIRO observations of subsurface temperatures of the nucleus of 67P/Churyumov-Gerasimenko</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The changing rotation period of comet 67P/Churyumov-Gerasimenko controlled by its activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. U. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mottola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Skorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 583, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526152⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 579, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439918v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-hibernation performances of the OSIRIS cameras onboard the Rosetta spacecraft</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Bertini</w:t>
+                <w:t xml:space="preserve">Temporal morphological changes in the Imhotep region of comet 67P/Churyumov-Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Groussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Sierks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 574, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201423830⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 583, A36 (4 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439997v1</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The morphological diversity of comet 67P/Churyumov-Gerasimenko</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rafael Rodrigo</w:t>
+                <w:t xml:space="preserve">Search for satellites near comet 67P/Churyumov-Gerasimenko using Rosetta/OSIRIS images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivano Bertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro J. Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa M. Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Marzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aaa0440⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 583, A19 (8 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01109250v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01203674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of the 67P/Churyumov-Gerasimenko interior revealed by CONSERT radar</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Barriot</w:t>
+                <w:t xml:space="preserve">Size-frequency distribution of boulders &amp;gt;=7 m on comet 67P/Churyumov-Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Pajola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Ciarletti</w:t>
+                <w:t xml:space="preserve">Jean-Bapiste Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Güttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jui-Chi Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivano Bertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 349 (6247), pp.aab0639. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 583, A37 (17 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aab0639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201525975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01182590v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01202388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission XXVI. CoRoT-24: A transiting multiplanet system</w:t>
               </w:r>
@@ -21309,307 +21309,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rotation state of 67P/Churyumov-Gerasimenko from approach observations with the OSIRIS cameras on Rosetta</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Properties of craters on the Achaia region of asteroid (21) Lutetia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. L. Lamy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Toth</w:t>
+                <w:t xml:space="preserve">A.T. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Groussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424590⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 247:, pp.137-149 (IF 3,487). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065970v1</w:t>
+                <w:t xml:space="preserve">hal-01078063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of craters on the Achaia region of asteroid (21) Lutetia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Lamy</w:t>
+                <w:t xml:space="preserve">The rotation state of 67P/Churyumov-Gerasimenko from approach observations with the OSIRIS cameras on Rosetta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mottola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lowry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Snodgrass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. L. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Toth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.10.014⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 569, pp.L2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01078063v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas and dust productions of Comet 103P/Hartley 2 from millimetre observations: Interpreting rotation-induced time variations</w:t>
               </w:r>
@@ -21768,51 +21768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21884,51 +21884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of recent major crater impacts on the surrounding surfaces of (21) Lutetia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jutzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Benz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22177,51 +22177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. O'Rourke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bockelee-Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Biver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22324,64 +22324,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bockelee-Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Groussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Biver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 557, </w:t>
@@ -22419,103 +22419,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and physical properties of craters on Asteroid (2867) Steins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barbieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 221 (2), pp.1119--1129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22708,51 +22708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of small solar system bodies using photoclinometry by deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Capanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22829,64 +22829,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Spjuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. L. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. U. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-Y. Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22939,850 +22939,850 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geomorphology of (21) Lutetia: Results from the OSIRIS imaging system onboard ESA's Rosetta spacecraft</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Rickman</w:t>
+                <w:t xml:space="preserve">Thermal and shape properties of asteroid (21) Lutetia from Herschel observations around the Rosetta flyby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. O'Rourke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Valtchanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Altieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. M. Gonzalez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 66 (1, SI), pp.96--124. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2011.10.003⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 66 (1, SI), pp.192--199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2012.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442407v1</w:t>
+                <w:t xml:space="preserve">hal-01442163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission Resolving the nature of transit candidates for the LRa03 and SRa03 fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cavarroc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tingley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astrophysics and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 337, pp.511-529. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10509-011-0897-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00721908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and shape properties of asteroid (21) Lutetia from Herschel observations around the Rosetta flyby</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. M. Gonzalez-Garcia</w:t>
+                <w:t xml:space="preserve">The geomorphology of (21) Lutetia: Results from the OSIRIS imaging system onboard ESA's Rosetta spacecraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. U. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rickman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planetary and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 66 (1, SI), pp.192--199. </w:t>
+              <w:t xml:space="preserve">, 2012, 66 (1, SI), pp.96--124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2012.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2011.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442163v1</w:t>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONGO, model of cometary non-gravitational forces combining astrometric and production rate data Application to comet 19P/Borrelly</w:t>
+                <w:t xml:space="preserve">Planetary transit candidates in the CoRoT-SRc01 field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Maquet</w:t>
+                <w:t xml:space="preserve">A. Erikson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Colas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Jorda</w:t>
+                <w:t xml:space="preserve">A. Santerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Crovisier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Renner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aigrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 548, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220198⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 539, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442141v1</w:t>
+                <w:t xml:space="preserve">hal-00721910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission XXI. CoRoT-19b: A low density planet orbiting an old inactive F9V-star</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guenther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Gazzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mazeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 537, pp.A136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201117706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planetary transit candidates in the CoRoT-SRc01 field</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CONGO, model of cometary non-gravitational forces combining astrometric and production rate data Application to comet 19P/Borrelly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Renner</w:t>
+                <w:t xml:space="preserve">L. Maquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Barge</w:t>
+                <w:t xml:space="preserve">Florent Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Aigrain</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Crovisier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 539, pp.14. </w:t>
+              <w:t xml:space="preserve">, 2012, 548, </w:t>
             </w:r>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201220198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721910v1</w:t>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission.XX.CoRoT-20b: A very high density, high eccentricity transiting giant planet</w:t>
               </w:r>
@@ -23807,51 +23807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Bonomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ferraz-Mello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Erikson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bouchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24030,873 +24030,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asteroid (2867) Steins: Shape, topography and global physical properties from OSIRIS observations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission XXI. CoRoT-19b: A low density planet orbiting an old inactive F9V-star</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kaasalainen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Groussin</w:t>
+                <w:t xml:space="preserve">E. W. Guenther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. F. Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -C. Gazzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mazeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.07.035⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 537, pp.A136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442187v1</w:t>
+                <w:t xml:space="preserve">hal-00662122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission XXI. CoRoT-19b: A low density planet orbiting an old inactive F9V-star</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission .XIX.CoRoT-23b: a dense hot Jupiter on an eccentric orbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. W. Guenther</w:t>
+                <w:t xml:space="preserve">H. Parviainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deleuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. F. Diaz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Rouan</w:t>
+                <w:t xml:space="preserve">M. Fridlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 537, pp.A136. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117706⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 537, pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662122v1</w:t>
+                <w:t xml:space="preserve">hal-00721919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission .XIX.CoRoT-23b: a dense hot Jupiter on an eccentric orbit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Rouan</w:t>
+                <w:t xml:space="preserve">Asteroid (2867) Steins: Shape, topography and global physical properties from OSIRIS observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. L. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. W. Gaskell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Parviainen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Fridlund</w:t>
+                <w:t xml:space="preserve">M. Kaasalainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Groussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 221 (2), pp.1089--1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2012.07.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117916⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00721919v1</w:t>
+                <w:t xml:space="preserve">hal-01442187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission.XVIII.CoRoT-18b: a massive hot Jupiter on a prograde, nearly aligned orbit</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The properties of asteroid (2867) Steins from Spitzer Space Telescope observations and OSIRIS shape reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Groussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fornasier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 533, pp.130. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117192⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 529, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00722168v1</w:t>
+                <w:t xml:space="preserve">hal-01438057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Images of Asteroid 21 Lutetia: A Remnant Planetesimal from the Early Solar System</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hans Rickman</w:t>
+                <w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission.XVIII.CoRoT-18b: a massive hot Jupiter on a prograde, nearly aligned orbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M. Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fridlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ofir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 334 (6055), pp.487-490. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 533, pp.130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1207325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641442v1</w:t>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earth-based detection of the millimetric thermal emission from the nucleus of comet 8P/Tuttle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Bockelee-Morvan</w:t>
+                <w:t xml:space="preserve">Images of Asteroid 21 Lutetia: A Remnant Planetesimal from the Early Solar System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Sierks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detlef Koschny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Rickman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 528, </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 334 (6055), pp.487-490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1207325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434453v1</w:t>
+                <w:t xml:space="preserve">hal-00641442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission. XVI. CoRoT-14b: an unusually dense very hot Jupiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tingley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Endl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24904,51 +24887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Gazzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mazeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 528, pp.97. </w:t>
@@ -24980,627 +24963,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00632687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission. XVII. The hot Jupiter CoRoT-17b: a very old planet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Fridlund</w:t>
+                <w:t xml:space="preserve">Earth-based detection of the millimetric thermal emission from the nucleus of comet 8P/Tuttle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Groussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bockelee-Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 531, pp.41. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117009⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 528, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00632642v1</w:t>
+                <w:t xml:space="preserve">hal-01434453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of the nuclei and comae of 10 ecliptic comets from Hubble Space Telescope multi-orbit observations star</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission. XVII. The hot Jupiter CoRoT-17b: a very old planet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Csizmadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deleuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fridlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2010.17934.x⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 531, pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201117009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId825" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438046v1</w:t>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00632642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asteroid (21) Lutetia as a remnant of Earth's precursor planetesimals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vernazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Groussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Hiroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 216 (2), pp.650--659. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2011.09.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2011.09.032⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01438029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PULSATIONAL ANALYSIS OF V 588 MON AND V 589 MON OBSERVED WITH THE MOST AND CoRoT SA℡LITES</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Properties of the nuclei and comae of 10 ecliptic comets from Hubble Space Telescope multi-orbit observations star</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. L. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Toth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. A. Weaver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael F. A'Hearn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/729/1/20⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 412 (3), pp.1573--1590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2966.2010.17934.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId832" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438020v1</w:t>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoRoT LRa02_E2_0121: Neptune-size planet candidate turns into a hierarchical triple system with a giant primary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tal-Or</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Santerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mazeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bouchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25609,5073 +25592,5090 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 534, pp.67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201117374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00722205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The properties of asteroid (2867) Steins from Spitzer Space Telescope observations and OSIRIS shape reconstruction</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PULSATIONAL ANALYSIS OF V 588 MON AND V 589 MON OBSERVED WITH THE MOST AND CoRoT SA℡LITES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Zwintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kallinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. B. Guenther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gruberbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kuschnig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 529, </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 729 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201016044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/729/1/20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId842" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438057v1</w:t>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal properties of asteroid 21 Lutetia from Spitzer Space Telescope observations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Fornasier</w:t>
+                <w:t xml:space="preserve">VizieR Online Data Catalog: CoRoT-8b light and RV curves (Borde+, 2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Borde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deleuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jorda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Kaasalainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 352</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438915v1</w:t>
+                <w:t xml:space="preserve">hal-01428173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nucleus of comet C/1983 H1 IRAS-Araki-Alcock</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission. IX. CoRoT-6b: a transiting ''hot Jupiter'' planet in an 8.9d orbit around a low-metallicity star</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fridlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deleuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 58 (6), pp.904--912. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 512, pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2010.02.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200913767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId848" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438920v1</w:t>
+                <w:t xml:space="preserve">hal-00630849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SARS algorithm: detrending CoRoT light curves with Sysrem using simultaneous external parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission. XIV. CoRoT-11b: a transiting massive ''hot-Jupiter'' in a prograde orbit around a rapidly rotating F-type star</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ofir</w:t>
+                <w:t xml:space="preserve">G. Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId790" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Carpano</w:t>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deleuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.W. Guenther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1745-3933.2010.00843.x⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 524, pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId849" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630865v1</w:t>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission. XII. CoRoT-12b: a short-period low-density planet transiting a solar analog star</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Deleuil</w:t>
+                <w:t xml:space="preserve">Thermal properties of asteroid 21 Lutetia from Spitzer Space Telescope observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. L. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Groussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fornasier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kaasalainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 520, pp.97. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014981⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 516, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId852" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630855v1</w:t>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission. X. CoRoT-10b: a giant planet in a 13.24 day eccentric orbit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Havel</w:t>
+                <w:t xml:space="preserve">Exoplanet discoveries with the CoRoT space observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dvorak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deleuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. J. Deeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014943⟩</w:t>
+              <w:t xml:space="preserve">Solar System Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44, pp.520-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/s0038094610060055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId856" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630834v1</w:t>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eclipsing binaries in CoRoT-LRc01 field (Cabrera+, 2009)</w:t>
+                <w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission . XIII. CoRoT-13b: a dense hot Jupiter in transit around a star with solar metallicity and super-solar lithium content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId808" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bruntt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.F. Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sz Csizmadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 522, pp.110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId859" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630878v1</w:t>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission . XIII. CoRoT-13b: a dense hot Jupiter in transit around a star with solar metallicity and super-solar lithium content</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The nucleus of comet C/1983 H1 IRAS-Araki-Alcock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Groussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. L. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 522, pp.110. </w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (6), pp.904--912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2010.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId861" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630839v1</w:t>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exoplanet discoveries with the CoRoT space observatory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Lammer</w:t>
+                <w:t xml:space="preserve">The SARS algorithm: detrending CoRoT light curves with Sysrem using simultaneous external parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ofir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Bonomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Carone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Dvorak</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. J. Deeg</w:t>
+                <w:t xml:space="preserve">S. Carpano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar System Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/s0038094610060055⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 404, pp.L99-L103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1745-3933.2010.00843.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630859v1</w:t>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planetary transit candidates in Corot-IRa01 field</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Aigrain</w:t>
+                <w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission. XII. CoRoT-12b: a short-period low-density planet transiting a solar analog star</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hatzes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Csizmadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fridlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deleuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 520, pp.97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId870" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630879v1</w:t>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transit timing analysis of CoRoT-1b</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Aigrain</w:t>
+                <w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission. X. CoRoT-10b: a giant planet in a 13.24 day eccentric orbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Bonomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Santerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gazzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Havel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 510, pp.94. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 520, pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912052⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00630844v1</w:t>
+                <w:t xml:space="preserve">hal-00630834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-Type Asteroid (2867) Steins as Imaged by OSIRIS on Board Rosetta</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Rickman</w:t>
+                <w:t xml:space="preserve">Eclipsing binaries in CoRoT-LRc01 field (Cabrera+, 2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fridlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sz Csizmadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 350, pp.60501</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1179559⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00450751v1</w:t>
+                <w:t xml:space="preserve">hal-00630878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoRoT-8b light and RV curves (Borde+, 2010)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Deleuil</w:t>
+                <w:t xml:space="preserve">Planetary transit candidates in Corot-IRa01 field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carpano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Jorda</w:t>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 352, pp.09066</w:t>
+              <w:t xml:space="preserve">, 2010, 350, pp.60491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00630877v1</w:t>
+                <w:t xml:space="preserve">hal-00630879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission. XI. CoRoT-8b: a hot and dense sub-Saturn around a K1 dwarf</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Jorda</w:t>
+                <w:t xml:space="preserve">Transit timing analysis of CoRoT-1b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sz Csizmadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Renner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Agol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 520, pp.66. </w:t>
+              <w:t xml:space="preserve">, 2010, 510, pp.94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId879" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630835v1</w:t>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transiting giant planet with a temperature between 250 K and 430 K</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Tingley</w:t>
+                <w:t xml:space="preserve">CoRoT-8b light and RV curves (Borde+, 2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bordé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deleuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 352, pp.09066</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00536421v1</w:t>
+                <w:t xml:space="preserve">hal-00630877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-color, rotationally resolved photometry of asteroid 21 Lutetia from OSIRIS/Rosetta observations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Faury</w:t>
+                <w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission. XI. CoRoT-8b: a hot and dense sub-Saturn around a K1 dwarf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bordé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deleuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 521, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014452⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 520, pp.66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438914v1</w:t>
+                <w:t xml:space="preserve">hal-00630835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for Steins' surface inhomogeneities from OSIRIS Rosetta images</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Lazzarin</w:t>
+                <w:t xml:space="preserve">E-Type Asteroid (2867) Steins as Imaged by OSIRIS on Board Rosetta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. U. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Koschny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rickman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2010.04.003⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 327 (5962), pp.190-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1179559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId890" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01438910v1</w:t>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VizieR Online Data Catalog: CoRoT-8b light and RV curves (Borde+, 2010)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Jorda</w:t>
+                <w:t xml:space="preserve">A transiting giant planet with a temperature between 250 K and 430 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. J. Deeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Erikson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sz. Csizmadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tingley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 464, pp.384-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId889" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature08856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId891" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01428173v1</w:t>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00536421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission. IX. CoRoT-6b: a transiting ''hot Jupiter'' planet in an 8.9d orbit around a low-metallicity star</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-color, rotationally resolved photometry of asteroid 21 Lutetia from OSIRIS/Rosetta observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. L. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Faury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kaasalainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. F. Hviid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 512, pp.14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200913767⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 521, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId893" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630849v1</w:t>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission. XIV. CoRoT-11b: a transiting massive ''hot-Jupiter'' in a prograde orbit around a rapidly rotating F-type star</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E.W. Guenther</w:t>
+                <w:t xml:space="preserve">Search for Steins' surface inhomogeneities from OSIRIS Rosetta images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId894" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fornasier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId895" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Magrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lazzarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (9, SI), pp.1097--1106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId896" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2010.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201015132⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00630851v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId893" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate and nature of false positives in the CoRoT exoplanet search</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The secondary eclipse of CoRoT-1b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Almenara</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId786" w:history="1">
+                <w:t xml:space="preserve">A. Alapini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 506, pp.337-341. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200911926⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 506, pp.353-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457370v1</w:t>
+                <w:t xml:space="preserve">hal-00457371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId902" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoRoT-Exo-3b observations (Deleuil+, 2008)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated supervised classification of variable stars in the CoRoT programme. Method and application to the first four exoplanet fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Debosscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.~m. Sarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId906" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deleuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId747" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Rouan</w:t>
+            <w:hyperlink r:id="rId907" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 506, pp.519-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200911618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId902" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630889v1</w:t>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId903" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method to predict meteor showers. II. Application to the Leonids</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rate and nature of false positives in the CoRoT exoplanet search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Almenara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.J. Deeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aigrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 439 (2), pp.761-770. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20042626⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 506, pp.337-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId911" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200911926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId903" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00588290v1</w:t>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId906" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CoRoT-7 planetary system: two orbiting super-Earths</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Queloz</w:t>
+                <w:t xml:space="preserve">CoRoT-Exo-3b observations (Deleuil+, 2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deleuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.J. Deeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bouchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Hebrard</w:t>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 349, pp.10889</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId906" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457433v1</w:t>
+            <w:hyperlink r:id="rId912" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CoRoT satellite in flight: description and performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Chaintreuil</w:t>
+                <w:t xml:space="preserve">Planetary transit candidates in CoRoT-LRc01 field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fridlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Csizmadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 506, pp.411 - 424. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200810860⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 506, pp.501-517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId914" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId910" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173687v1</w:t>
+            <w:hyperlink r:id="rId913" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId917" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planetary transit candidates in CoRoT-LRc01 field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Planetary transit candidates in Corot-IRa01 field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carpano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId808" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Csizmadia</w:t>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 506, pp.501-517. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912684⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 506, pp.491-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId916" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200911882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId917" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457379v1</w:t>
+            <w:hyperlink r:id="rId915" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planetary transit candidates in Corot-IRa01 field</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Alonso</w:t>
+                <w:t xml:space="preserve">A new method to predict meteor showers. II. Application to the Leonids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId918" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Vaubaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Barge</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florent Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 506, pp.491-500. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200911882⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 439 (2), pp.761-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId919" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20042626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId919" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457381v1</w:t>
+            <w:hyperlink r:id="rId917" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoRoT-7 radial velocities (Queloz+, 2009)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Hebrard</w:t>
+                <w:t xml:space="preserve">The CoRoT satellite in flight: description and performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId921" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId922" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId923" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Boisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId924" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-T Buey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId925" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Chaintreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 506, pp.411 - 424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200810860⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId921" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630893v1</w:t>
+            <w:hyperlink r:id="rId920" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VizieR Online Data Catalog: Supervised classification of CoRoT variables (Debosscher+, 2009)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Aerts</w:t>
+                <w:t xml:space="preserve">The CoRoT-7 planetary system: two orbiting super-Earths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId928" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Queloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hatzes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId929" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hebrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 506, pp.303-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId930" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200913096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId922" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437358v1</w:t>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId927" w:history="1">
+            <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission. VII. The ``hot-Jupiter''-type planet CoRoT-5b</w:t>
+                <w:t xml:space="preserve">CoRoT-7 radial velocities (Queloz+, 2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Rauer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Queloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId823" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Alonso</w:t>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hatzes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId929" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hebrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 350, pp.60303</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId927" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457434v1</w:t>
+            <w:hyperlink r:id="rId931" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId930" w:history="1">
+            <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planetary transit candidates in the CoRoT initial run: resolving their nature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Bouchy</w:t>
+                <w:t xml:space="preserve">VizieR Online Data Catalog: Supervised classification of CoRoT variables (Debosscher+, 2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Debosscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.~m. Sarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId933" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deleuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId899" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.M. Almenara</w:t>
+            <w:hyperlink r:id="rId907" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 350</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200911911⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00457430v1</w:t>
+                <w:t xml:space="preserve">hal-01437358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId933" w:history="1">
+            <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission. VIII. CoRoT-7b: the first super-Earth with measured radius</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission. VII. The ``hot-Jupiter''-type planet CoRoT-5b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jodi Schneider</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Fridlund</w:t>
+                <w:t xml:space="preserve">H. Rauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId928" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Queloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Csizmadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deleuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 506 (1), pp.287-302. </w:t>
+              <w:t xml:space="preserve">, 2009, 506, pp.281-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200911933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200911902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId933" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457490v1</w:t>
+            <w:hyperlink r:id="rId934" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The secondary eclipse of CoRoT-1b</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission. VIII. CoRoT-7b: the first super-Earth with measured radius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Alapini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Auvergne</w:t>
+                <w:t xml:space="preserve">A. Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Baglin</w:t>
+                <w:t xml:space="preserve">Jodi Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fridlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 506, pp.353-358. </w:t>
+              <w:t xml:space="preserve">, 2009, 506 (1), pp.287-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200912102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200911933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457371v1</w:t>
+                <w:t xml:space="preserve">hal-00457490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated supervised classification of variable stars in the CoRoT programme. Method and application to the first four exoplanet fields</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L.~m. Sarro</w:t>
+                <w:t xml:space="preserve">Planetary transit candidates in the CoRoT initial run: resolving their nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. López</w:t>
+                <w:t xml:space="preserve">F. Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deleuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId926" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Aerts</w:t>
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Almenara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 506, pp.519-534. </w:t>
+              <w:t xml:space="preserve">, 2009, 506, pp.321-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200911618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200911911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437365v1</w:t>
+                <w:t xml:space="preserve">hal-00457430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoRoT space mission. I. (Barge+, 2008)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Rauer</w:t>
+                <w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission. V. CoRoT-Exo-4b: stellar and planetary parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bruntt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Leger</w:t>
+                <w:t xml:space="preserve">T. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId946" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shporer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guenther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 488, pp.L47-L50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId947" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200810273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00382453v1</w:t>
+                <w:t xml:space="preserve">hal-00382993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId946" w:history="1">
+            <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission I - CoRoT-Exo-1b: a low-density short-period planet around a G0V star</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Leger</w:t>
+                <w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission. IV. CoRoT-Exo-4b: a transiting planet in a 9.2 day synchronous orbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aigrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId949" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Collier Cameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId942" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 482, pp.L17-L20</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 488, pp.L43-L46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId950" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200810246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId946" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00325096v1</w:t>
+            <w:hyperlink r:id="rId948" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId947" w:history="1">
+            <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission. V. CoRoT-Exo-4b: stellar and planetary parameters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Guenther</w:t>
+                <w:t xml:space="preserve">CoRoT space mission. I. (Barge+, 2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId935" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId952" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 348, pp.29017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId947" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00382993v1</w:t>
+            <w:hyperlink r:id="rId951" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00382453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId951" w:history="1">
+            <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission. IV. CoRoT-Exo-4b: a transiting planet in a 9.2 day synchronous orbit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Aigrain</w:t>
+                <w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission I - CoRoT-Exo-1b: a low-density short-period planet around a G0V star</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId935" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Collier Cameron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Jorda</w:t>
+                <w:t xml:space="preserve">A. Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 488, pp.L43-L46. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 482, pp.L17-L20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:200810246⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00387948v1</w:t>
+                <w:t xml:space="preserve">hal-00325096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission III. The spectroscopic transit of CoRoT-Exo-2b with SOPHIE and HARPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bouchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId907" w:history="1">
+            <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Queloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deleuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -30778,64 +30778,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Auvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId939" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Moutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30871,312 +30871,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00325089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trente années d'expériences, de recherches, de controverses, mais aussi et surtout d'actions, d'opérations, d'investissements matériels et humains</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission . VI. CoRoT-Exo-3b: the first secure inhabitant of the brown-dwarf desert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deleuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.J. Deeg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 491, pp.889-897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId960" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:200810625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03565229v1</w:t>
+                <w:t xml:space="preserve">hal-00382474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId960" w:history="1">
+            <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission . VI. CoRoT-Exo-3b: the first secure inhabitant of the brown-dwarf desert</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trente années d'expériences, de recherches, de controverses, mais aussi et surtout d'actions, d'opérations, d'investissements matériels et humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, XXIX (4), pp.413-422</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:200810625⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00382474v1</w:t>
+                <w:t xml:space="preserve">hal-03565229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSIRIS – The Scientific Camera System Onboard Rosetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horst Uwe Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Rickman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Rodrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 128 (1-4), pp.433-506. </w:t>
@@ -31214,64 +31214,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The meteoroid environment of comet 9P/Tempel 1 and the Deep Impact spacecraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vaubaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jorda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31435,90 +31435,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large dust/ice ratio in the nucleus of comet 9P/Tempel 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Küppers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivano Bertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fornasier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro J. Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stubbe F. Hviid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 437, pp.987-990. </w:t>
@@ -31568,64 +31568,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId971" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method to predict meteor showers. I. Description of the model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId904" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vaubaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jorda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31672,64 +31672,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meteoroid Streams Associated to Comets 9P/Tempel 1 and 67P/Churyumov-Gerasimenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vaubaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jorda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31801,64 +31801,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outgassing-induced effects in the rotational state of comet 67P/Churyumov---Gerasimenko during the Rosetta mission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId977" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. H. Samarasinha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31969,51 +31969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Küppers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId983" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. J. Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. F. Hviid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 310, pp.281K. </w:t>
@@ -32045,307 +32045,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osiris—The optical, spectroscopic and infrared remote imaging system for the Rosetta Orbiter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comet Hyakutake Gas Arcs: First Observational Evidence of Standing Shock Waves in a Cometary Coma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId986" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.U. Keller</w:t>
+                <w:t xml:space="preserve">A.V. Rodionov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Arijs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Barbieri</w:t>
+                <w:t xml:space="preserve">G.H. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId988" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Grande</w:t>
+                <w:t xml:space="preserve">Jean-François Crifo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 21 (11), pp.1505-1515. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 136 (2), pp.232-267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId989" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0273-1177(97)00943-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/icar.1998.6010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId990" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03581480v1</w:t>
+                <w:t xml:space="preserve">insu-03581519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId990" w:history="1">
+            <w:hyperlink r:id="rId991" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comet Hyakutake Gas Arcs: First Observational Evidence of Standing Shock Waves in a Cometary Coma</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Jorda</w:t>
+                <w:t xml:space="preserve">Osiris—The optical, spectroscopic and infrared remote imaging system for the Rosetta Orbiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId992" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.H. Jones</w:t>
+                <w:t xml:space="preserve">H.U. Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId993" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Crifo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Colas</w:t>
+                <w:t xml:space="preserve">E. Arijs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId994" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/icar.1998.6010⟩</w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 21 (11), pp.1505-1515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId995" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0273-1177(97)00943-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId995" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-03581519v1</w:t>
+            <w:hyperlink r:id="rId991" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -32769,51 +32769,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Modelling of fault network in the nucleus of comet 67P: implications for its internal structure and evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1008" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Matonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32989,103 +32989,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1012" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Level-set based algorithm for automatic feature extraction on 3D meshes: Application to crater detection on Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Christoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Manolova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Vision and Graphics 2018 (ICCVG 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Warsaw, Poland. </w:t>
@@ -33123,103 +33123,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1014" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete curvatures combined with machine learning for automated extraction of impact craters on 3D topographic meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Christoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Manolova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-8549</w:t>
@@ -33274,77 +33274,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Beguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1017" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Christoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-10485</w:t>
@@ -33367,557 +33367,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1018" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New 3D Shape Reconstruction Method for celestial bodies: Multi-Resolution Stereophotoclinometry by Deformation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pedro J. Gutiérrez</w:t>
+                <w:t xml:space="preserve">The primordial nucleus of Comet 67P/Churyumov-Gerasimenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Davidsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Sierks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Guettler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Marzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Pajola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.5343</w:t>
+              <w:t xml:space="preserve">47th DPS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Washington, United States. pp.413.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1018" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01428084v1</w:t>
+                <w:t xml:space="preserve">insu-01230109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1020" w:history="1">
+            <w:hyperlink r:id="rId1019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Detection of Round Shaped Pits Lying on 3D Meshes: Application to Impact Crater Recognition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bouley</w:t>
+                <w:t xml:space="preserve">A New 3D Shape Reconstruction Method for celestial bodies: Multi-Resolution Stereophotoclinometry by Deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Capanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1020" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gesquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Groussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro J. Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.5343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1020" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499700v1</w:t>
+            <w:hyperlink r:id="rId1019" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1023" w:history="1">
+            <w:hyperlink r:id="rId1021" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular shapes automatic detection on meshes based on discrete curvatures - Application to impact craters recognition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Bali</w:t>
+                <w:t xml:space="preserve">Robust Detection of Round Shaped Pits Lying on 3D Meshes: Application to Impact Crater Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1022" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin-Pierre Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1023" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Muscato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics International (CGI 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1023" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341019v1</w:t>
+            <w:hyperlink r:id="rId1021" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1024" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The primordial nucleus of Comet 67P/Churyumov-Gerasimenko</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maurizio Pajola</w:t>
+                <w:t xml:space="preserve">Circular shapes automatic detection on meshes based on discrete curvatures - Application to impact craters recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1016" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Beguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1017" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th DPS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Washington, United States. pp.413.15</w:t>
+              <w:t xml:space="preserve">Computer Graphics International (CGI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1024" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01230109v1</w:t>
+                <w:t xml:space="preserve">hal-01341019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Resolution Stereophotoclinometry by Deformation, a New 3D Shape Reconstruction Method Applied to ROSETTA/OSIRIS Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Capanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33992,243 +33992,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01428106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1027" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of impact craters in 3D meshes using a feature lines approach</w:t>
+                <w:t xml:space="preserve">Detection of impact craters in 3D mesh by extraction of feature lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1028" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, AGU Fall Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress, EPSC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1027" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499706v1</w:t>
+                <w:t xml:space="preserve">hal-01499705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1029" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of impact craters in 3D mesh by extraction of feature lines</w:t>
+                <w:t xml:space="preserve">Characterization of impact craters in 3D meshes using a feature lines approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1028" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress, EPSC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, AGU Fall Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1029" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499705v1</w:t>
+                <w:t xml:space="preserve">hal-01499706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1030" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature lines extraction within surface mesh models - Application to impact craters detection</w:t>
               </w:r>
@@ -34240,64 +34240,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometric Computing and Modeling track of conference 19th IMACS World Congress (International Association for Mathematics and Computers in Simulation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, San Lorenzo de El Escorial, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34335,51 +34335,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D reconstruction of small bodies from in-situ visible images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Groussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34447,51 +34447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1033" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoRoT: a first space mission to find terrestrial planets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Auvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34604,51 +34604,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1037" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VirtuaField: Virtual fields for training students to field practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1038" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lamarche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34774,90 +34774,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Detection of Circular Shapes on 3D Meshes Based on Discrete Curvatures: Application to Impact Craters Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1028" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1021" w:history="1">
+            <w:hyperlink r:id="rId1022" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin-Pierre Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1022" w:history="1">
+            <w:hyperlink r:id="rId1023" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Muscato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3D Digital Geological Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2022, </w:t>
@@ -34895,51 +34895,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1044" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">II.2 Description of processes and corrections from observation to delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1045" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34947,51 +34947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chaintreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1047" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId939" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CoRot Team. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The CoRoT Legacy Book: The Adventure of the Ultra High Precision Photometry from Space</w:t>
@@ -35091,51 +35091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Capanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -35205,51 +35205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gesquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35267,103 +35267,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1051" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to: &amp;quot;Exoplanet discoveries with the CoRoT space observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dvorak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deleuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. J. Deeg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.374-375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1052" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -35538,765 +35538,765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03010656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1059" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission. XVIII. CoRoT-18b: a massive hot jupiter on a prograde, nearly aligned orbit</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId808" w:history="1">
+                <w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission - XIX. CoRoT-23b: a dense hot Jupiter on an eccentric orbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Parviainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deleuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fridlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1059" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662780v1</w:t>
+                <w:t xml:space="preserve">hal-00662783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1061" w:history="1">
+            <w:hyperlink r:id="rId1060" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoRoT LRa02_E2_0121: Neptune-size planet candidate turns into a hierarchical triple system with a giant primary</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Moutou</w:t>
+                <w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission. XVIII. CoRoT-18b: a massive hot jupiter on a prograde, nearly aligned orbit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId929" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hebrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1061" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. M. Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fridlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ofir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1061" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662795v1</w:t>
+            <w:hyperlink r:id="rId1060" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1062" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape modeling technique KOALA validated by ESA Rosetta at (21) Lutetia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jorda</w:t>
+                <w:t xml:space="preserve">CoRoT LRa02_E2_0121: Neptune-size planet candidate turns into a hierarchical triple system with a giant primary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tal-Or</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Santerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mazeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bouchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1062" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00685136v1</w:t>
+                <w:t xml:space="preserve">hal-00662795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1067" w:history="1">
+            <w:hyperlink r:id="rId1063" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission XVII. The hot Jupiter CoRoT-17b: a very old planet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Fridlund</w:t>
+                <w:t xml:space="preserve">Shape modeling technique KOALA validated by ESA Rosetta at (21) Lutetia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1064" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Carry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1065" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikko Kaasalainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1066" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William J. Merline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1067" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas G. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1067" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00660757v1</w:t>
+            <w:hyperlink r:id="rId1063" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1068" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earth-based detection of the millimetric thermal emission of the nucleus of comet 8P/Tuttle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Bockelée-Morvan</w:t>
+                <w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission XVII. The hot Jupiter CoRoT-17b: a very old planet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sz. Csizmadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deleuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fridlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1068" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662101v1</w:t>
+                <w:t xml:space="preserve">hal-00660757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1070" w:history="1">
+            <w:hyperlink r:id="rId1069" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission - XIX. CoRoT-23b: a dense hot Jupiter on an eccentric orbit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Fridlund</w:t>
+                <w:t xml:space="preserve">Earth-based detection of the millimetric thermal emission of the nucleus of comet 8P/Tuttle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Groussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1070" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bockelée-Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1070" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662783v1</w:t>
+            <w:hyperlink r:id="rId1069" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1071" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TNOs are cool&amp;quot;: A survey of the trans-neptunian region. II. The thermal lightcurve of (136108) Haumea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1072" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36304,51 +36304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Santos-Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1074" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. G. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fornasier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -36370,90 +36370,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1075" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transiting exoplanets from the CoRoT space mission IV: CoRoT-Exo-4b: A transiting planet in a 9.2 day synchronous orbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aigrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId952" w:history="1">
+            <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Collier Cameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId931" w:history="1">
+            <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -36520,103 +36520,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1076" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Detection of Round Shaped Pits Lying on 3D Meshes - Application to Impact Crater Recognition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1021" w:history="1">
+            <w:hyperlink r:id="rId1022" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin-Pierre Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1022" w:history="1">
+            <w:hyperlink r:id="rId1023" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Muscato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] LSIS.RR.2014.015, Laboratoire LSIS. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -36811,51 +36811,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05349939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Murdoch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Lalucaa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecily Sunday" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tardivel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-025-00725-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465086v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bouquety" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Fayon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Koschny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Narbey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaso R.R. Bontognali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2024.09.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05349940v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernazza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jorda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroukh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Groussin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-025-00708-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219265v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Barucci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernelle Bernardi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reess" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fornasier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Merlin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-025-00746-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726396v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurent-Varin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o James" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Le Maistre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116284" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04423938v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraint Jones" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Snodgrass" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Tubiana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K&#252;ppers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyo Kawakita" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-01035-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721420v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bro&#382;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernazza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Binzel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demeo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450532" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016220v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vermersch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rambaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243859" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#270;urech" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vachier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142055" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693926v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Ferrais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jorda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243200" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03436512v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottaviano Ruesch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bischoff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09811-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03184663v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neveu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140342" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218686v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquety" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Groussin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouley" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140516" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03342489v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hanu&#353;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140874" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375585v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141781" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03372817v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140901" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02874145v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Cremonese" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capaccioni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capria" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doressoundiram" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palumbo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00704-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02441792v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viikinkoski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936639" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898978v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038100" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02906954v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woldek Kofman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;rique" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rogez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899008v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marsset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Bro&#382;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drouard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castillo-Rogez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-1007-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146536v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Christoff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Manolova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11038-020-09535-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03161158v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mottola" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Attree" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Uwe Keller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosita Kokotanekova" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0627-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472604v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5187" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03161134v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Archinal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conrad" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duxbury" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hestroffer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-1091-2020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03006719v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence O&#8217;rourke" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Heinisch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Blum" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianrico Filacchione" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2834-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988321v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dudzi&#324;ski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Podlewska-Gaca" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bartczak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benseguane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3153" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097279v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zanda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeanne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malgoyre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038649" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02941038v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038372" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03666732v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marschall" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rezac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kappel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Su" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. -B. Gerig" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.02.008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346869v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P &#352;eve&#269;ek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0915-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02114680v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Feller" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Hasselmann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonella Barucci" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sunshine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834824" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02372564v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. P. Kelley" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Toth" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936458" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105475v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-019-9925-1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01915612v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-L. Lai" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-H. Ip" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lee" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-Y. Lin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Vincent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732094" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983169v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Thomas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834415" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266236v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeanne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zanda" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Birlan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaubaillon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834990" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03666718v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kramer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#228;uter" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hviid" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. U. Keller" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834349" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087743v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matonti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Attree" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Hviid" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0307-9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118038v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833898" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118092v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Hanu&#353;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Viikinkoski" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834541" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118093v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jl. F&#233;tick" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834749" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01806355v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Shi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanyu Hu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sefano Mottola" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Sierks" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-018-0481-5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01610197v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Th&#233;r&#232;se Auger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramy El-Maarry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.09.037" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L1W6ZS7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108702v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferrari" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Penasa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorangela La Forgia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massironi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Naletto" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1656" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902144v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Bowles" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Snodgrass" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gibbings" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sanchez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Arnold" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2017.10.021" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01738683v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina-Barbara Gerig" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Thomas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivano Bertini" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Bodewits" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.03.010" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108715v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodionov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-T. Auger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731937" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118106v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833477" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108720v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deshapriya" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antonella Barucci" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Hasselmann" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732112" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118100v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Coroller" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tazhenova" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834091" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582556v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Atkinson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavali&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Fletcher" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Amato" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.10.005" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108713v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;bouy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732155" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894546v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drouard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loehle" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732225" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108705v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fulle" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Della Corte" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten G&#252;ttler" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavro L. Ivanovski" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty464" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108712v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Theologou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusker" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Scholten" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2018.05.019" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108709v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marshall" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brouet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833104" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678540v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mottola" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liao" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rubin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730849" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678518v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blum" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629910" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02190984v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien H&#246;fner" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincent" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn J. R. Davidsson" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628726" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574533v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Ott" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Drolshagen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Tubiana" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1419" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574363v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lucchetti" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Pajola" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Penasa" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1590" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574684v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Schmitt" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1780" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01473386v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafiseh Masoumzadeh" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilda Oklay" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Kolokolova" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629734" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574951v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stubbe F. Hviid" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekkehard K&#252;hrt" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1691" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574799v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Agarwal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1726" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02196759v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Feldman" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Geiger" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merouane" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2386" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574406v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florangela La Forgia" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1850" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574335v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Frattin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Simioni" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Lazzarin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1395" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266190v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. El-Maarry" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gracia-Bern&#225;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pajola" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628634e" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574602v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1692" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01631548v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scholten" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-D. Matz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roatsch" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731798" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01515572v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#246;fner" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-017-0092" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790534v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castillo-Rogez" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emery" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brunetto" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/153/2/72" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574567v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Oberst" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1607" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02196780v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Yi Lin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Knollenberg" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. A&#8217;hearn" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing-Huen Ip" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2768" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574314v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gicquel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rose" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Davidsson" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1441" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02194511v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Massironi" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Naletto" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2899" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01511121v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aak9384" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574238v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1275" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574968v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Hamm" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1620" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01515014v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.04.018" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01422872v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Perna" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Fulchignoni" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630015" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01599000v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanna Deshapriya" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1834" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01587261v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2298" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678514v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santos&#8208;sanz" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lellouch" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacerda" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Mueller" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630354" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440145v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thomas" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Altwegg" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628085" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01353798v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. R. Davidsson" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sierks" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#252;ttler" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marzari" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526968" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01234274v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bibring" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527330" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388677v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa M. Lara" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. A'Hearn" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-6256/152/5/130" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01367966v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2117" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288643v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-C. Su" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527784" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01397742v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M. Sunshine" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pommerol" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2918" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440673v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Licandro" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helbert" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Reynaud" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levacher" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-015-9475-9" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01300203v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marzari" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Della Corte" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/821/1/19" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01393316v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Giacomini" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed R. El-Maarry" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2848" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668054v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Lee" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628634" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01371064v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2409" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322943v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaskell" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capanna" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.05.002" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB9N05SK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01260243v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hu" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A&#8217;hearn" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527123" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387594v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Davidsson" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2720" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01367854v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2179" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01353737v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527865" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01353704v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628887" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01273847v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J. Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Barbieri" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L. Lamy" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527369" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01371174v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Filacchione" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raponi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D.P. Deshapriya" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628764" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01274339v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527159" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01406412v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Barucci" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2511" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01368002v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Gr&#252;n" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Altobelli" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stephen Bentley" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2088" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01371309v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Knollenberg" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Y. Lin" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oklay" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527744" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01376715v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. P. Deshapriya" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Barucci" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fornasier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feller" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Hasselmann" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2530" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440715v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ragazzoni" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527307" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01495402v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Chi Lee" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx450" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323666v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Gaskell" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201528029" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01274855v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreno" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hainaut" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527564" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440669v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-C. Cheng" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628156" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458238v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Keller" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barucci" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aag2671" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440162v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paetzold" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andert" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hahn" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. W. Asmar" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Barriot" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16535" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667693v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poulet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucchetti" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Bibring" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carter" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gondet" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1959" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01302463v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jurado" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Canalias" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Blazquez" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garmier" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2016.03.030" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416635v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brugger" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morse" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Marboeuf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/822/2/98" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01495254v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian-Lin Lai" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Chin Su" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Shinn Shi" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx332" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01205763v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst U. Keller" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Schr&#246;der" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Skorov" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525964" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01201821v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Lara" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lowry" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Vincent" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rozek" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526103" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439955v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lee" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Von Allmen" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allen" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beaudin" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Biver" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526155" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01202374v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. La Forgia" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giacomini" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazzarin" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525983" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439778v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Rickman" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua L. Bandfield" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.12.029" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J0W19SR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01205893v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Guettler" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kovacs" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525985" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01176031v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besse" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14564" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373387v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.- Bibring" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Langevin" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eng" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0671" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182702v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525977" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01205664v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Barucci" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besse" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525901" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439987v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525994" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01205392v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525947" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01202381v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fulle" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Ivanovski" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertini" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gutierrez" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lara" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526158" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01202116v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526379" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01202463v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525841" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110291v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Rotundi" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaa3905" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434365v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choukroun" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keihm" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P. Schloerb" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gulkis" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526181" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01328952v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature15511" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110122v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rodrigo" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaa1044" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01202229v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Preusker" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Willner" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526349" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01200792v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rickman" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchi" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbieri" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526093" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01202385v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526049" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278028v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilbert-Lepoutre A." TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorda L." TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Kargel" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/814/1/L5" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01205653v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. El-Maarry" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525723" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098338v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tubiana" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424735" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440008v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526421" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01176074v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-T. Auger" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064500" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439792v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527020" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01205741v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptste Vincent" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525961" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01203674v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525979" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01202388v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bapiste Vincent" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525975" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439918v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peter Schloerb" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Keihm" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Von Allmen" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Choukroun" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lellouch" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526152" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439997v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Magrin" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. da Deppo" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423830" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109250v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaa0440" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182590v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodek Kofman" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Herique" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barbin" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barriot" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ciarletti" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0639" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573960v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alonso" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moutou" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Endl" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Almenara" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guenther" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118662" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065970v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Lamy" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424590" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078063v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Auger" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lamy" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.10.014" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QH9PV6T5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434408v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Boissier" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bockelee-Morvan" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biver" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colom" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Crovisier" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2013.10.010" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351704v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Capanna" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vibert" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-013-0821-5" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3444W01V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439477v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jutzi" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benz" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. El Maarry" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2013.05.022" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439509v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Sunshine" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Feaga" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C. Thomas" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.10.003" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XNJ2TWP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439531v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. O'Rourke" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bockelee-Morvan" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Altieri" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teyssier" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322756" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434423v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissier" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321372" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437978v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.08.008" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R23WH2S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721907v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carone" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gandolfi" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cabrera" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Hatzes" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Deeg" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116968" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353164v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442406v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spjuth" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Y. Li" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.06.021" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMZS0PCF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442407v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2011.10.003" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXN5KV0T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721908v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cavarroc" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tingley" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-011-0897-1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0GSQGPK6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442163v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mueller" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Valtchanov" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M. Gonzalez-Garcia" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.01.004" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDV084HP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442141v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maquet" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colas" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crovisier" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220198" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874856v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D&#237;az" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gazzano" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mazeh" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouan" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117706" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721910v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Erikson" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santerne" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renner" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barge" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aigrain" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116934" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721909v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deleuil" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Bonomo" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferraz-Mello" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchy" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117681" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779161v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#228;tzold" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sz. Csizmadia" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118425" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442187v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaasalainen" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.07.035" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NPLF7GD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662122v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. W. Guenther" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Diaz" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Gazzano" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721919v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Parviainen" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fridlund" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117916" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722168v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;brard" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Evans" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ofir" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117192" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641442v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1207325" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434453v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016060" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632687v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gazzano" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015480" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632642v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Csizmadia" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117009" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438046v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Weaver" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.17934.x" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438029v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hiroi" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.09.032" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B01LSV4S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438020v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zwintz" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kallinger" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Guenther" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruberbauer" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kuschnig" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/729/1/20" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722205v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tal-Or" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117374" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438057v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016044" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438915v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014361" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438920v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.02.009" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRCGXB3G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630865v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carpano" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2010.00843.x" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630855v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gillon" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hatzes" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014981" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630834v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Havel" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014943" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630878v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sz Csizmadia" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630839v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bruntt" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. D&#237;az" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015154" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630859v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lammer" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dvorak" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Deeg" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s0038094610060055" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630879v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630844v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Agol" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912052" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450751v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Koschny" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1179559" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630877v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bord&#233;" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630835v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014775" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536421v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08856" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438914v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faury" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014452" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438910v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leyrat" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barucci" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.04.003" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFL98715-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428173v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borde" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630849v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913767" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630851v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.W. Guenther" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015132" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457370v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Almenara" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auvergne" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911926" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630889v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00588290v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vaubaillon" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042626" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457433v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Queloz" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hebrard" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913096" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173687v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Auvergne" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bodin" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boisnard" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-T Buey" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chaintreuil" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200810860" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457379v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912684" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457381v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911882" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630893v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437358v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Debosscher" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.~m. Sarro" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aerts" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457434v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rauer" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911902" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457430v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pont" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911911" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457490v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;ger" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Schneider" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911933" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457371v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alapini" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baglin" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912102" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437365v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#243;pez" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911618" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382453v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leger" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325096v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382993v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillot" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shporer" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810273" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387948v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collier Cameron" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810246" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325064v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loeillet" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Hatzes" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809433" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325089v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565229v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382474v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810625" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161608v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-006-9128-4" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083167v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054261" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083851v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vaubaillon" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096930v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04236" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-K7MWJQ7C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00588286v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041544" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083845v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11038-005-1640-0" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-THQGFD8X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017325v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H. Samarasinha" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2004.12.012" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5P8S1JZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017330v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.U Keller" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#252;ppers" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Gutierrez" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1119020" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581480v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.U. Keller" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arijs" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grande" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(97)00943-5" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581519v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Rodionov" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Jones" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Crifo" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/icar.1998.6010" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DZ3CMGB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674409v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ret" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sawyer" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antonella Barrucci" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel, Reess" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948219v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Hanus" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-103" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585144v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Costard" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/espc2021-25" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558013v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Matonti" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350043v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Broz" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sevecek" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130551v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00692-1_10" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01495367v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490130v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beguet" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bali" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428084v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499700v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Pierre Schmidt" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Muscato" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341019v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01230109v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428106v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.~w. Gaskell" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499706v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mari" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499705v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341022v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00664615v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Besse" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015305v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T. Buey" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catala" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538590v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lamarche" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Borgomano" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628939v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119313922.ch9" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428076v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deru" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaintreuil" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferrigno" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1876-1.c022" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488663v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488662v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03645913v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0038094611040113" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010656v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele T Bannister" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Opitom" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Fitzsimmons" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Moulane" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jehin" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662780v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Evans" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662795v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685136v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carry" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Kaasalainen" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Merline" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. M&#252;ller" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660757v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662101v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bockel&#233;e-Morvan" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662783v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662137v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kiss" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santos-Sanz" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. M&#252;ller" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324975v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488777v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05349939v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Murdoch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Lalucaa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecily Sunday" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tardivel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-025-00725-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465086v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bouquety" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Fayon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Koschny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Narbey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomaso R.R. Bontognali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2024.09.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05349940v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vernazza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jorda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroukh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Groussin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-025-00708-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219265v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Barucci" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernelle Bernardi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reess" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fornasier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Merlin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40645-025-00746-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726396v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurent-Varin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o James" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Le Maistre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116284" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04423938v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraint Jones" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Snodgrass" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Tubiana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael K&#252;ppers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideyo Kawakita" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-023-01035-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721420v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bro&#382;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernazza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marsset" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P. Binzel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demeo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450532" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016220v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vermersch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rambaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243859" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03656930v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#270;urech" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carry" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vachier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142055" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693926v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Ferrais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jorda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Carry" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243200" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03436512v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottaviano Ruesch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bischoff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-021-09811-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03184663v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Neveu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140342" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218686v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquety" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Groussin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouley" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140516" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03342489v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hanu&#353;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140874" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375585v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141781" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03372817v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202140901" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02874145v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Cremonese" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capaccioni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capria" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doressoundiram" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Palumbo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-020-00704-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02441792v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viikinkoski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936639" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898978v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038100" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02906954v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Woldek Kofman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;rique" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rogez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03161158v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mottola" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Attree" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Uwe Keller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosita Kokotanekova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-019-0627-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472604v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5187" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03161134v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Archinal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Conrad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duxbury" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hestroffer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-1091-2020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899008v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marsset" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Bro&#382;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drouard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Castillo-Rogez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-1007-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146536v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Christoff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Manolova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11038-020-09535-7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988321v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dudzi&#324;ski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Podlewska-Gaca" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bartczak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benseguane" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3153" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03006719v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence O&#8217;rourke" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Heinisch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Blum" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianrico Filacchione" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2834-3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097279v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zanda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeanne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malgoyre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038649" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02941038v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038372" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118092v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Hanu&#353;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matti Viikinkoski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834541" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118093v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jl. F&#233;tick" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834749" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118038v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833898" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03666732v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marschall" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rezac" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kappel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Su" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. -B. Gerig" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.02.008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346869v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P &#352;eve&#269;ek" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-019-0915-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983169v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Thomas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834415" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105475v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10569-019-9925-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01915612v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-L. Lai" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-H. Ip" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lee" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.-Y. Lin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Vincent" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732094" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02114680v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Feller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Hasselmann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonella Barucci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sunshine" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834824" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02372564v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. P. Kelley" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Toth" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936458" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266236v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jeanne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zanda" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Birlan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaubaillon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834990" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087743v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matonti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Attree" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Hviid" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0307-9" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03666718v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kramer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#228;uter" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hviid" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. U. Keller" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834349" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108709v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marshall" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brouet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833104" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01806355v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Shi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuanyu Hu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sefano Mottola" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Sierks" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-018-0481-5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01610197v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Th&#233;r&#232;se Auger" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramy El-Maarry" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2017.09.037" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L1W6ZS7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108702v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferrari" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Penasa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorangela La Forgia" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massironi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Naletto" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty1656" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902144v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Bowles" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Snodgrass" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gibbings" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sanchez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Arnold" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2017.10.021" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01738683v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina-Barbara Gerig" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Thomas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivano Bertini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Bodewits" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.03.010" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108715v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodionov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-T. Auger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731937" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118106v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833477" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108720v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deshapriya" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antonella Barucci" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Henrique Hasselmann" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732112" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118100v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Coroller" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tazhenova" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834091" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894546v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drouard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loehle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732225" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582556v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H. Atkinson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavali&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Fletcher" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Amato" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.10.005" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108713v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N&#233;bouy" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732155" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108712v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Thomas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Theologou" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusker" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Scholten" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2018.05.019" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108705v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fulle" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Della Corte" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten G&#252;ttler" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavro L. Ivanovski" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty464" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01587261v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilda Oklay" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincent" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Pajola" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2298" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678514v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santos&#8208;sanz" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lellouch" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacerda" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Mueller" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630354" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01599000v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasanna Deshapriya" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1834" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678540v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mottola" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liao" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rubin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730849" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678518v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blum" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629910" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02190984v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien H&#246;fner" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn J. R. Davidsson" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628726" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574533v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Ott" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Drolshagen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Tubiana" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1419" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574363v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lucchetti" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Penasa" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1590" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574684v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. Schmitt" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1780" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574799v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stubbe F. Hviid" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Agarwal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekkehard K&#252;hrt" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1726" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02196759v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Feldman" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Geiger" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merouane" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2386" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01473386v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafiseh Masoumzadeh" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Kolokolova" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629734" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574951v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1691" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574406v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florangela La Forgia" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1850" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574335v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Frattin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Simioni" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Lazzarin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1395" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266190v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. El-Maarry" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gracia-Bern&#225;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pajola" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628634e" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574602v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1692" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01631548v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Scholten" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-D. Matz" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roatsch" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731798" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01515572v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#246;fner" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-017-0092" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790534v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castillo-Rogez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Emery" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brunetto" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/153/2/72" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574314v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Gicquel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rose" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Davidsson" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1441" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574567v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Oberst" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1607" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02196780v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Yi Lin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Knollenberg" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. A&#8217;hearn" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing-Huen Ip" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2768" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02194511v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Massironi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Naletto" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx2899" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01511121v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aak9384" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574238v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1275" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574968v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Hamm" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx1620" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01422872v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Perna" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Fulchignoni" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630015" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01515014v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2017.04.018" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01495254v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian-Lin Lai" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Chin Su" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Shinn Shi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jui-Chi Lee" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx332" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01302463v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jurado" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Martin" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Canalias" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Blazquez" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garmier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2016.03.030" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416635v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brugger" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morse" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Marboeuf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/822/2/98" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440145v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thomas" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Altwegg" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628085" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01353798v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. J. R. Davidsson" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sierks" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#252;ttler" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marzari" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526968" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01234274v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bibring" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527330" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388677v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa M. Lara" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael F. A'Hearn" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-6256/152/5/130" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01367966v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2117" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288643v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-C. Su" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527784" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668054v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Lee" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628634" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322943v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaskell" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capanna" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.05.002" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WB9N05SK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01371064v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed R. El-Maarry" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2409" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01397742v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M. Sunshine" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pommerol" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2918" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440673v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Licandro" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helbert" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Reynaud" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levacher" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-015-9475-9" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01300203v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Marzari" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Della Corte" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/821/1/19" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01393316v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Giacomini" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2848" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01260243v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hu" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A&#8217;hearn" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527123" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387594v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Davidsson" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2720" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01367854v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2179" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01353737v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527865" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01353704v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628887" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01406412v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Barucci" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2511" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01368002v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard Gr&#252;n" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Altobelli" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stephen Bentley" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2088" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01273847v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J. Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Barbieri" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L. Lamy" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527369" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01274339v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527159" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01371174v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Filacchione" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raponi" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D.P. Deshapriya" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628764" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01371309v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Knollenberg" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Y. Lin" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oklay" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527744" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01376715v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. P. Deshapriya" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Barucci" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fornasier" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feller" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H. Hasselmann" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw2530" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440715v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Ragazzoni" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527307" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01323666v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. W. Gaskell" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201528029" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01495402v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stx450" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458238v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Keller" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barucci" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aag2671" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01274855v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreno" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hainaut" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527564" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440669v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-C. Cheng" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628156" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440162v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paetzold" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andert" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hahn" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. W. Asmar" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Barriot" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature16535" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03667693v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poulet" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lucchetti" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Bibring" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carter" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gondet" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1959" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439918v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peter Schloerb" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Keihm" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Von Allmen" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Choukroun" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lellouch" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526152" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109250v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Rodrigo" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaa0440" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182590v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wlodek Kofman" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Herique" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Barbin" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barriot" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ciarletti" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0639" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439997v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Magrin" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. La Forgia" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. da Deppo" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazzarin" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertini" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423830" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01205763v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst U. Keller" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Schr&#246;der" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Skorov" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525964" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01205893v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Guettler" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kovacs" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525985" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373387v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.- Bibring" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Langevin" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eng" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aab0671" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01176031v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besse" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14564" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01201821v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Lara" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lowry" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Vincent" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rozek" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526103" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439955v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lee" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Von Allmen" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allen" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beaudin" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Biver" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526155" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01202374v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giacomini" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525983" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439778v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Rickman" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua L. Bandfield" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.12.029" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J0W19SR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182702v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525977" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01205664v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Barucci" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besse" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525901" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439987v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525994" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01205392v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525947" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01202381v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fulle" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L. Ivanovski" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gutierrez" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lara" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526158" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01202116v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526379" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01202463v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525841" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110291v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Rotundi" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaa3905" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01200792v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rickman" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchi" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbieri" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526093" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434365v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Choukroun" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Keihm" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P. Schloerb" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gulkis" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526181" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01202229v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Preusker" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Willner" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526349" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01328952v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature15511" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110122v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaa1044" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278028v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilbert-Lepoutre A." TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorda L." TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Kargel" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2041-8205/814/1/L5" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01205653v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. El-Maarry" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525723" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098338v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tubiana" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424735" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01202385v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526049" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01176074v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-T. Auger" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064500" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01205741v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptste Vincent" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525961" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440008v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526421" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439792v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527020" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01203674v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525979" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01202388v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bapiste Vincent" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525975" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573960v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alonso" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moutou" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Endl" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Almenara" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guenther" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118662" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078063v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Auger" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lamy" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.10.014" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QH9PV6T5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065970v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Lamy" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424590" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434408v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Boissier" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bockelee-Morvan" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biver" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Colom" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Crovisier" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2013.10.010" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351704v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Capanna" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vibert" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-013-0821-5" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3444W01V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439477v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jutzi" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Benz" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. El Maarry" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2013.05.022" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439509v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Sunshine" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Feaga" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C. Thomas" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.10.003" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XNJ2TWP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439531v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. O'Rourke" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bockelee-Morvan" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Altieri" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teyssier" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322756" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434423v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissier" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321372" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437978v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.08.008" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R23WH2S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721907v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carone" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gandolfi" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cabrera" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Hatzes" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Deeg" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116968" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353164v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442406v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spjuth" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Y. Li" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.06.021" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMZS0PCF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442163v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mueller" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Valtchanov" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M. Gonzalez-Garcia" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2012.01.004" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDV084HP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721908v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cavarroc" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tingley" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10509-011-0897-1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0GSQGPK6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442407v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2011.10.003" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXN5KV0T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721910v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Erikson" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santerne" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renner" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barge" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aigrain" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116934" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874856v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D&#237;az" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Gazzano" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mazeh" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouan" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117706" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442141v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maquet" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colas" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crovisier" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220198" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721909v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deleuil" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Bonomo" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferraz-Mello" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchy" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117681" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779161v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#228;tzold" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sz. Csizmadia" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118425" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662122v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. W. Guenther" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Diaz" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -C. Gazzano" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721919v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Parviainen" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fridlund" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117916" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442187v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaasalainen" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2012.07.035" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1NPLF7GD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438057v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016044" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722168v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. H&#233;brard" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M. Evans" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ofir" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117192" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641442v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1207325" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632687v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gazzano" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015480" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434453v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201016060" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632642v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Csizmadia" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117009" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438029v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hiroi" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2011.09.032" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B01LSV4S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438046v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Weaver" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.17934.x" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722205v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tal-Or" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117374" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438020v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zwintz" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kallinger" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Guenther" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gruberbauer" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kuschnig" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/729/1/20" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428173v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borde" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630849v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913767" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630851v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.W. Guenther" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015132" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438915v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014361" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630859v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lammer" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dvorak" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Deeg" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s0038094610060055" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630839v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bruntt" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.F. D&#237;az" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sz Csizmadia" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201015154" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438920v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.02.009" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRCGXB3G-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630865v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carpano" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2010.00843.x" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630855v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gillon" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hatzes" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014981" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630834v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Havel" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014943" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630878v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630879v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630844v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Agol" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912052" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630877v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bord&#233;" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630835v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014775" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450751v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Koschny" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1179559" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536421v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08856" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438914v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faury" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014452" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438910v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leyrat" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barucci" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2010.04.003" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HFL98715-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457371v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alapini" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auvergne" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baglin" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912102" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437365v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Debosscher" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.~m. Sarro" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L&#243;pez" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aerts" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911618" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457370v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Almenara" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911926" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630889v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457379v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912684" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457381v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911882" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00588290v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vaubaillon" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042626" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173687v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Auvergne" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bodin" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Boisnard" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-T Buey" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chaintreuil" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200810860" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457433v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Queloz" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hebrard" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913096" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630893v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437358v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457434v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rauer" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911902" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457490v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;ger" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Schneider" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911933" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457430v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pont" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200911911" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382993v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillot" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shporer" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810273" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387948v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Collier Cameron" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810246" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382453v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leger" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325096v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325064v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Loeillet" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Hatzes" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200809433" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325089v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382474v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:200810625" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565229v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161608v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-006-9128-4" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083167v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20054261" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083851v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vaubaillon" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096930v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature04236" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-K7MWJQ7C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00588286v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041544" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083845v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11038-005-1640-0" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-THQGFD8X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017325v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H. Samarasinha" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2004.12.012" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5P8S1JZ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017330v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.U Keller" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#252;ppers" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Gutierrez" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1119020" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581519v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Rodionov" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Jones" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Crifo" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/icar.1998.6010" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DZ3CMGB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581480v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.U. Keller" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arijs" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grande" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1177(97)00943-5" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674409v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ret" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sawyer" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antonella Barrucci" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel, Reess" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948219v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Hanus" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2022-103" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585144v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Costard" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/espc2021-25" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558013v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Matonti" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350043v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Broz" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Sevecek" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130551v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00692-1_10" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01495367v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490130v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beguet" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bali" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01230109v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428084v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gesqui&#232;re" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499700v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Pierre Schmidt" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Muscato" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341019v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428106v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.~w. Gaskell" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499705v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mari" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499706v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341022v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00664615v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Besse" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015305v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-T. Buey" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catala" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michel" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538590v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lamarche" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Borgomano" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628939v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119313922.ch9" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428076v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deru" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaintreuil" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferrigno" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-1876-1.c022" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488663v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488662v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03645913v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0038094611040113" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010656v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele T Bannister" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Opitom" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Fitzsimmons" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Moulane" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jehin" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662783v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662780v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Evans" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662795v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685136v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carry" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Kaasalainen" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Merline" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G. M&#252;ller" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660757v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662101v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bockel&#233;e-Morvan" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662137v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kiss" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Santos-Sanz" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. M&#252;ller" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324975v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488777v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>