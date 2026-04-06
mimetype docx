--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1878,352 +1878,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling and flow dependencies over forward-facing steps</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Passive control of deep cavity shear layer flow at subsonic speed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Uystepruyst</w:t>
+                <w:t xml:space="preserve">Mouhammad El Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 67, pp.220-229. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (10), pp.894-899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2017.08.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjp-2016-0822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545610v1</w:t>
+                <w:t xml:space="preserve">hal-03451798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical aspects of a backward-facing step flow at large Reynolds numbers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camila Chovet</w:t>
+                <w:t xml:space="preserve">Scaling and flow dependencies over forward-facing steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Foucaut</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Uystepruyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-017-2444-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67, pp.220-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2017.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451398v1</w:t>
+                <w:t xml:space="preserve">hal-03545610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive control of deep cavity shear layer flow at subsonic speed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouhammad El Hassan</w:t>
+                <w:t xml:space="preserve">Dynamical aspects of a backward-facing step flow at large Reynolds numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Chovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (10), pp.894-899. </w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjp-2016-0822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00348-017-2444-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451798v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent Plane Impinging Jet-Physical Insight and Turbulence Modeling</w:t>
               </w:r>
@@ -4973,261 +4973,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between a jet and a turbulent boundary layer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Lippert</w:t>
+                <w:t xml:space="preserve">Model free active flow control of a simplified car model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Plumejeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA AVIATION 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2019-3501⟩</w:t>
+              <w:t xml:space="preserve">9th IFAC Symposium on Advances in Automotive Control, AAC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orléans, France. pp.115-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459004v1</w:t>
+                <w:t xml:space="preserve">hal-03679780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model free active flow control of a simplified car model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Delprat</w:t>
+                <w:t xml:space="preserve">Interaction between a jet and a turbulent boundary layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestin Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC Symposium on Advances in Automotive Control, AAC 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.09.019⟩</w:t>
+              <w:t xml:space="preserve">AIAA AVIATION 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Dallas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2019-3501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679780v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Surface Irregularities on Hydrodynamic Instabilities in Couette-Taylor Flow</w:t>
               </w:r>
@@ -5517,51 +5517,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd International Conference of Applied Aerodynamics (AERO 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Salon-de-Provence, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2019-3501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436340v1</w:t>
@@ -6181,51 +6181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Uystepruyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6302,51 +6302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Uystepruyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Chicago, United States</w:t>
@@ -6369,287 +6369,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning control for experimental turbulent flow targeting the reduction of a recirculation bubble</w:t>
+                <w:t xml:space="preserve">Machine learning control for experimental shear flows targeting the reduction of a recirculation bubble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Chovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd R. Noack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lippert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernd R. Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Foucaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2017 Fluids Engineering Division Summer Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Wiakoloa, United States. </w:t>
+              <w:t xml:space="preserve">The 20th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.12307-12311, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/FEDSM2017-69272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01856267v1</w:t>
+                <w:t xml:space="preserve">hal-01856265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning control for experimental shear flows targeting the reduction of a recirculation bubble</w:t>
+                <w:t xml:space="preserve">Machine learning control for experimental turbulent flow targeting the reduction of a recirculation bubble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Chovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd R. Noack</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Foucaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th World Congress of the International Federation of Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.12307-12311, </w:t>
+              <w:t xml:space="preserve">ASME 2017 Fluids Engineering Division Summer Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Wiakoloa, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2017-69272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01856265v1</w:t>
+                <w:t xml:space="preserve">hal-01856267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano surface treatment for hydrodynamic application</w:t>
               </w:r>
@@ -6911,51 +6911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Uystepruyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7112,273 +7112,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the vortex dynamic of shear-driven deep cavity with asymmetrical walls</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camila Chovet</w:t>
+                <w:t xml:space="preserve">Estimation stochastique d'un écoulement décollé en aval d'une bosse par méthode électrochimique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawzi Fadla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International conference on turbulence and interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Corse, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432977v1</w:t>
+                <w:t xml:space="preserve">hal-03446070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation stochastique d'un écoulement décollé en aval d'une bosse par méthode électrochimique.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Lippert</w:t>
+                <w:t xml:space="preserve">On the vortex dynamic of shear-driven deep cavity with asymmetrical walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Chovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">4th International conference on turbulence and interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Corse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446070v1</w:t>
+                <w:t xml:space="preserve">hal-03432977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wall Shear Stress Generated by Aqueous Flowing Foam</w:t>
               </w:r>
@@ -7462,378 +7462,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow Behaviour Around Square and Circular Obstacles in 2D and 3D Configurations Using Lattice Boltzmann Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wafik Abassi</w:t>
+                <w:t xml:space="preserve">Gas-Liquid Foam Through Straight Ducts and Singularities: CFD Simulations and Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Chovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2014 4th Joint US-European Fluids Engineering Division Summer Meeting collocated with the ASME 2014 12th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
+              <w:t xml:space="preserve">ASME 2014 12th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Chicago, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/FEDSM2014-21211⟩</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2014-21190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342191v1</w:t>
+                <w:t xml:space="preserve">hal-03474238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization of the Separate Flow Induced by a Wall-Mounted Bump</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fawzi Fadla</w:t>
+                <w:t xml:space="preserve">Flow Behaviour Around Square and Circular Obstacles in 2D and 3D Configurations Using Lattice Boltzmann Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafik Abassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Laval</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2014 4th Joint US-European Fluids Engineering Division Summer Meeting collocated with the ASME 2014 12th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Chicago, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/FEDSM2014-21136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2014-21211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436221v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-Liquid Foam Through Straight Ducts and Singularities: CFD Simulations and Experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rogelio Chovet</w:t>
+                <w:t xml:space="preserve">Experimental Characterization of the Separate Flow Induced by a Wall-Mounted Bump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawzi Fadla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2014 12th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
+              <w:t xml:space="preserve">ASME 2014 4th Joint US-European Fluids Engineering Division Summer Meeting collocated with the ASME 2014 12th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Chicago, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/FEDSM2014-21190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2014-21136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474238v1</w:t>
+                <w:t xml:space="preserve">hal-03436221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation expérimentale du décollement instationnaire autour d'un obstacle 2D</w:t>
               </w:r>
@@ -8359,51 +8359,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoulement turbulent affleurant une cavité profonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhammad El Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Labraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8480,299 +8480,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Vortex Dynamic of Shear-Driven Deep Cavity Flows with Asymmetrical Walls</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camila Chovet</w:t>
+                <w:t xml:space="preserve">Real-Time Reconstruction of Separated Flow Flapping Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawzi Fadla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turbulence and Interactions. Proceedings of the TI 2015 Conference, June 11-14, 2015, Cargèse, Corsica, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 135, Springer, pp.115-121, 2018, Notes on Numerical Fluid Mechanics and Multidisciplinary Design, 978-3-319-86851-6. </w:t>
+              <w:t xml:space="preserve">Turbulence and Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 135, Springer International Publishing, pp.131-137, 2018, Notes on Numerical Fluid Mechanics and Multidisciplinary Design, 978-3-319-60387-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-60387-2_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-60387-2_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674339v1</w:t>
+                <w:t xml:space="preserve">hal-03448466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Reconstruction of Separated Flow Flapping Motion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Mathis</w:t>
+                <w:t xml:space="preserve">On the Vortex Dynamic of Shear-Driven Deep Cavity Flows with Asymmetrical Walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Chovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Chovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel O. Deville; Vincent Couaillier; Jean-Luc Estivalezes; Vincent Gleize; Thiên HiêpLê; Marc Terracol; Stéphane Vincent. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turbulence and Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 135, Springer International Publishing, pp.131-137, 2018, Notes on Numerical Fluid Mechanics and Multidisciplinary Design, 978-3-319-60387-2. </w:t>
+              <w:t xml:space="preserve">Turbulence and Interactions. Proceedings of the TI 2015 Conference, June 11-14, 2015, Cargèse, Corsica, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 135, Springer, pp.115-121, 2018, Notes on Numerical Fluid Mechanics and Multidisciplinary Design, 978-3-319-86851-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-60387-2_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-60387-2_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03448466v1</w:t>
+                <w:t xml:space="preserve">hal-03674339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Connection Between Two Low-Frequency Instabilities Induced by the Flow Surrounding a Forward Facing Step at High Reynolds Number</w:t>
               </w:r>
@@ -8784,51 +8784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Uystepruyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9057,51 +9057,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215387v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vaillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Saget" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Braud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lippert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keirsbulck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2023.103296" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Ott" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pivot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-021-03180-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Plumejeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delprat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafik Abassi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.084701" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224997v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Octau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Watremez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M&#233;resse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.01.004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03440107v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Schiffler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08337-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341963v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5109320" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331158v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Fadla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alizard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Robinet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Laval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.01.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03679783v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133311v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmed Alshehri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champagne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings9120808" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877329v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Chovet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Foucaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-9944-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296338v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.03.034" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422123v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feingesicht" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.07.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317009v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Graziani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Martinuzzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-018-2608-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03449834v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Aloui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2018.04.013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-635L0SCQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03545610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Uystepruyst" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2017.08.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03451398v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2444-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03451798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammad El Hassan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjp-2016-0822" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448221v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Charmiyan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Reza Azimian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Shirani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.9.SI1.25825" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03462017v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.08.016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448166v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Tounsi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Mestiri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Oualli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hanchi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18869/acadpub.jafm.68.225.24488" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03462064v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4034198" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448317v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Chovet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18869/acadpub.jafm.68.228.23945" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03668719v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.110.59" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03462028v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjp-2016-0305" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342074v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Nasrallah Sassi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030487" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03452006v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Touron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Labraga" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bratec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/TSCI120602212T" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627483v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmed-Bensoltane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.7.04.21752" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03626328v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Bacharoudis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Buchlin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2013.10.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03615070v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Fourri&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2013.05.014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03516837v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2013006811" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470373v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benkherouf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mekadem" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2013.02.019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907982v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0937-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H3VSP094-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312888v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Kommineni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Basley" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Zammouri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lacazedieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812002v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115646v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Derhille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bordier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Verley" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819141v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03878007v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04160261v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Gaied" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-7286" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03536856v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Berrich" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2021-65631" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459004v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-3501" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03679780v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519623v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2019-4625" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03552980v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436340v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03442143v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436600v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69126" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465222v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465385v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465303v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Bouanik" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03440080v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436665v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856267v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd R. Noack" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69272" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856265v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2157" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03553269v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465277v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465780v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432913v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432977v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446070v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03433925v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-14039" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342191v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi Ben Nasrallah" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2014-21211" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436221v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2014-21136" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03474238v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2014-21190" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439756v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422911v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boussemart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390872v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Herry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#160;jean-Bernard Paquet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390994v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahamane Mazouz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390765v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gillieron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361713v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03674339v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60387-2_11" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448466v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60387-2_13" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448445v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60387-2_16" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215387v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vaillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Saget" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Braud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lippert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keirsbulck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2023.103296" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Ott" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pivot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-021-03180-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Plumejeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delprat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafik Abassi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.084701" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224997v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Octau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Watremez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M&#233;resse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.01.004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03440107v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Schiffler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08337-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341963v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5109320" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331158v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Fadla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alizard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Robinet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Laval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.01.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03679783v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133311v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmed Alshehri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champagne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings9120808" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877329v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Chovet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Foucaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-9944-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296338v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.03.034" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422123v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feingesicht" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.07.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317009v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Graziani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Martinuzzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-018-2608-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03449834v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Aloui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2018.04.013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-635L0SCQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03451798v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammad El Hassan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjp-2016-0822" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03545610v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Uystepruyst" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2017.08.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03451398v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2444-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448221v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Charmiyan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Reza Azimian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Shirani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.9.SI1.25825" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03462017v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.08.016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448166v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Tounsi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Mestiri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Oualli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hanchi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18869/acadpub.jafm.68.225.24488" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03462064v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4034198" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448317v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Chovet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18869/acadpub.jafm.68.228.23945" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03668719v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.110.59" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03462028v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjp-2016-0305" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342074v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Nasrallah Sassi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030487" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03452006v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Touron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Labraga" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bratec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/TSCI120602212T" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627483v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmed-Bensoltane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.7.04.21752" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03626328v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Bacharoudis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Buchlin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2013.10.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03615070v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Fourri&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2013.05.014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03516837v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2013006811" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470373v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benkherouf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mekadem" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2013.02.019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907982v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0937-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H3VSP094-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312888v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Kommineni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Basley" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Zammouri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lacazedieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812002v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115646v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Derhille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bordier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Verley" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819141v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03878007v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04160261v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Gaied" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-7286" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03536856v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Berrich" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2021-65631" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03679780v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459004v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-3501" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519623v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2019-4625" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03552980v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436340v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03442143v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436600v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69126" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465222v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465385v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465303v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Bouanik" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03440080v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436665v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856265v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd R. Noack" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2157" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856267v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69272" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03553269v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465277v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465780v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432913v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446070v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432977v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03433925v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-14039" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03474238v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2014-21190" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342191v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi Ben Nasrallah" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2014-21211" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436221v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2014-21136" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439756v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422911v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boussemart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390872v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Herry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#160;jean-Bernard Paquet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390994v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahamane Mazouz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390765v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gillieron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361713v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448466v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60387-2_13" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03674339v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60387-2_11" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448445v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60387-2_16" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>