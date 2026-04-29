--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -368,347 +368,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of the square-back Ahmed body global modes at low ground clearance</w:t>
+                <w:t xml:space="preserve">Liquid–solid two-phase jet in a turbulent crossflow: Experiments and simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Plumejeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+                <w:t xml:space="preserve">Charlène Octau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Delprat</w:t>
+                <w:t xml:space="preserve">Talib Dbouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Watremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Méresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.084701⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 155, pp.156-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2020.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342285v1</w:t>
+                <w:t xml:space="preserve">hal-03224997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid–solid two-phase jet in a turbulent crossflow: Experiments and simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behavior of the square-back Ahmed body global modes at low ground clearance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talib Dbouk</w:t>
+                <w:t xml:space="preserve">Baptiste Plumejeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Watremez</w:t>
+                <w:t xml:space="preserve">Sebastien Delprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Méresse</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wafik Abassi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 155, pp.156-171. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2020.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.084701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224997v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of particulate matter emissions in urban train braking - An investigation of braking conditions influence on a reduced-scale device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Octau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Méresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Watremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesse Schiffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -772,90 +772,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-local model-based control of the square-back Ahmed body wake flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Plumejeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafik Abassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31 (8), pp.085103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1023,64 +1023,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model free active flow control of a simplified car model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Plumejeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1517,51 +1517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Chovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Feingesicht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Plumejeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2333,278 +2333,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic characterization of piezoelectric micro-blowers for separation flow control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Lippert</w:t>
+                <w:t xml:space="preserve">Experimental Study of Flow Control on Bluff Body using Piezoelectric Actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Tounsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Mestiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Oualli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Hanchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2016.08.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (2), pp.827-838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18869/acadpub.jafm.68.225.24488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03462017v1</w:t>
+                <w:t xml:space="preserve">hal-03448166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Flow Control on Bluff Body using Piezoelectric Actuators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafika Mestiri</w:t>
+                <w:t xml:space="preserve">Dynamic characterization of piezoelectric micro-blowers for separation flow control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Chovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Foucaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (2), pp.827-838. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 249, pp.122-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18869/acadpub.jafm.68.225.24488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2016.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448166v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Measurements for Real-Time Stochastic Reconstruction of Large-Scale Dynamics of a Separated Flow</w:t>
               </w:r>
@@ -2852,321 +2852,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of flow dynamics over an asymmetrical deep cavity at high reynolds numbers</w:t>
+                <w:t xml:space="preserve">On the vortex dynamics of shear-driven deep cavity flows with asymmetrical walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camila Chovet</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Civil-Comp Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 110, </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (12), pp.1344-1352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4203/ccp.110.59⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjp-2016-0305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668719v1</w:t>
+                <w:t xml:space="preserve">hal-03462028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the vortex dynamics of shear-driven deep cavity flows with asymmetrical walls</w:t>
+                <w:t xml:space="preserve">Behaviour of flow dynamics over an asymmetrical deep cavity at high reynolds numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Chovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (12), pp.1344-1352. </w:t>
+              <w:t xml:space="preserve">Civil-Comp Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjp-2016-0305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4203/ccp.110.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03462028v1</w:t>
+                <w:t xml:space="preserve">hal-03668719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Investigations Using Lattice Boltzmann Method to Study Shedding Vortices in an Unsteady Confined Flow Around an Obstacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafik Abassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3356,51 +3356,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Flow Control at the Rear End of a Generic Car Model Using Steady Blowing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Mestiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ahmed-Bensoltane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3850,90 +3850,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wake structure and aerodynamic characteristics of an auto-propelled pitching airfoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Hanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Benkherouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Mekadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Oualli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4979,64 +4979,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model free active flow control of a simplified car model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Plumejeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5680,90 +5680,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particles Transport in Railway Braking Systems: An Experimental and Numerical Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Octau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Watremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5922,90 +5922,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes expérimentales et numériques d'un jet de particules : application au freinage ferroviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Octau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talib Dbouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Watremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7566,274 +7566,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow Behaviour Around Square and Circular Obstacles in 2D and 3D Configurations Using Lattice Boltzmann Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wafik Abassi</w:t>
+                <w:t xml:space="preserve">Experimental Characterization of the Separate Flow Induced by a Wall-Mounted Bump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawzi Fadla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jack Legrand</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2014 4th Joint US-European Fluids Engineering Division Summer Meeting collocated with the ASME 2014 12th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Chicago, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/FEDSM2014-21211⟩</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2014-21136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342191v1</w:t>
+                <w:t xml:space="preserve">hal-03436221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization of the Separate Flow Induced by a Wall-Mounted Bump</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fawzi Fadla</w:t>
+                <w:t xml:space="preserve">Flow Behaviour Around Square and Circular Obstacles in 2D and 3D Configurations Using Lattice Boltzmann Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafik Abassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Laval</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2014 4th Joint US-European Fluids Engineering Division Summer Meeting collocated with the ASME 2014 12th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Chicago, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/FEDSM2014-21136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2014-21211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436221v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation expérimentale du décollement instationnaire autour d'un obstacle 2D</w:t>
               </w:r>
@@ -9057,51 +9057,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215387v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vaillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Saget" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Braud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lippert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keirsbulck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2023.103296" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Ott" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pivot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-021-03180-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Plumejeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delprat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafik Abassi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.084701" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224997v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Octau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Watremez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M&#233;resse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.01.004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03440107v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Schiffler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08337-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341963v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5109320" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331158v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Fadla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alizard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Robinet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Laval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.01.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03679783v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133311v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmed Alshehri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champagne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings9120808" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877329v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Chovet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Foucaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-9944-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296338v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.03.034" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422123v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feingesicht" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.07.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317009v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Graziani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Martinuzzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-018-2608-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03449834v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Aloui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2018.04.013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-635L0SCQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03451798v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammad El Hassan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjp-2016-0822" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03545610v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Uystepruyst" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2017.08.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03451398v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2444-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448221v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Charmiyan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Reza Azimian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Shirani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.9.SI1.25825" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03462017v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.08.016" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448166v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Tounsi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Mestiri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Oualli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hanchi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18869/acadpub.jafm.68.225.24488" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03462064v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4034198" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448317v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Chovet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18869/acadpub.jafm.68.228.23945" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03668719v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.110.59" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03462028v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjp-2016-0305" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342074v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Nasrallah Sassi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030487" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03452006v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Touron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Labraga" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bratec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/TSCI120602212T" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627483v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmed-Bensoltane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.7.04.21752" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03626328v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Bacharoudis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Buchlin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2013.10.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03615070v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Fourri&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2013.05.014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03516837v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2013006811" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470373v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benkherouf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mekadem" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2013.02.019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907982v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0937-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H3VSP094-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312888v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Kommineni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Basley" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Zammouri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lacazedieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812002v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115646v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Derhille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bordier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Verley" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819141v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03878007v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04160261v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Gaied" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-7286" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03536856v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Berrich" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2021-65631" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03679780v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459004v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-3501" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519623v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2019-4625" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03552980v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436340v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03442143v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436600v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69126" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465222v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465385v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465303v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Bouanik" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03440080v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436665v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856265v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd R. Noack" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2157" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856267v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69272" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03553269v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465277v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465780v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432913v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446070v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432977v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03433925v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-14039" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03474238v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2014-21190" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342191v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi Ben Nasrallah" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2014-21211" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436221v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2014-21136" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439756v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422911v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boussemart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390872v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Herry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#160;jean-Bernard Paquet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390994v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahamane Mazouz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390765v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gillieron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361713v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448466v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60387-2_13" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03674339v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60387-2_11" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448445v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60387-2_16" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215387v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vaillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Saget" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Braud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lippert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keirsbulck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2023.103296" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Ott" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pivot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-021-03180-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224997v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Octau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Watremez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M&#233;resse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.01.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342285v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Plumejeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delprat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafik Abassi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.084701" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03440107v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Schiffler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08337-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341963v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5109320" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331158v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Fadla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alizard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Robinet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Laval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.01.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03679783v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133311v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmed Alshehri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champagne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings9120808" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877329v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Chovet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Foucaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-9944-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296338v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.03.034" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422123v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feingesicht" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.07.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317009v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Graziani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Martinuzzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-018-2608-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03449834v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Aloui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2018.04.013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-635L0SCQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03451798v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammad El Hassan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjp-2016-0822" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03545610v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Uystepruyst" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2017.08.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03451398v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2444-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448221v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Charmiyan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Reza Azimian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Shirani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.9.SI1.25825" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448166v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Tounsi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Mestiri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Oualli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hanchi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18869/acadpub.jafm.68.225.24488" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03462017v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.08.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03462064v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4034198" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448317v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Chovet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18869/acadpub.jafm.68.228.23945" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03462028v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjp-2016-0305" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03668719v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.110.59" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342074v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Nasrallah Sassi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030487" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03452006v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Touron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Labraga" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bratec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/TSCI120602212T" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627483v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmed-Bensoltane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.7.04.21752" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03626328v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Bacharoudis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Buchlin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2013.10.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03615070v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Fourri&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2013.05.014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03516837v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2013006811" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470373v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benkherouf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mekadem" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2013.02.019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907982v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0937-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H3VSP094-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312888v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Kommineni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Basley" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Zammouri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lacazedieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812002v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115646v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Derhille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bordier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Verley" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819141v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03878007v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04160261v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Gaied" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-7286" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03536856v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Berrich" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2021-65631" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03679780v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459004v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-3501" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519623v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2019-4625" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03552980v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436340v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03442143v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436600v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69126" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465222v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465385v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465303v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Bouanik" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03440080v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436665v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856265v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd R. Noack" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2157" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856267v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69272" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03553269v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465277v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465780v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432913v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446070v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432977v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03433925v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-14039" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03474238v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2014-21190" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436221v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2014-21136" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342191v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi Ben Nasrallah" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2014-21211" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439756v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422911v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boussemart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390872v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Herry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#160;jean-Bernard Paquet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390994v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahamane Mazouz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390765v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gillieron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361713v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448466v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60387-2_13" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03674339v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60387-2_11" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448445v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60387-2_16" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>