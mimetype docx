--- v2 (2026-04-29)
+++ v3 (2026-05-25)
@@ -368,347 +368,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid–solid two-phase jet in a turbulent crossflow: Experiments and simulations</w:t>
+                <w:t xml:space="preserve">Behavior of the square-back Ahmed body global modes at low ground clearance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Octau</w:t>
+                <w:t xml:space="preserve">Baptiste Plumejeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talib Dbouk</w:t>
+                <w:t xml:space="preserve">Sebastien Delprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Watremez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wafik Abassi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2020.01.004⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.084701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03224997v1</w:t>
+                <w:t xml:space="preserve">hal-03342285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of the square-back Ahmed body global modes at low ground clearance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liquid–solid two-phase jet in a turbulent crossflow: Experiments and simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Octau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Plumejeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+                <w:t xml:space="preserve">Talib Dbouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Delprat</w:t>
+                <w:t xml:space="preserve">Michel Watremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Méresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (8), </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 155, pp.156-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.084701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2020.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342285v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of particulate matter emissions in urban train braking - An investigation of braking conditions influence on a reduced-scale device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Octau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Méresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Watremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesse Schiffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -766,880 +766,880 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03440107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-local model-based control of the square-back Ahmed body wake flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Delprat</w:t>
+                <w:t xml:space="preserve">High frequency characterization of a sweeping jet actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestin Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wafik Abassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31 (8), pp.085103. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 291, pp.39-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5109320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2019.03.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03341963v1</w:t>
+                <w:t xml:space="preserve">hal-02296338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the dynamics in separated turbulent flow</w:t>
+                <w:t xml:space="preserve">Sliding mode control applied to a square-back Ahmed body</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fawzi Fadla</w:t>
+                <w:t xml:space="preserve">Camila Chovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Alizard</w:t>
+                <w:t xml:space="preserve">Maxime Feingesicht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Plumejeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 76, pp.190-204. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2019.01.006⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 81, pp.151-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2019.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331158v1</w:t>
+                <w:t xml:space="preserve">hal-02422123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model free active flow control of a simplified car model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Ultra-local model-based control of the square-back Ahmed body wake flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Plumejeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafik Abassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.09.019⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (8), pp.085103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5109320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679783v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanotechnology to improve the performances of hydrodynamic surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the dynamics in separated turbulent flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawzi Fadla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Ahmed Alshehri</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Champagne</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Philippe Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings9120808⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76, pp.190-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2019.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133311v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady behavior in forced ow over a backward-facing step</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Lippert</w:t>
+                <w:t xml:space="preserve">Model free active flow control of a simplified car model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Plumejeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Foucaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10494-018-9944-0⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (5), pp.115-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877329v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency characterization of a sweeping jet actuator</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Lippert</w:t>
+                <w:t xml:space="preserve">Nanotechnology to improve the performances of hydrodynamic surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ahmed Alshehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadj Dogheche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 291, pp.39-47. </w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (12), pp.808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2019.03.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/coatings9120808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296338v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding mode control applied to a square-back Ahmed body</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Unsteady behavior in forced ow over a backward-facing step</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Chovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Feingesicht</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Foucaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 81, pp.151-164. </w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 102 (1), pp.145-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2019.07.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10494-018-9944-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02422123v1</w:t>
+                <w:t xml:space="preserve">hal-02877329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the recirculating areas of a forward-facing step</w:t>
               </w:r>
@@ -1878,1529 +1878,1529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive control of deep cavity shear layer flow at subsonic speed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scaling and flow dependencies over forward-facing steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouhammad El Hassan</w:t>
+                <w:t xml:space="preserve">David Uystepruyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (10), pp.894-899. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67, pp.220-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjp-2016-0822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2017.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451798v1</w:t>
+                <w:t xml:space="preserve">hal-03545610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling and flow dependencies over forward-facing steps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Graziani</w:t>
+                <w:t xml:space="preserve">Dynamical aspects of a backward-facing step flow at large Reynolds numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Chovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Uystepruyst</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Foucaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Fluid Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatfluidflow.2017.08.009⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-017-2444-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545610v1</w:t>
+                <w:t xml:space="preserve">hal-03451398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical aspects of a backward-facing step flow at large Reynolds numbers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Foucaut</w:t>
+                <w:t xml:space="preserve">Passive control of deep cavity shear layer flow at subsonic speed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhammad El Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 58 (11), </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (10), pp.894-899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-017-2444-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjp-2016-0822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451398v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Plane Impinging Jet-Physical Insight and Turbulence Modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial Resolution Correction for Electrochemical Wall-shear Stress Measurements using Rectangular Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawzi Fadla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Charmiyan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ebrahim Shirani</w:t>
+                <w:t xml:space="preserve">Rogelio Chovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 9 (1), pp.11-17. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36884/jafm.9.SI1.25825⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 9 (3), pp.1309-1319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18869/acadpub.jafm.68.228.23945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03448221v1</w:t>
+                <w:t xml:space="preserve">hal-03448317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Flow Control on Bluff Body using Piezoelectric Actuators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafika Mestiri</w:t>
+                <w:t xml:space="preserve">On the vortex dynamics of shear-driven deep cavity flows with asymmetrical walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18869/acadpub.jafm.68.225.24488⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (12), pp.1344-1352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjp-2016-0305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448166v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic characterization of piezoelectric micro-blowers for separation flow control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Behaviour of flow dynamics over an asymmetrical deep cavity at high reynolds numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Chovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2016.08.016⟩</w:t>
+              <w:t xml:space="preserve">Civil-Comp Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4203/ccp.110.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462017v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Measurements for Real-Time Stochastic Reconstruction of Large-Scale Dynamics of a Separated Flow</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Turbulent Plane Impinging Jet-Physical Insight and Turbulence Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Charmiyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed-Reza Azimian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ebrahim Shirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4034198⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.11-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36884/jafm.9.SI1.25825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462064v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Resolution Correction for Electrochemical Wall-shear Stress Measurements using Rectangular Sensors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fethi Aloui</w:t>
+                <w:t xml:space="preserve">Experimental Study of Flow Control on Bluff Body using Piezoelectric Actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Tounsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafika Mestiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Oualli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Hanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 9 (3), pp.1309-1319. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18869/acadpub.jafm.68.228.23945⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 9 (2), pp.827-838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18869/acadpub.jafm.68.225.24488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448317v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the vortex dynamics of shear-driven deep cavity flows with asymmetrical walls</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Cornu</w:t>
+                <w:t xml:space="preserve">Dynamic characterization of piezoelectric micro-blowers for separation flow control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Chovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Lippert</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Foucaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjp-2016-0305⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 249, pp.122-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2016.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462028v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of flow dynamics over an asymmetrical deep cavity at high reynolds numbers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camila Chovet</w:t>
+                <w:t xml:space="preserve">Electrochemical Measurements for Real-Time Stochastic Reconstruction of Large-Scale Dynamics of a Separated Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawzi Fadla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lippert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Civil-Comp Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 110, </w:t>
+              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4203/ccp.110.59⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4034198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668719v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Investigations Using Lattice Boltzmann Method to Study Shedding Vortices in an Unsteady Confined Flow Around an Obstacle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fethi Aloui</w:t>
+                <w:t xml:space="preserve">Measurements of liquid film thickness of a wide horizontal co-current stratified air-water flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Touron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Labraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ben Nasrallah Sassi</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bratec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4030487⟩</w:t>
+              <w:t xml:space="preserve">Thermal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (2), pp.521-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2298/TSCI120602212T⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342074v1</w:t>
+                <w:t xml:space="preserve">hal-03452006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of liquid film thickness of a wide horizontal co-current stratified air-water flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Larbi Labraga</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical Investigations Using Lattice Boltzmann Method to Study Shedding Vortices in an Unsteady Confined Flow Around an Obstacle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafik Abassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Bratec</w:t>
+                <w:t xml:space="preserve">Ben Nasrallah Sassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 19 (2), pp.521-530. </w:t>
+              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2298/TSCI120602212T⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4030487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452006v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Flow Control at the Rear End of a Generic Car Model Using Steady Blowing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafika Mestiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ahmed-Bensoltane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3408,51 +3408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Labraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (04), pp.565-571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3499,90 +3499,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified model for the prediction of the occurrence of film atomization in corner geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangelos Bacharoudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bratec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Labraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 58, pp.325-337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3610,451 +3610,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03626328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wall shear stress characterization of a 3D bluff-body separated flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wake structure and aerodynamic characteristics of an auto-propelled pitching airfoil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Hanchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Fourrié</w:t>
+                <w:t xml:space="preserve">T. Benkherouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Mekadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Oualli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 42, pp.55-69. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2013.05.014⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 39, pp.275-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2013.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615070v1</w:t>
+                <w:t xml:space="preserve">hal-03470373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset of atomization on horizontal, shear-driven liquid films at the vicinity of a sharp corner</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Bratec</w:t>
+                <w:t xml:space="preserve">Wall shear stress characterization of a 3D bluff-body separated flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Fourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Labraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and Sprays</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42, pp.55-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2013.05.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2013006811⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03516837v1</w:t>
+                <w:t xml:space="preserve">hal-03615070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wake structure and aerodynamic characteristics of an auto-propelled pitching airfoil</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hamid Oualli</w:t>
+                <w:t xml:space="preserve">Onset of atomization on horizontal, shear-driven liquid films at the vicinity of a sharp corner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelos Bacharoudis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bratec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Buchlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Labraga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 39, pp.275-291. </w:t>
+              <w:t xml:space="preserve">Atomization and Sprays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (9), pp.763-797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2013.02.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2013006811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470373v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bluff-body drag reduction using a deflector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilliéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Fourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Labraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4973,503 +4973,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model free active flow control of a simplified car model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Delprat</w:t>
+                <w:t xml:space="preserve">ZnO nanorods applications to improve hydrodynamic surfaces performances: sliding speed and drag forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ahmed Alshehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadj Dogheche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC Symposium on Advances in Automotive Control, AAC 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Conference on Materials for Advanced Technologies, ICMAT 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Marina Bay Sands, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03679780v1</w:t>
+                <w:t xml:space="preserve">hal-03552980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between a jet and a turbulent boundary layer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Lippert</w:t>
+                <w:t xml:space="preserve">Model free active flow control of a simplified car model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Plumejeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Delprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA AVIATION 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2019-3501⟩</w:t>
+              <w:t xml:space="preserve">9th IFAC Symposium on Advances in Automotive Control, AAC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orléans, France. pp.115-120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459004v1</w:t>
+                <w:t xml:space="preserve">hal-03679780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Surface Irregularities on Hydrodynamic Instabilities in Couette-Taylor Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamia Gaied</w:t>
+                <w:t xml:space="preserve">Interaction between a jet and a turbulent boundary layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestin Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME-JSME-KSME 2019 8th Joint Fluids Engineering Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/AJKFluids2019-4625⟩</w:t>
+              <w:t xml:space="preserve">AIAA AVIATION 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Dallas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2019-3501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519623v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02459004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO nanorods applications to improve hydrodynamic surfaces performances: sliding speed and drag forces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Champagne</w:t>
+                <w:t xml:space="preserve">Influence of Surface Irregularities on Hydrodynamic Instabilities in Couette-Taylor Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Gaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bigerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Berrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Materials for Advanced Technologies, ICMAT 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME-JSME-KSME 2019 8th Joint Fluids Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/AJKFluids2019-4625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552980v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction Between a Jet and a Turbulent Boundary Layer : Experimental Setup</w:t>
               </w:r>
@@ -5517,1497 +5517,1497 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd International Conference of Applied Aerodynamics (AERO 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Salon-de-Provence, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2019-3501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady behaviour of separated and reattaching flows for a backward-facing step configuration at high Reynolds numbers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camila Chovet</w:t>
+                <w:t xml:space="preserve">Nano surface treatment for hydrodynamic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ahmed Alshehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hadj Dogheche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">8ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442143v1</w:t>
+                <w:t xml:space="preserve">hal-03553269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particles Transport in Railway Braking Systems: An Experimental and Numerical Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlène Octau</w:t>
+                <w:t xml:space="preserve">Caractérisation des écoulements de cavité asymétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Chovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2017 Fluids Engineering Division Summer Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/FEDSM2017-69126⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03436600v1</w:t>
+                <w:t xml:space="preserve">hal-03465277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady behaviour of separated and reattaching flows for a backward-facing step configuration at high Reynolds numbers.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camila Chovet</w:t>
+                <w:t xml:space="preserve">Dépendance paramétrique de l'écoulement autour d'une marche montante à hauts nombres de Reynolds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Uystepruyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Foucaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465222v1</w:t>
+                <w:t xml:space="preserve">hal-03465780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudes expérimentales et numériques d'un jet de particules : application au freinage ferroviaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlène Octau</w:t>
+                <w:t xml:space="preserve">Unsteady behaviour of separated and reattaching flows for a backward-facing step configuration at high Reynolds numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Chovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Foucaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465385v1</w:t>
+                <w:t xml:space="preserve">hal-03442143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des instabilités d'un écoulement décollé induit par une bosse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ayoub Bouanik</w:t>
+                <w:t xml:space="preserve">Particles Transport in Railway Braking Systems: An Experimental and Numerical Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Octau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Watremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2017 Fluids Engineering Division Summer Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Waikoloa, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2017-69126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465303v1</w:t>
+                <w:t xml:space="preserve">hal-03436600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépendance paramétrique de l'écoulement autour d'une marche montante à hauts nombres de Reynolds</w:t>
+                <w:t xml:space="preserve">Dynamics of the recirculating areas of a forward-facing-step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Uystepruyst</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440080v1</w:t>
+                <w:t xml:space="preserve">hal-03436665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the recirculating areas of a forward-facing-step</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Lippert</w:t>
+                <w:t xml:space="preserve">Etude des instabilités d'un écoulement décollé induit par une bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawzi Fadla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Bouanik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Chicago, United States</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436665v1</w:t>
+                <w:t xml:space="preserve">hal-03465303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning control for experimental shear flows targeting the reduction of a recirculation bubble</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camila Chovet</w:t>
+                <w:t xml:space="preserve">Etudes expérimentales et numériques d'un jet de particules : application au freinage ferroviaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Octau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talib Dbouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Watremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th World Congress of the International Federation of Automatic Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856265v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning control for experimental turbulent flow targeting the reduction of a recirculation bubble</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Unsteady behaviour of separated and reattaching flows for a backward-facing step configuration at high Reynolds numbers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Chovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Foucaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2017 Fluids Engineering Division Summer Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856267v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano surface treatment for hydrodynamic application</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Laurent</w:t>
+                <w:t xml:space="preserve">Dépendance paramétrique de l'écoulement autour d'une marche montante à hauts nombres de Reynolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Uystepruyst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Edition Franco-Belge du Mardi des Chercheurs, MdC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553269v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des écoulements de cavité asymétriques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Cornu</w:t>
+                <w:t xml:space="preserve">Machine learning control for experimental shear flows targeting the reduction of a recirculation bubble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Chovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camila Chovet</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd R. Noack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Foucaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 20th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.12307-12311, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465277v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépendance paramétrique de l'écoulement autour d'une marche montante à hauts nombres de Reynolds.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Graziani</w:t>
+                <w:t xml:space="preserve">Machine learning control for experimental turbulent flow targeting the reduction of a recirculation bubble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Chovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd R. Noack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Foucaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2017 Fluids Engineering Division Summer Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Wiakoloa, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2017-69272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465780v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical behavior over an asymmetrical deep cavity at high Reynolds numbers</w:t>
               </w:r>
@@ -7032,51 +7032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogelio Chovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7112,797 +7112,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation stochastique d'un écoulement décollé en aval d'une bosse par méthode électrochimique.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wall Shear Stress Generated by Aqueous Flowing Foam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Chovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME/JSME/KSME 2015 Joint Fluids Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Séoul, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/AJKFluids2015-14039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03446070v1</w:t>
+                <w:t xml:space="preserve">hal-03433925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the vortex dynamic of shear-driven deep cavity with asymmetrical walls</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camila Chovet</w:t>
+                <w:t xml:space="preserve">Estimation stochastique d'un écoulement décollé en aval d'une bosse par méthode électrochimique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawzi Fadla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International conference on turbulence and interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Corse, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432977v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03446070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wall Shear Stress Generated by Aqueous Flowing Foam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rogelio Chovet</w:t>
+                <w:t xml:space="preserve">On the vortex dynamic of shear-driven deep cavity with asymmetrical walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Chovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Kerhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME/JSME/KSME 2015 Joint Fluids Engineering Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International conference on turbulence and interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Corse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/AJKFluids2015-14039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03433925v1</w:t>
+                <w:t xml:space="preserve">hal-03432977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-Liquid Foam Through Straight Ducts and Singularities: CFD Simulations and Experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rogelio Chovet</w:t>
+                <w:t xml:space="preserve">Flow Behaviour Around Square and Circular Obstacles in 2D and 3D Configurations Using Lattice Boltzmann Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafik Abassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sassi Ben Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2014 12th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
+              <w:t xml:space="preserve">ASME 2014 4th Joint US-European Fluids Engineering Division Summer Meeting collocated with the ASME 2014 12th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Chicago, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/FEDSM2014-21190⟩</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2014-21211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474238v1</w:t>
+                <w:t xml:space="preserve">hal-03342191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Characterization of the Separate Flow Induced by a Wall-Mounted Bump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fawzi Fadla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2014 4th Joint US-European Fluids Engineering Division Summer Meeting collocated with the ASME 2014 12th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Chicago, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/FEDSM2014-21136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow Behaviour Around Square and Circular Obstacles in 2D and 3D Configurations Using Lattice Boltzmann Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wafik Abassi</w:t>
+                <w:t xml:space="preserve">Gas-Liquid Foam Through Straight Ducts and Singularities: CFD Simulations and Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Chovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2014 4th Joint US-European Fluids Engineering Division Summer Meeting collocated with the ASME 2014 12th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
+              <w:t xml:space="preserve">ASME 2014 12th International Conference on Nanochannels, Microchannels, and Minichannels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Chicago, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/FEDSM2014-21211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2014-21190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342191v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation expérimentale du décollement instationnaire autour d'un obstacle 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fawzi Fadla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Labraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7927,90 +7927,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure du frottement pariétal instationnaire autour d'un corps épais 3D par méthode électrochimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Fourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Boussemart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Labraga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8029,394 +8029,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03422911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de l'écoulement en aval d'une double marche descendante tridimensionnelle : bi-stabilité de l'écoulement moyen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude du mécanisme de réduction de traînée par déflecteur sur corps d’Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Fourrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Labraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Herry</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve"> jean-Bernard Paquet</w:t>
+                <w:t xml:space="preserve">Patrick Gillieron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03390872v1</w:t>
+                <w:t xml:space="preserve">hal-03390765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution longitudinale des moments d’ordre deux dans un écoulement turbulent plan pleinement développé soumis à un soufflage pariétal et local</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude expérimentale de l'écoulement en aval d'une double marche descendante tridimensionnelle : bi-stabilité de l'écoulement moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Labraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahamane Mazouz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+                <w:t xml:space="preserve"> jean-Bernard Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390994v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du mécanisme de réduction de traînée par déflecteur sur corps d’Ahmed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Fourrié</w:t>
+                <w:t xml:space="preserve">Evolution longitudinale des moments d’ordre deux dans un écoulement turbulent plan pleinement développé soumis à un soufflage pariétal et local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahamane Mazouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Labraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gillieron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390765v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecoulement turbulent affleurant une cavité profonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhammad El Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Labraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8480,299 +8480,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Reconstruction of Separated Flow Flapping Motion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Vortex Dynamic of Shear-Driven Deep Cavity Flows with Asymmetrical Walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Chovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fawzi Fadla</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romain Mathis</w:t>
+                <w:t xml:space="preserve">Camila Chovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel O. Deville; Vincent Couaillier; Jean-Luc Estivalezes; Vincent Gleize; Thiên HiêpLê; Marc Terracol; Stéphane Vincent. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turbulence and Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 135, Springer International Publishing, pp.131-137, 2018, Notes on Numerical Fluid Mechanics and Multidisciplinary Design, 978-3-319-60387-2. </w:t>
+              <w:t xml:space="preserve">Turbulence and Interactions. Proceedings of the TI 2015 Conference, June 11-14, 2015, Cargèse, Corsica, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 135, Springer, pp.115-121, 2018, Notes on Numerical Fluid Mechanics and Multidisciplinary Design, 978-3-319-86851-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-60387-2_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-60387-2_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03448466v1</w:t>
+                <w:t xml:space="preserve">hal-03674339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Vortex Dynamic of Shear-Driven Deep Cavity Flows with Asymmetrical Walls</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camila Chovet</w:t>
+                <w:t xml:space="preserve">Real-Time Reconstruction of Separated Flow Flapping Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawzi Fadla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Kerhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turbulence and Interactions. Proceedings of the TI 2015 Conference, June 11-14, 2015, Cargèse, Corsica, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 135, Springer, pp.115-121, 2018, Notes on Numerical Fluid Mechanics and Multidisciplinary Design, 978-3-319-86851-6. </w:t>
+              <w:t xml:space="preserve">Turbulence and Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 135, Springer International Publishing, pp.131-137, 2018, Notes on Numerical Fluid Mechanics and Multidisciplinary Design, 978-3-319-60387-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-60387-2_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-60387-2_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674339v1</w:t>
+                <w:t xml:space="preserve">hal-03448466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Connection Between Two Low-Frequency Instabilities Induced by the Flow Surrounding a Forward Facing Step at High Reynolds Number</w:t>
               </w:r>
@@ -8784,51 +8784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Uystepruyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9057,51 +9057,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215387v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vaillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Saget" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Braud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lippert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keirsbulck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2023.103296" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Ott" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pivot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-021-03180-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224997v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Octau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Watremez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M&#233;resse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.01.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342285v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Plumejeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delprat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafik Abassi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.084701" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03440107v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Schiffler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08337-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341963v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5109320" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331158v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Fadla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alizard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Robinet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Laval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.01.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03679783v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133311v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmed Alshehri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champagne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings9120808" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877329v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Chovet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Foucaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-9944-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296338v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.03.034" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422123v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feingesicht" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.07.010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317009v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Graziani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Martinuzzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-018-2608-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03449834v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Aloui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2018.04.013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-635L0SCQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03451798v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammad El Hassan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjp-2016-0822" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03545610v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Uystepruyst" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2017.08.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03451398v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2444-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448221v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Charmiyan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Reza Azimian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Shirani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.9.SI1.25825" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448166v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Tounsi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Mestiri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Oualli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hanchi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18869/acadpub.jafm.68.225.24488" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03462017v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.08.016" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03462064v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4034198" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448317v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Chovet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18869/acadpub.jafm.68.228.23945" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03462028v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjp-2016-0305" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03668719v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.110.59" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342074v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Nasrallah Sassi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030487" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03452006v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Touron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Labraga" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bratec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/TSCI120602212T" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627483v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmed-Bensoltane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.7.04.21752" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03626328v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Bacharoudis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Buchlin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2013.10.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03615070v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Fourri&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2013.05.014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03516837v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2013006811" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470373v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benkherouf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mekadem" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2013.02.019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907982v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0937-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H3VSP094-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312888v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Kommineni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Basley" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Zammouri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lacazedieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812002v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115646v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Derhille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bordier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Verley" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819141v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03878007v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04160261v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Gaied" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-7286" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03536856v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Berrich" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2021-65631" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03679780v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459004v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-3501" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519623v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2019-4625" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03552980v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436340v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03442143v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436600v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69126" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465222v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465385v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465303v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Bouanik" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03440080v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436665v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856265v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd R. Noack" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2157" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856267v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69272" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03553269v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465277v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465780v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432913v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446070v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432977v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03433925v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-14039" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03474238v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2014-21190" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436221v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2014-21136" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342191v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi Ben Nasrallah" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2014-21211" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439756v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422911v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boussemart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390872v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Herry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#160;jean-Bernard Paquet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390994v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahamane Mazouz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390765v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gillieron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361713v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448466v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60387-2_13" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03674339v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60387-2_11" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448445v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60387-2_16" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215387v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Vaillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Saget" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Braud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lippert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Keirsbulck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2023.103296" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Ott" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pivot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-021-03180-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Plumejeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delprat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafik Abassi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.084701" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224997v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Octau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talib Dbouk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Watremez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien M&#233;resse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.01.004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03440107v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Schiffler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08337-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296338v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2019.03.034" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Chovet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Feingesicht" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.07.010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341963v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5109320" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331158v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Fadla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alizard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Robinet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Laval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.01.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03679783v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.09.019" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133311v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmed Alshehri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champagne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadj Dogheche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings9120808" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Foucaut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-018-9944-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317009v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Graziani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kerherv&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Martinuzzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-018-2608-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03449834v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cornu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Aloui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2018.04.013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-635L0SCQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03545610v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Uystepruyst" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2017.08.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03451398v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2444-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03451798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhammad El Hassan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjp-2016-0822" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448317v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Chovet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18869/acadpub.jafm.68.228.23945" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03462028v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjp-2016-0305" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03668719v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.110.59" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448221v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Charmiyan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Reza Azimian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebrahim Shirani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.9.SI1.25825" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448166v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Tounsi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Mestiri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Oualli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hanchi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18869/acadpub.jafm.68.225.24488" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03462017v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.08.016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03462064v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mathis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4034198" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03452006v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Touron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Labraga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bratec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/TSCI120602212T" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342074v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Nasrallah Sassi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030487" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03627483v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ahmed-Bensoltane" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.7.04.21752" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03626328v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Bacharoudis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Buchlin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2013.10.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03470373v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benkherouf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Mekadem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2013.02.019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03615070v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Fourri&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2013.05.014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03516837v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2013006811" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907982v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilli&#233;ron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-010-0937-6" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H3VSP094-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312888v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Kommineni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Basley" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Zammouri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lacazedieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812002v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115646v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Derhille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bordier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Verley" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819141v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03878007v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thomy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04160261v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Gaied" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-7286" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03536856v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Berrich" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2021-65631" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03552980v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03679780v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459004v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-3501" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519623v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bigerelle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2019-4625" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436340v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03553269v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465277v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465780v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03442143v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436600v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69126" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436665v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465303v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Bouanik" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465385v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465222v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03440080v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856265v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd R. Noack" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2157" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856267v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2017-69272" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432913v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03433925v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/AJKFluids2015-14039" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446070v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03432977v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342191v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sassi Ben Nasrallah" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2014-21211" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03436221v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2014-21136" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03474238v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2014-21190" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439756v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422911v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boussemart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390765v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gillieron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390872v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Herry" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#160;jean-Bernard Paquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390994v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahamane Mazouz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361713v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03674339v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60387-2_11" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448466v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60387-2_13" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03448445v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60387-2_16" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>