--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -8002,334 +8002,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00179242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes stochastiques d'optimisation : élargissons notre point de vue...</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Time-Domain finite element homogenization technique for lamination stacks using skin effect sub-basis functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Gyselinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (1), pp.6-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/03321640610634281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00135002v1</w:t>
+                <w:t xml:space="preserve">hal-00082847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Time-Domain finite element homogenization technique for lamination stacks using skin effect sub-basis functions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johan Gyselinck</w:t>
+                <w:t xml:space="preserve">Algebraic Multilevel Methods for Edge Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Musy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Schatzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 (4), pp.619-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2006.871604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/03321640610634281⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00082847v1</w:t>
+                <w:t xml:space="preserve">hal-00111256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic Multilevel Methods for Edge Elements</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Algorithmes stochastiques d'optimisation : élargissons notre point de vue...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (8-9), pp.1209-1216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2006.871604⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00111256v1</w:t>
+                <w:t xml:space="preserve">hal-00135002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Configurations for Perfectly Matched Layers in FDTD Simulations</w:t>
               </w:r>
@@ -10087,429 +10087,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface impedances, BIEM and FEM coupled with 1D non linear solutions to solve 3D high frequency eddy current problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A boundary integral equation method for the calculation of the effective permittivity of periodic composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sareni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fabrègue</w:t>
+                <w:t xml:space="preserve">Abderrahmane Beroual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Wanser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Nicolas</w:t>
+                <w:t xml:space="preserve">C. Brosseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 33 (2), pp.1167-1172 Part 2</w:t>
+              <w:t xml:space="preserve">, 1997, 33 (2 Part 2), pp.1580-1583</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140677v1</w:t>
+                <w:t xml:space="preserve">hal-00140678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective dielectric constant of random composite materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface impedances, BIEM and FEM coupled with 1D non linear solutions to solve 3D high frequency eddy current problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmane Beroual</w:t>
+                <w:t xml:space="preserve">Sven Wanser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Brosseau</w:t>
+                <w:t xml:space="preserve">Manuela de Sousa Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 33 (2), pp.1167-1172 Part 2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140680v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A boundary integral equation method for the calculation of the effective permittivity of periodic composites</w:t>
+                <w:t xml:space="preserve">Effective dielectric constant of random composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sareni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Beroual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brosseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 81 (5), pp.2375-2383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.364276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140678v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new proposal model for flashover of polluted insulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Dhahbi Megriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Beroual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10594,64 +10594,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sareni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Beroual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brosseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 40 (1), pp.489-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10723,64 +10723,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sareni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Beroual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brosseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 80 (8), pp.4560-4565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10944,51 +10944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sareni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Beroual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brosseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11143,51 +11143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMPUTATION OF 3D INDUCTION HARDENING PROBLEMS BY COMBINED FINITE AND BOUNDARY-ELEMENT METHODS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Wanser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11340,239 +11340,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin layers in electrical engineering. Example of shell models in analysing eddy-currents by boundary and finite element methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of an induction heat treatment by the measure of power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Meelab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Longeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Muller</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 29 (2), pp.1450-1455</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1993, 29 (2), pp.1558 - 1561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/20.250701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00082820v1</w:t>
+                <w:t xml:space="preserve">hal-00359845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of an induction heat treatment by the measure of power</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thin layers in electrical engineering. Example of shell models in analysing eddy-currents by boundary and finite element methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wendling</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 29 (2), pp.1558 - 1561. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1993, 29 (2), pp.1450-1455</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/20.250701⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00359845v1</w:t>
+                <w:t xml:space="preserve">hal-00082820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of electric fields and potential on polluted insulators using a boundary element method</w:t>
               </w:r>
@@ -13199,277 +13199,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unstructured–PEEC Method for Thin Electromagnetic Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Meunier</w:t>
+                <w:t xml:space="preserve">Large surface LC-resonant metamaterials: from circuit model to modal theory and efficient numerical methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064483v1</w:t>
+                <w:t xml:space="preserve">hal-01985864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large surface LC-resonant metamaterials: from circuit model to modal theory and efficient numerical methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unstructured–PEEC Method for Thin Electromagnetic Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bannwarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985864v1</w:t>
+                <w:t xml:space="preserve">hal-02064483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of identification protocols of a static hysteresis model</w:t>
               </w:r>
@@ -14373,435 +14373,426 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d’informations géométriques a priori pour améliorer l’identification du champ H mesuré autour d’un dispositif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal points of measurement for the identification of sources by harmonic expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Antonio França Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numélec 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">GEMCCON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01563074v1</w:t>
+                <w:t xml:space="preserve">hal-01580395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal points of measurement for the identification of sources by harmonic expansion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation d’informations géométriques a priori pour améliorer l’identification du champ H mesuré autour d’un dispositif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bréard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Antonio França Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEMCCON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, São Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">Numélec 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01580395v1</w:t>
+                <w:t xml:space="preserve">hal-01563074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the choice of the origin in spherical harmonics expansion for magnetic near-field sources</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bréard</w:t>
+                <w:t xml:space="preserve">Computation of the electric field at the tissue scale when pulse voltages are applied to induce electroporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Voyer</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APEMC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th EMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388380v1</w:t>
+                <w:t xml:space="preserve">hal-01291408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison du calcul d'inductances mutuelles entre dispositifs à partir de développements harmoniques séparés de leurs champs proches en coordonnées cylindriques et elliptiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude des effets de sources secondaires sur les couplages inductives, basée sur la méthode de développement multipolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tavernier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -14823,348 +14814,352 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361572v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the near field coupling using spherical and spheroidal harmonics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Asymptotic expansion for the magnetic potential in the eddy-current problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Poignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Sabariego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CEFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Miami, FL, United States. pp.CD</w:t>
+              <w:t xml:space="preserve">10th EMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393476v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of the electric field at the tissue scale when pulse voltages are applied to induce electroporation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of the near field coupling using spherical and spheroidal harmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Voyer</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th EMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">IEEE CEFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Miami, FL, United States. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291408v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des effets de sources secondaires sur les couplages inductives, basée sur la méthode de développement multipolaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison du calcul d'inductances mutuelles entre dispositifs à partir de développements harmoniques séparés de leurs champs proches en coordonnées cylindriques et elliptiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhao Li</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -15186,182 +15181,187 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361570v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic expansion for the magnetic potential in the eddy-current problem</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the choice of the origin in spherical harmonics expansion for magnetic near-field sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th EMF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APEMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Shenzhen, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APEMC.2016.7522741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393362v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive Finite Element modeling of thin and wire conducting regions - Homogenization models and their corrections</w:t>
               </w:r>
@@ -16170,446 +16170,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive Current Source Models in Magnetic Vector Potential Finite Element Formulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-domain finite-element homogenisation of laminated iron cores with net circulating currents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Gyselinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Sabariego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, Montréal, Canada. pp.648</w:t>
+              <w:t xml:space="preserve">, Jun 2015, Montréal, Canada. pp.702</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174978v1</w:t>
+                <w:t xml:space="preserve">hal-01174972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model refinements of transformers via a subproblem finite element method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mauricio Valencia Ferreira da Luz</w:t>
+                <w:t xml:space="preserve">Nouvelle méthode pour trouver le meilleur centre de décomposition multipolaire d’une source électromagnétique en champ proche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Valencia, Spain. pp.234</w:t>
+              <w:t xml:space="preserve">Assemblée Générale GDR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199833v1</w:t>
+                <w:t xml:space="preserve">hal-01217239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle méthode pour trouver le meilleur centre de décomposition multipolaire d’une source électromagnétique en champ proche</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bréard</w:t>
+                <w:t xml:space="preserve">Progressive Current Source Models in Magnetic Vector Potential Finite Element Formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kuo-Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Valencia Ferreira da Luz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale GDR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Ecully, France</w:t>
+              <w:t xml:space="preserve">Compumag 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montréal, Canada. pp.648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217239v1</w:t>
+                <w:t xml:space="preserve">hal-01174978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain finite-element homogenisation of laminated iron cores with net circulating currents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model refinements of transformers via a subproblem finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kuo-Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Valencia Ferreira da Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruth Sabariego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montréal, Canada. pp.702</w:t>
+              <w:t xml:space="preserve">ISEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Valencia, Spain. pp.234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174972v1</w:t>
+                <w:t xml:space="preserve">hal-01199833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expansions in spherical harmonics for the modeling of near-field coupling in EMC</w:t>
               </w:r>
@@ -17280,254 +17280,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction of Homogenized Foil Windings and Lamination Stacks in Transformers via a Subproblem Finite Element Method</w:t>
+                <w:t xml:space="preserve">Progressive inductor modeling via a finite element subproblem method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CEFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Annecy, France. pp.CD</w:t>
+              <w:t xml:space="preserve">EPNC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Pilsen, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959757v1</w:t>
+                <w:t xml:space="preserve">hal-01064923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive inductor modeling via a finite element subproblem method</w:t>
+                <w:t xml:space="preserve">Correction of Homogenized Lamination Stacks via a Subproblem Finite Element Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Valencia Ferreira da Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kuo-Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Pilsen, Czech Republic</w:t>
+              <w:t xml:space="preserve">16th IGTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Graz, Austria. pp.03-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064923v1</w:t>
+                <w:t xml:space="preserve">hal-01064692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction of Homogenized Lamination Stacks via a Subproblem Finite Element Method</w:t>
+                <w:t xml:space="preserve">Correction of Homogenized Foil Windings and Lamination Stacks in Transformers via a Subproblem Finite Element Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Valencia Ferreira da Luz</w:t>
@@ -17545,73 +17545,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Kuo-Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IGTE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Graz, Austria. pp.03-7</w:t>
+              <w:t xml:space="preserve">IEEE CEFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Annecy, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064692v1</w:t>
+                <w:t xml:space="preserve">hal-00959757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive Models of Current Sources for the Magnetic Vector Potential Finite Element Formulation</w:t>
               </w:r>
@@ -17712,601 +17712,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01064693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subproblem Finite Element Refinement of Inductors from Wire to Static and Dynamic Volume Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymptotic delta-Parametrization of Surface-Impedance Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Poignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE CEFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2014, Annecy, France. pp.4</w:t>
+              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959756v1</w:t>
+                <w:t xml:space="preserve">hal-00959750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic delta-Parametrization of Surface-Impedance Solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subproblem Finite Element Refinement of Inductors from Wire to Static and Dynamic Volume Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE CEFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
+              <w:t xml:space="preserve">, May 2014, Annecy, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959750v1</w:t>
+                <w:t xml:space="preserve">hal-00959756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Domain Finite-Element Homogenization for Laminated Iron Cores Using a Magnetic-Field Formulation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enhancing the inductive coupling and efficiency of wireless power transmission system by using metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Izumi Nishimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Virgikio de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Antonio França Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CEFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Annecy, France. pp.CD</w:t>
+              <w:t xml:space="preserve">MOMAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Curitiba, Brazil. pp.121-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959755v1</w:t>
+                <w:t xml:space="preserve">hal-01064690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the inductive coupling and efficiency of wireless power transmission system by using metamaterials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Progressive Source and Reaction Fields for Magnetodynamic Model Refinement via a Finite Element Subproblem Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Valencia Ferreira da Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kuo-Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOMAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2014, Curitiba, Brazil. pp.121-125</w:t>
+              <w:t xml:space="preserve">, Aug 2014, Curitiba, Brazil. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064690v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive Source and Reaction Fields for Magnetodynamic Model Refinement via a Finite Element Subproblem Method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Kuo-Peng</w:t>
+                <w:t xml:space="preserve">Time-Domain Finite-Element Homogenization for Laminated Iron Cores Using a Magnetic-Field Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Henrotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Gyselinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOMAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Curitiba, Brazil. pp.1-6</w:t>
+              <w:t xml:space="preserve">IEEE CEFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Annecy, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064689v1</w:t>
+                <w:t xml:space="preserve">hal-00959755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear steady-state electrical current modeling for the electropermeabilization of biological tissue</w:t>
               </w:r>
@@ -18627,433 +18627,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolerance synthesis using bond graph inversion and fuzzy logic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
+                <w:t xml:space="preserve">Corner Asymptotics of the Magnetic Potential in the Eddy-Current Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Dauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICM International Conference on Mechatronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JSA 2013 - Journées Singulières Augmentées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786671v1</w:t>
+                <w:t xml:space="preserve">hal-00931735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corner Asymptotics of the Magnetic Potential in the Eddy-Current Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dular</w:t>
+                <w:t xml:space="preserve">Study of the effects of moderate-intensity static magnetic field on human cell physiology using electrorotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal El Gaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSA 2013 - Journées Singulières Augmentées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">BIOEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Thessaloniki, Greece. pp.PA-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931735v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the effects of moderate-intensity static magnetic field on human cell physiology using electrorotation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Naoufel Haddour</w:t>
+                <w:t xml:space="preserve">Tolerance synthesis using bond graph inversion and fuzzy logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Hoa Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eberard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOEM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICM International Conference on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Vicenza, Italy. pp.442-447, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMECH.2013.6518577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841232v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology of tolerance synthesis using bond graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Hoa Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Eberard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19573,398 +19573,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00917282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization Methods in Simulations of Transcutaneous Energy Transmitters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniela Wolter Ferreira</w:t>
+                <w:t xml:space="preserve">Subproblem h-Conform Formulation for Accurate Thin Shell Models Between Conducting and Nonconducting Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuong Quoc Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.646</w:t>
+              <w:t xml:space="preserve">9th EMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Bruges, Belgium. pp.#130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807074v1</w:t>
+                <w:t xml:space="preserve">hal-00799713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis on Methods to obtain Lumped Parameters for an Inductive Coupling Device</w:t>
+                <w:t xml:space="preserve">Homogenization Methods in Simulations of Transcutaneous Energy Transmitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Wolter Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moises Ferber de Vieira Lessa</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Lebensztajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.674</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.646</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807077v1</w:t>
+                <w:t xml:space="preserve">hal-00807074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subproblem h-Conform Formulation for Accurate Thin Shell Models Between Conducting and Nonconducting Regions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
+                <w:t xml:space="preserve">Analysis on Methods to obtain Lumped Parameters for an Inductive Coupling Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Wolter Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moises Ferber de Vieira Lessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Lebensztajn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan B. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th EMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Bruges, Belgium. pp.#130</w:t>
+              <w:t xml:space="preserve">Compumag 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799713v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty Analysis of the Conducted Interferences in a DC-DC Converter</w:t>
               </w:r>
@@ -20177,148 +20177,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00768026v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulations intégrales pour la modélisation des régions minces conductrices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
+                <w:t xml:space="preserve">Adaptive unscented transform for uncertainty quantification in EMC large-scale systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moises Ferber de Vieira Lessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Antonio Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numélec 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.66</w:t>
+              <w:t xml:space="preserve">OIPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Ghent, Belgium. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714472v1</w:t>
+                <w:t xml:space="preserve">hal-00726428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subproblem h-Conform Magnetodynamic Finite Element Formulation for Accurate Model of Multiply Connected Thin Regions</w:t>
               </w:r>
@@ -20419,135 +20406,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive unscented transform for uncertainty quantification in EMC large-scale systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Vollaire</w:t>
+                <w:t xml:space="preserve">Formulations intégrales pour la modélisation des régions minces conductrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung Le Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joao Antonio Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OIPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Ghent, Belgium. pp.CD</w:t>
+              <w:t xml:space="preserve">Numélec 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726428v1</w:t>
+                <w:t xml:space="preserve">hal-00714472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate h-Conform Finite Element Model of Multiply Connected Thin Regions via a Subproblem Method</w:t>
               </w:r>
@@ -20899,527 +20899,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00578978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration methods for a large loop antenna measurement system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+                <w:t xml:space="preserve">2D electrostatic problems with rounded corners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Dauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.électronique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00576833v1</w:t>
+                <w:t xml:space="preserve">hal-00549384v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy currents and corner singularities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subproblem Finite Element Method for Magnetic Model Refinements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Valencia Ferreira da Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kuo-Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.électronique</w:t>
+              <w:t xml:space="preserve">ISEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Funchal (Madeira), Portugal. pp.PS 3.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549380v1</w:t>
+                <w:t xml:space="preserve">hal-00626871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D electrostatic problems with rounded corners</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Victor Péron</w:t>
+                <w:t xml:space="preserve">Calibration methods for a large loop antenna measurement system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Antonio França Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaa Zangui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moises Ferber de Vieira Lessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.électronique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549384v2</w:t>
+                <w:t xml:space="preserve">hal-00576833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subproblem Finite Element Method for Magnetic Model Refinements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eddy currents and corner singularities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Dauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Funchal (Madeira), Portugal. pp.PS 3.27</w:t>
+              <w:t xml:space="preserve">Compumag 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.électronique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626871v1</w:t>
+                <w:t xml:space="preserve">hal-00549380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Finite Element Subproblem Method for Position Change Conductor Systems</w:t>
               </w:r>
@@ -22257,727 +22257,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00472614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction of Thin Shell Finite Element Magnetic Models via a Subproblem Method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
+                <w:t xml:space="preserve">Bond Graph Representation of Standard Interconnection Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem El Feki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CEFC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spring Simulation Multiconference / 9th International Conference on Bond Graph Modeling &amp; Simulation (ICBGMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Orlando, FL, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00476270v1</w:t>
+                <w:t xml:space="preserve">hal-00476283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refinement of Inductor Models via a Subproblem Finite Element Method</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
+                <w:t xml:space="preserve">A Load Effect Evaluation of a Transmission Line Exciting Chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Alves dos Santos Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Antonio França Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Roberto Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CEFC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MOMAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Vitória, Brazil. pp.CD</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476269v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond Graph Representation of Standard Interconnection Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
+                <w:t xml:space="preserve">Estimation de sensibilité de solutions et calcul de perturbations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring Simulation Multiconference / 9th International Conference on Bond Graph Modeling &amp; Simulation (ICBGMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Orlando, FL, United States</w:t>
+              <w:t xml:space="preserve">Atelier "Optimisation en formes en électromagnétisme pour la conception d'antennes et de circuits microondes" (CCT ECM du CNES et GDR Ondes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476283v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Load Effect Evaluation of a Transmission Line Exciting Chamber</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Voyer</w:t>
+                <w:t xml:space="preserve">Magnetic model refinement via a coupling of finite element subproblems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOMAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Vitória, Brazil. pp.CD</w:t>
+              <w:t xml:space="preserve">SCEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Toulouse, France. pp.137-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502228v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de sensibilité de solutions et calcul de perturbations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Voyer</w:t>
+                <w:t xml:space="preserve">Correction of Thin Shell Finite Element Magnetic Models via a Subproblem Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuong Quoc Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier "Optimisation en formes en électromagnétisme pour la conception d'antennes et de circuits microondes" (CCT ECM du CNES et GDR Ondes)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE CEFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Chicago, IL, United States. pp.1609, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEFC.2010.5481355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476314v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic model refinement via a coupling of finite element subproblems</w:t>
+                <w:t xml:space="preserve">Refinement of Inductor Models via a Subproblem Finite Element Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Valencia Ferreira da Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kuo-Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCEE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE CEFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Chicago, IL, United States. pp.1795, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEFC.2010.5481644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502627v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear magnetic model refinement via a finite element subproblem method</w:t>
               </w:r>
@@ -23261,51 +23261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djonny Weinzierl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Roberto Cardoso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EHE'09 : International Conference on Electromagnetic Fields, Health and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23324,346 +23324,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The LIA James Clerk Maxwell Project - An Overview</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation of Electronic Stirring Chamber Phase-shifting Excitation and Load Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Alves dos Santos Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Antonio França Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djonny Weinzierl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EHE'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, São Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">Compumag 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp.498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00435202v1</w:t>
+                <w:t xml:space="preserve">hal-00412232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Electronic Stirring Chamber Phase-shifting Excitation and Load Effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+                <w:t xml:space="preserve">Numerical dosimetry of ELF induced currents in the human body : impact of post-processing on a benchmark and on a realistic case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Burais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp.498</w:t>
+              <w:t xml:space="preserve">EHE'09 : International Conference on Electromagnetic Fields, Health and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412232v1</w:t>
+                <w:t xml:space="preserve">hal-00435205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical dosimetry of ELF induced currents in the human body : impact of post-processing on a benchmark and on a realistic case</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The LIA James Clerk Maxwell Project - An Overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EHE'09 : International Conference on Electromagnetic Fields, Health and Environment</w:t>
+              <w:t xml:space="preserve">EHE'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435205v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conductor Positions Optimization of a Transmission Line Excitation Chamber</w:t>
               </w:r>
@@ -24268,735 +24268,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de sources multipolaires équivalentes par filtrage spatial</w:t>
+                <w:t xml:space="preserve">New robust coil sensors for near field characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kévin Berger</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Antonio França Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numélec 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Liège, Belgique. pp. 90-91</w:t>
+              <w:t xml:space="preserve">MOMAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Florianópolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00350274v1</w:t>
+                <w:t xml:space="preserve">hal-00355393v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers de nouvelles approches pour la capitalisation des modèles pour la simulation et l'optimisation : l'expérience du projet DIMOCODE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+                <w:t xml:space="preserve">Analysis of Finite Element formulations for computing electromagnetic fields in the human body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Antonio Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Burais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numélec 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Liège, Belgique. pp.156-157</w:t>
+              <w:t xml:space="preserve">MOMAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Florianópolis, Brazil. pp.1051-1054</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359194v1</w:t>
+                <w:t xml:space="preserve">hal-00359246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New robust coil sensors for near field characterization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carlos Antonio França Sartori</w:t>
+                <w:t xml:space="preserve">Magnetic Model Refinement via a Perturbation Finite Element Method - From 1-D to 3-D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOMAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Florianópolis, Brazil</w:t>
+              <w:t xml:space="preserve">13th IGTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Graz, Austria. pp.439-445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355393v2</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Finite Element formulations for computing electromagnetic fields in the human body</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Noël Burais</w:t>
+                <w:t xml:space="preserve">Perturbation Finite Element Method for Refining Magnetic Circuit Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Valencia Ferreira da Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kuo-Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOMAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Florianópolis, Brazil. pp.1051-1054</w:t>
+              <w:t xml:space="preserve">EPNC 2008 : XX Symposium Electromagnetic Phenomena in Nonlinear Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359246v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Model Refinement via a Perturbation Finite Element Method - From 1-D to 3-D</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
+                <w:t xml:space="preserve">Vers de nouvelles approches pour la capitalisation des modèles pour la simulation et l'optimisation : l'expérience du projet DIMOCODE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Espanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IGTE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Graz, Austria. pp.439-445</w:t>
+              <w:t xml:space="preserve">Numélec 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Liège, Belgique. pp.156-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359393v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation Finite Element Method for Refining Magnetic Circuit Models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Kuo-Peng</w:t>
+                <w:t xml:space="preserve">Identification de sources multipolaires équivalentes par filtrage spatial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNC 2008 : XX Symposium Electromagnetic Phenomena in Nonlinear Circuits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Lille, France</w:t>
+              <w:t xml:space="preserve">Numélec 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Liège, Belgique. pp. 90-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359380v1</w:t>
+                <w:t xml:space="preserve">hal-00350274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of identification techniques for the Jiles-Atherton model of hysteresis</w:t>
               </w:r>
@@ -25205,260 +25205,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogénéisation du modèle de diffusion incluant les mouvements des parois : un modèle simple de représentation dynamique de circuit</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
+                <w:t xml:space="preserve">Maximum Working Volume Evaluation in a Non-Canonical Reverberation Chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Luciano Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Alves dos Santos Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djonny Weinzierl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MGE'2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Toulouse, France. pp.on CD - 58-61/215</w:t>
+              <w:t xml:space="preserve">IEEE CEFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Athène, Greece. pp.314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359372v1</w:t>
+                <w:t xml:space="preserve">hal-00359283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Working Volume Evaluation in a Non-Canonical Reverberation Chamber</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Djonny Weinzierl</w:t>
+                <w:t xml:space="preserve">Homogénéisation du modèle de diffusion incluant les mouvements des parois : un modèle simple de représentation dynamique de circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CEFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Athène, Greece. pp.314</w:t>
+              <w:t xml:space="preserve">MGE'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Toulouse, France. pp.on CD - 58-61/215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359283v1</w:t>
+                <w:t xml:space="preserve">hal-00359372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbation Finite Element Method for Magnetic Circuits</w:t>
               </w:r>
@@ -26010,51 +26010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Schatzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Aachen, Germany. pp.979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26239,51 +26239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Schatzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numélec 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Lille, France. pcn-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26505,230 +26505,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00398660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A perturbation finite element method for efficiently calculating skin and proximity effects in any conductive material</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
+                <w:t xml:space="preserve">Aspectos para uma Correta Análise Eletromagnética de Antenas Refletoras Embarcadas em Satélite, Caso de Estudo : Território Brasileiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Luciano Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter P. Carpes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Bergmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numélec 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Lille, France. pcn-125</w:t>
+              <w:t xml:space="preserve">CBMag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398425v1</w:t>
+                <w:t xml:space="preserve">hal-00398653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspectos para uma Correta Análise Eletromagnética de Antenas Refletoras Embarcadas em Satélite, Caso de Estudo : Território Brasileiro</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. R. Bergmann</w:t>
+                <w:t xml:space="preserve">A perturbation finite element method for efficiently calculating skin and proximity effects in any conductive material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBMag</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">Numélec 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Lille, France. pcn-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398653v1</w:t>
+                <w:t xml:space="preserve">hal-00398425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorando Reconfigurabilidade de Antenas Refletoras Embarcadas em Satélite por Otimização Evolucionária Multiobjetivo</w:t>
               </w:r>
@@ -27064,51 +27064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Wanser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Ben Driss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28413,51 +28413,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="450E6C39"/>
+    <w:nsid w:val="1FC69777"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -28644,51 +28644,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-krahenbuhl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8051-5175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071533206" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-8304-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laurent.krahenbuhl@ec-lyon.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.gif"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ampere-lab.fr/spip.php?rubrique90" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ampere-lab.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image3.gif"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ampere-lab.fr/spip.php?rubrique125" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image4.gif"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image5.gif"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image6.gif"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image7.gif"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image8.gif"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ampere-lab.fr/spip.php?rubrique106" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.g2elab.grenoble-inp.fr/pp-220795.kjsp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image9.gif"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cefc2012.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.compumag.org/jsite/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image10.gif"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aimontefiore.org/emf2016/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image11.gif"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image12.gif"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ampere-lab.fr/spip.php?rubrique142" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image13.gif"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/comitenational/sections/critere/section08.htm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epfl.ch/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energy-portal.siemens.com/irj/portal/ptd/public/en/global-01/Home-Ext" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tel.archives-ouvertes.fr/tel-00012060" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00082820" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00515107" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00004547" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00082778" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ampere-lab.fr/spip.php?article566" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://memove.math.cnrs.fr/members.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://primes.universite-lyon.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/search/index/q/*/authIdHal_s/laurent-krahenbuhl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/citations?user=V4-_PGAAAAAJ" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lattes.cnpq.br/8974647397439338" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911156v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Freitas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Soares" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krahenbuhl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Br&#233;ard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vollaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3231366" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334437v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Abou El Nasser El Yafi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P&#233;ron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Perrussel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.3051" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092054v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Senac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sigwalt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2020.3048247" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194948v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Guichon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2952541" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338778v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bannwarth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2951016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122582v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roberta Longhitano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2018-0535" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176436v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.07.005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518458v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Mara Ferreira Gon&#231;alves" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Matias Afonso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Henrique da Rocha Coppoli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ramdane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mar&#233;chal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2230" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432166v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Antonio Fran&#231;a Sartori" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2016.2638960" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446543v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kuo-Peng" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Valencia Ferreira da Luz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-03-2016-0125" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496540v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tavernier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2664985" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388384v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gyselinck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Sabariego" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2488038" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204979v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Ferreira da Luz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2476343" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322299v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2501024" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206592v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio V. Ferreira da Luz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-02-2015-0080" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148104v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2014-0279" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181163v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Ferber de Vieira Lessa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korniienko" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2419455" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153089v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2360232" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153095v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Legu&#232;be" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M. Mir" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2351836" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071480v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-141943" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869995v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Wolter Ferreira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth V. Sabariego" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Lebensztajn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284891" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870003v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2282628" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779067v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dauge" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.2947" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833270v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Antonio Vasconcelos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2012-0212" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869987v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284338" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819093v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Le Duc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120413" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6DD85EB1F1A42515E368E0DB3F03C901DFB06BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776420v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coulomb" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2235443" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858977v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S2179-10742013000200016" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855090v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Quoc Dang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120444" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801336v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Gaddar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Aka" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.01.063" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670409v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2176924" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639598v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.15.613-632" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639590v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Feki" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jardin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Marquis-Favre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004772" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661599v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Zangui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/102495" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639588v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomasset" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651811407708" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614033v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2175378" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639613v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2176925" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515107v3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S2179-10742011000100008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594517v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2076794" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577860v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Alves dos Santos Junior" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djonny Weinzierl" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S2179-10742011000100005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455455v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2043421" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455462v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2044028" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505732v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Luciano Avila" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2045360" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358999v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412166v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640910959044" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359000v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nicolas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Burais" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364755v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2012766" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364759v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2012643" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412880v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marion" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Raulet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.12.475-486" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-9T8HS942-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287809v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.915817" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181022v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810836654" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165049v3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Poignard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.916154" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287808v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Siauve" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.914867" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342750v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt:20080092" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179242v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640710756311" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5FD7E3B5D992883747B15328B7664DA1C9A1B2F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135002v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082847v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640610634281" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111256v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Musy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Schatzman" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2006.871604" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111254v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xisto Lucas Travassos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prescott" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicolas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2006.871471" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111247v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Lisboa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter P. Carpes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2006.871447" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082800v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Timouyas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Moussaoui" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082778v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Zeidan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2004.825435" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082830v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640410540638" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-LZS0RQPD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135894v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A. G. Vieira" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo L. S. Adriano" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2004.825006" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082764v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo H. C. Takahashi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime A. Ramirez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2003.810371" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111059v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135911v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sareni" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.877616" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141538v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clauzon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.767170" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359799v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/4235.735432" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140672v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.717697" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140670v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi&#233; Yeo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auriol" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140673v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muller" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140674v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidjan Haghi-Ashtiani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359821v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Saldanha" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.582645" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140677v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wanser" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela de Sousa Dias" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140680v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Beroual" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosseau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.364276" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140678v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140676v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Dhahbi Megriche" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/30/5/022" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SK9GVTB1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141607v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3886(97)00092-2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HH3ZWFPJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140681v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.363438" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140683v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.497460" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140682v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brosseau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.362969" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140684v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Poulbot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mass&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanpain" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140686v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140687v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082820v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359845v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meelab" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Longeot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wendling" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.250701" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359849v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rasolonjanahary" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.123974" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359866v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Sheng Huang" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.43852" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359857v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.43888" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359878v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shape Salon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.1986.1064625" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414123v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.1985.1064157" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676979v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.1985.1064146" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411881v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duthoit" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.1985.1064250" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414132v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Foggia" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.1984.1063332" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414127v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colombani" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.1984.1063277" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360120v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kulicke" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Webs" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414087v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.1983.1062805" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414086v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.1983.1062872" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707595v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063629v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issa" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Poirier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170879v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794199" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064483v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985864v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063610v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henrotte" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063620v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912989v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Domingues Carvalho" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cristine Silva" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Haffner" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899461v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875941v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580387v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563065v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580380v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563074v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580395v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388380v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEMC.2016.7522741" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361572v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393476v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291408v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361570v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393362v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393239v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393438v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Virgilio de Almeida" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. G. M. Maia" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marbey M. Mosso" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399228v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Vasconcelos" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Mesquita" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393530v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mara Ferreira Gon&#231;alves" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393474v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816346" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393427v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael P. B. Muylaert" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco X. Sevegnani" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparecido S. Nicolett" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174983v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174978v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199833v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217239v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174972v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111017v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Quynh Van Hoang" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEMC.2015.7175294" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174988v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217241v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174981v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199546v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959753v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959757v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064923v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064692v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064693v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Assump&#231;&#227;o Bastos" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959756v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959750v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959755v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064690v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Izumi Nishimura" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Virgikio de Almeida" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064689v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959751v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841237v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poirion" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lafay" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807078v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786671v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoa Nguyen" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMECH.2013.6518577" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931735v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841232v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799531v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807079v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807076v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799739v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917282v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807074v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807077v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan B. M&#252;ller" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799713v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725837v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768026v2" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714472v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714494v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726428v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727210v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710568v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEMC.2012.6237869" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578978v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576833v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549380v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549384v2" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626871v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553048v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727190v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553044v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727197v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626867v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502220v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Clavel" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472614v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476270v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2010.5481355" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476269v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2010.5481644" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476283v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502228v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Roberto Cardoso" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476314v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502627v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502630v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502238v4" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435206v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435202v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412232v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435205v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ducreux" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guillot" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thomas" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412238v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412226v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412243v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359389v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Chwastek" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Szczyglowski" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Wilczynski" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359185v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350274v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359194v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Espanet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brisset" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355393v2" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359246v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359393v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359380v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359384v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359297v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359372v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359283v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359334v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359240v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179702v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398667v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179710v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360339v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398664v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Bergmann" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398408v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398681v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398660v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398425v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398653v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398655v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414406v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763730v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418118v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vitet" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ben Driss" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745462v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745580v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618472v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196733v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741585v2" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bossavit" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004547v3" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413899v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012060v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456244v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516189v5" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174009v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073934v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-krahenbuhl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8051-5175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071533206" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-8304-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laurent.krahenbuhl@ec-lyon.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.gif"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ampere-lab.fr/spip.php?rubrique90" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ampere-lab.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image3.gif"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ampere-lab.fr/spip.php?rubrique125" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image4.gif"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image5.gif"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image6.gif"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image7.gif"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image8.gif"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ampere-lab.fr/spip.php?rubrique106" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.g2elab.grenoble-inp.fr/pp-220795.kjsp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image9.gif"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cefc2012.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.compumag.org/jsite/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image10.gif"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aimontefiore.org/emf2016/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image11.gif"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image12.gif"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ampere-lab.fr/spip.php?rubrique142" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image13.gif"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/comitenational/sections/critere/section08.htm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epfl.ch/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energy-portal.siemens.com/irj/portal/ptd/public/en/global-01/Home-Ext" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tel.archives-ouvertes.fr/tel-00012060" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00082820" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00515107" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00004547" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00082778" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ampere-lab.fr/spip.php?article566" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://memove.math.cnrs.fr/members.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://primes.universite-lyon.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/search/index/q/*/authIdHal_s/laurent-krahenbuhl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/citations?user=V4-_PGAAAAAJ" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lattes.cnpq.br/8974647397439338" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911156v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Freitas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Soares" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krahenbuhl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Br&#233;ard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vollaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3231366" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334437v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Abou El Nasser El Yafi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P&#233;ron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Perrussel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.3051" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092054v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Senac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sigwalt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2020.3048247" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194948v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Guichon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2952541" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338778v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bannwarth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2951016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122582v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roberta Longhitano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2018-0535" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176436v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.07.005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518458v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Mara Ferreira Gon&#231;alves" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Matias Afonso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Henrique da Rocha Coppoli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ramdane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mar&#233;chal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2230" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432166v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Antonio Fran&#231;a Sartori" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2016.2638960" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446543v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kuo-Peng" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Valencia Ferreira da Luz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-03-2016-0125" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496540v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tavernier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2664985" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388384v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gyselinck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Sabariego" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2488038" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204979v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Ferreira da Luz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2476343" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322299v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2501024" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206592v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio V. Ferreira da Luz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-02-2015-0080" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148104v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2014-0279" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181163v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Ferber de Vieira Lessa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korniienko" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2419455" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153089v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2360232" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153095v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Legu&#232;be" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M. Mir" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2351836" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071480v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-141943" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869995v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Wolter Ferreira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth V. Sabariego" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Lebensztajn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284891" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870003v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2282628" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779067v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dauge" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.2947" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833270v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Antonio Vasconcelos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2012-0212" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869987v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284338" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819093v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Le Duc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120413" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6DD85EB1F1A42515E368E0DB3F03C901DFB06BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776420v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coulomb" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2235443" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858977v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S2179-10742013000200016" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855090v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Quoc Dang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120444" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801336v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Gaddar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Aka" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.01.063" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670409v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2176924" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639598v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.15.613-632" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639590v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Feki" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jardin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Marquis-Favre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004772" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661599v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Zangui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/102495" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639588v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomasset" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651811407708" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614033v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2175378" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639613v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2176925" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515107v3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S2179-10742011000100008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594517v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2076794" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577860v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Alves dos Santos Junior" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djonny Weinzierl" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S2179-10742011000100005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455455v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2043421" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455462v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2044028" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505732v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Luciano Avila" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2045360" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358999v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412166v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640910959044" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359000v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nicolas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Burais" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364755v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2012766" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364759v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2012643" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412880v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marion" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Raulet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.12.475-486" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-9T8HS942-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287809v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.915817" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181022v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810836654" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165049v3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Poignard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.916154" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287808v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Siauve" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.914867" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342750v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt:20080092" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179242v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640710756311" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5FD7E3B5D992883747B15328B7664DA1C9A1B2F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082847v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640610634281" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111256v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Musy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Schatzman" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2006.871604" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135002v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111254v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xisto Lucas Travassos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prescott" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicolas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2006.871471" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111247v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Lisboa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter P. Carpes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2006.871447" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082800v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Timouyas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Moussaoui" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082778v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Zeidan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2004.825435" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082830v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640410540638" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-LZS0RQPD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135894v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A. G. Vieira" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo L. S. Adriano" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2004.825006" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082764v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo H. C. Takahashi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime A. Ramirez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2003.810371" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111059v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135911v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sareni" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.877616" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141538v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clauzon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.767170" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359799v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/4235.735432" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140672v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.717697" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140670v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi&#233; Yeo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auriol" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140673v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muller" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140674v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidjan Haghi-Ashtiani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359821v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Saldanha" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.582645" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140678v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Beroual" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosseau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140677v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wanser" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela de Sousa Dias" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140680v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.364276" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140676v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Dhahbi Megriche" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/30/5/022" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SK9GVTB1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141607v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3886(97)00092-2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HH3ZWFPJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140681v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.363438" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140683v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.497460" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140682v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brosseau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.362969" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140684v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Poulbot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mass&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanpain" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140686v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140687v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359845v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meelab" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Longeot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wendling" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.250701" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082820v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359849v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rasolonjanahary" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.123974" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359866v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Sheng Huang" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.43852" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359857v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.43888" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359878v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shape Salon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.1986.1064625" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414123v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.1985.1064157" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676979v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.1985.1064146" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411881v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duthoit" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.1985.1064250" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414132v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Foggia" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.1984.1063332" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414127v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colombani" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.1984.1063277" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360120v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kulicke" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Webs" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414087v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.1983.1062805" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414086v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.1983.1062872" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707595v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063629v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issa" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Poirier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170879v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794199" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985864v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064483v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063610v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henrotte" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063620v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912989v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Domingues Carvalho" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cristine Silva" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Haffner" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899461v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875941v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580387v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563065v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580380v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580395v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563074v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291408v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361570v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393362v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393476v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361572v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388380v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEMC.2016.7522741" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393239v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393438v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Virgilio de Almeida" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. G. M. Maia" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marbey M. Mosso" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399228v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Vasconcelos" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Mesquita" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393530v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mara Ferreira Gon&#231;alves" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393474v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816346" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393427v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael P. B. Muylaert" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco X. Sevegnani" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparecido S. Nicolett" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174983v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174972v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217239v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174978v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199833v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111017v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Quynh Van Hoang" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEMC.2015.7175294" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174988v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217241v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174981v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199546v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959753v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064923v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064692v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959757v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064693v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Assump&#231;&#227;o Bastos" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959750v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959756v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064690v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Izumi Nishimura" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Virgikio de Almeida" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064689v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959755v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959751v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841237v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poirion" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lafay" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807078v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931735v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841232v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786671v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoa Nguyen" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMECH.2013.6518577" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799531v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807079v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807076v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799739v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917282v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799713v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807074v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807077v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan B. M&#252;ller" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725837v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768026v2" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726428v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714494v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714472v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727210v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710568v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEMC.2012.6237869" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578978v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549384v2" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626871v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576833v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549380v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553048v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727190v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553044v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727197v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626867v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502220v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Clavel" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472614v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476283v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502228v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Roberto Cardoso" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476314v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502627v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476270v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2010.5481355" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476269v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2010.5481644" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502630v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502238v4" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435206v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412232v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435205v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ducreux" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guillot" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thomas" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435202v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412238v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412226v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412243v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359389v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Chwastek" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Szczyglowski" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Wilczynski" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359185v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355393v2" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359246v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359393v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359380v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359194v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Espanet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brisset" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350274v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359384v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359297v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359283v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359372v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359334v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359240v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179702v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398667v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179710v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360339v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398664v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Bergmann" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398408v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398681v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398660v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398653v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398425v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398655v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414406v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763730v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418118v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vitet" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ben Driss" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745462v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745580v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618472v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196733v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741585v2" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bossavit" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004547v3" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413899v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012060v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456244v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516189v5" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174009v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073934v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>