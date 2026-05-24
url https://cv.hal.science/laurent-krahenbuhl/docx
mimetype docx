--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -123,814 +123,835 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">071533206</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">http://scholar.google.com/citations?user=V4-_PGAAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/J-8304-2013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">=</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Contact : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">laurent.krahenbuhl@ec-lyon.fr</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> +33 4 72 18 61 04</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Adresse : L. Krähenbühl - ECL Bât. H9 - 36 av. Guy de Collongue - 69134 Ecully CEDEX</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Fonctions de direction scientifique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:8pt; height:11pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
-            <v:imagedata r:id="rId13" o:title=""/>
+            <v:imagedata r:id="rId14" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Laurent Krähenbühl (65 ans), aujourd'hui chercheur émérite, a dirigé jusqu'au printemps 2018 le </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Département</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Méthodes pour l’ingénierie des systèmes</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (MIS) du Laboratoire </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Ampère</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (CNRS UMR5005). Avec plus de 80 personnes personnes dont près de 50 permanents, post-docs et invités, ce Département appelé aujourd'hui AIS (Automatique pour l'Ingénierie des Systèmes) représente la moitié des forces vives du Laboratoire Ampère.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:8pt; height:11pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
-            <v:imagedata r:id="rId16" o:title=""/>
+            <v:imagedata r:id="rId17" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Dans ce Département, il a dirigé également le </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">groupe de recherche</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Modélisation Multiéchelle pour la Conception MMC</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (9 permanents) jusqu'à la restructuration du Laboratoire à la fin de l'association quinquennale précédente (2015).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèmes de recherche</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:8pt; height:11pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
-            <v:imagedata r:id="rId18" o:title=""/>
+            <v:imagedata r:id="rId19" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Modélisation des phénomènes électromagnétiques</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:8pt; height:11pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
-            <v:imagedata r:id="rId19" o:title=""/>
+            <v:imagedata r:id="rId20" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Prise en compte de singularités géométriques et couches minces</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:8pt; height:11pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
-            <v:imagedata r:id="rId20" o:title=""/>
+            <v:imagedata r:id="rId21" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Conception et optimisation par méthodes stochastiques</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:8pt; height:11pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
-            <v:imagedata r:id="rId21" o:title=""/>
+            <v:imagedata r:id="rId22" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Modèles pour la biologie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsabilités internationales récentes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:8pt; height:11pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
-            <v:imagedata r:id="rId22" o:title=""/>
+            <v:imagedata r:id="rId23" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">LIA Maxwell -</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Laurent Krähenbühl est </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">le créateur</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> du Laboratoire International franco-brésilien James Clerk Maxwell (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">LIA-817</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) qui regroupe des équipes du G2ELab et d’Ampère pour la France, de l’Ecole Polytechnique de l’USP, et des Universités Fédérales de Santa Catarina et Minas Gerais pour le Brésil. Ce LIA compte environ 40 participants effectifs. Il a dirigé ce laboratoire de 2008 à 2016. Il a passé la main à </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">O. Chadebec</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (G2Elab) à l'occasion du dernier renouvellement 2017-2020 de ce LIA, mais en reste l'animateur pour le groupe de Lyon.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:8pt; height:11pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
-            <v:imagedata r:id="rId25" o:title=""/>
+            <v:imagedata r:id="rId26" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">IEEE CEFC’2014 -</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Il a été « </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Editorial Board Chairman</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> » de la conférence IEEE </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">CEFC</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">-2014 (président du Comité scientifique international), qui est avec </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Compumag</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> l’une des conférences internationales majeures pour le calcul numérique des champs électromagnétiques.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">En lien avec cette responsabilité, il était en 2013 Editeur Associé pour IEEE Transactions on Magnetics (publication d’une sélection de papiers suite à la Conférence Compumag), puis </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Editeur en Chef IEEE</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> pour le volume IEEE T-Mag de mars 2015.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:8pt; height:11pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
-            <v:imagedata r:id="rId28" o:title=""/>
+            <v:imagedata r:id="rId29" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">10ème EMF</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - Il a été choisi par le Comité scientifique de la conférence internationale </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EMF</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">International Symposium on Electric and Magneitc Fields</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> pour présider sa dixième édition en 2016 organisée avec le Laboratoire Ampère, à Lyon.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsabilités locales ou nationales</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:8pt; height:11pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
-            <v:imagedata r:id="rId30" o:title=""/>
+            <v:imagedata r:id="rId31" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ECL -</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> LK est fortement intégré à la vie de son Etablissement universitaire d’accueil (l’Ecole Centrale de Lyon), où il a régulièrement enseigné, et dont il a été membre élu du Conseil Scientifique jusqu'en 2017 (4 mandats), et membre de divers conseils consultatifs, Commissions de Spécialistes ou Comités de Nomination.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:8pt; height:11pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
-            <v:imagedata r:id="rId31" o:title=""/>
+            <v:imagedata r:id="rId32" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:b w:val="1"/>
             <w:bCs w:val="1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ERC GEST</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> membre du Conseil Scientifique.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:8pt; height:11pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
-            <v:imagedata r:id="rId33" o:title=""/>
+            <v:imagedata r:id="rId34" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">CoNRS -</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Il a été membre de la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">section 08</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> du Comité National de la Recherche Scientifique de janvier à septembre 2012.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Parcours de recherche</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ingénieur électricien de l’Ecole Polytechnique Fédérale de Lausanne (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">EPFL</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, Suisse, 1978), spécialisé en télécommunications et théorie des circuits, Laurent Krähenbühl enseigne les mathématiques en lycée au Cameroun pendant deux années, puis découvre le génie électrique chez </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Siemens</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Erlangen, Allemagne) comme ingénieur en énergie et planification des réseaux électriques.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">En 1981, il entame une </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">thèse</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> à l’Ecole Centrale de Lyon, sous la direction effective d’Alain Nicolas et portant sur la méthode des équations intégrales de frontière. Docteur en 1983, il travaille comme ingénieur de recherche pour le Laboratoire d’Electrotechnique de Lyon (LEL, précurseur de l’actuelle UMR5005) et Cedrat-Recherche (essentiellement sur l’extension en 3D de la méthode intégrale, avec une application spécifique à la protection cathodique des coques de navires) avant d’être nommé Chargé de Recherche CNRS au LEL(1985) dont il est le premier personnel CNRS.</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">L’équipe comprenant Laurent Krähenbühl, Laurent et Alain Nicolas est auteur du logiciel d’équations intégrales « Phi3d », qui a été entre 1985 et 1995 le seul logiciel effectivement capable de réaliser des calculs tridimensionnels « industriels » en électrostatique et en électrothermie (industrialisation et commercialisation par Cedrat, licences vendues à EDF, Renault, Schneider, Alstom, DCN, Thomson, Hydro-Québec, Centre de Los Alamos, ...).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">LK s’intéresse ensuite successivement aux problèmes spécifiques liés à la modélisation des </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">milieux minces</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ; aux problèmes à </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">singularités</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ; aux méthodes d’optimisation, en particulier </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">stochastiques</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, toujours en association avec les méthodes numériques de modélisation (équations intégrales de frontière et éléments finis), aux méthodes de conception et à l’évolution des systèmes complexes et aux méthodes d’</w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">homogénéisation</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> des milieux à structure périodique ou quasi-périodiques. Ses travaux les plus récents contribuent à l’amélioration de l’efficacité des méthodes numériques (méthodes de &amp;quot;perturbations&amp;quot;, en collaboration avec l’Université de Liège ; méthodes asymptotiques, en collaboration avec des mathématiciens appliqués ; prise en compte des incertitudes des données).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Il a récemment été impliqué dans l’ANR &amp;quot;PolHar CEM&amp;quot; et dans un projet &amp;quot;plan cancer&amp;quot; (Modélisation dynamique de l'électroporation : de la cellule au tissu), dans la suite des deux projets </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">E-CEM</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> et </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Memove;</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> il a participé au Labex &amp;quot;</w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Primes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">&amp;quot; ; ses trois dernières directions de travaux de doctorat étaient liées à la CEM, à la modélisation des matériaux magnétiques et à la robotique médicale.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">LK a encadré plus de vingt thèses. Il est auteur ou co-auteur d'une centaine de publications en revues internationales à comité de lecture et de plus de 150 communications en conférences internationales à Comités, travaux cités 150 à 200 fois par an (hors auto-citations), principalement pour ses travaux sur les singularités géométriques, l’homogénéisation numérique et les méthodes stochastiques d’optimisation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Les listes ci-dessous sont celles de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">HAL</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (CNRS).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Voir aussi ses publications et citations sur </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:i w:val="1"/>
             <w:iCs w:val="1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Scholar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> et son CV sur le </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:i w:val="1"/>
             <w:iCs w:val="1"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">site brésilien officiel &amp;quot;Lattes&amp;quot;</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
@@ -969,7233 +990,7198 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Evaluation of Circuit Model for Fast Computational Analysis of Resonant Wireless Power Transfer System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical study of the magnetic skin effect: Efficient parameterization of 2D surface-impedance solutions for linear ferromagnetic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Soares</w:t>
+                <w:t xml:space="preserve">Dima Abou El Nasser El Yafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Krahenbuhl</w:t>
+                <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bréard</w:t>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vollaire</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-1. </w:t>
+              <w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (3), pp.e3051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2022.3231366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jnm.3051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911156v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the magnetic skin effect: Efficient parameterization of 2D surface-impedance solutions for linear ferromagnetic materials</w:t>
+                <w:t xml:space="preserve">Numerical Evaluation of Circuit Model for Fast Computational Analysis of Resonant Wireless Power Transfer System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dima Abou El Nasser El Yafi</w:t>
+                <w:t xml:space="preserve">F. Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Péron</w:t>
+                <w:t xml:space="preserve">I. Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+                <w:t xml:space="preserve">L. Krahenbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vollaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jnm.3051⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2022.3231366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334437v1</w:t>
+                <w:t xml:space="preserve">hal-03911156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skill assessment of an epidural anesthesia using the PeriSIM simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Senac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Sigwalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Robotics and Bionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3 (1), pp.106-114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMRB.2020.3048247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03092054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Surface LC-resonant Metamaterials: from Circuit Model to Modal Theory and Efficient Numerical Methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Unstructured–PEEC Method for Thin Electromagnetic Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bannwarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 56 (2), pp.6701504. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2952541⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 56 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2951016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194948v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unstructured–PEEC Method for Thin Electromagnetic Media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
+                <w:t xml:space="preserve">Large Surface LC-resonant Metamaterials: from Circuit Model to Modal Theory and Efficient Numerical Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Bannwarth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 56 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2951016⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 56 (2), pp.6701504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2952541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338778v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-Dependent Hysteresis Model for Soft Magnetic Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Roberta Longhitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38 (5), pp.1595-1613. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/COMPEL-12-2018-0535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating a Syringe Behaviour Using a Pneumatic Cylinder Haptic Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Senac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lelevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Sigwalt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 90, pp.231-240. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2019.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of natural and finite element interpolation functions behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bárbara Mara Ferreira Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio Matias Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Henrique da Rocha Coppoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31 (2), pp.Article ID: JNM2230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jnm.2230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview on the Evolution of Near Magnetic Field Coupling Prediction Using Equivalent Multipole Spherical Harmonic Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Antonio França Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 59 (2), pp.584-592. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TEMC.2016.2638960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model refinements of transformers via a subproblem finite element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Kuo-Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Valencia Ferreira da Luz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 36 (1), pp.309 - 319. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/COMPEL-03-2016-0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error analysis for near-field EMC problems based on multipolar expansion approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53 (6), pp.1 - 4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2664985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-Element Homogenization of Laminated Iron Cores With Inclusion of Net Circulating Currents Due to Imperfect Insulation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Measurement System of Magnetic Near-Field With Multipolar Expansion Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruth Sabariego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 52 (3), pp.Article #: 7209104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2488038⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 52 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2501024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388384v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive Current Source Models in Magnetic Vector Potential Finite Element Formulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Kuo-Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Ferreira da Luz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52 (3), paper #7402804. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2476343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Measurement System of Magnetic Near-Field With Multipolar Expansion Approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Finite-Element Homogenization of Laminated Iron Cores With Inclusion of Net Circulating Currents Due to Imperfect Insulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Gyselinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Sabariego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 52 (3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2501024⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 52 (3), pp.Article #: 7209104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2488038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322299v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction of homogenized lamination stacks via a subproblem finite element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio V. Ferreira da Luz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Kuo-Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 34 (5), pp.1553 - 1563. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/COMPEL-02-2015-0080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive inductor modeling via a finite element subproblem method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Valencia Ferreira da Luz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 34 (3), pp.852-864. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-10-2014-0279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic LFT Derivation of Uncertain Electrical Circuits for the Worst-Case Tolerance Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moises Ferber de Vieira Lessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Korniienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 57 (5), pp.937 - 946. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TEMC.2015.2419455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01181163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subproblem Finite-Element Refinement of Inductors From Wire to Static and Dynamic Volume Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (3), pp.7402704. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2360232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Linear Steady-State Electrical Current Modeling for the Electropermeabilization of Biological Tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Leguèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lluis M. Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (3), pp.7402104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2351836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive eddy current modeling via a finite element subproblem method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Perfect Conductor and Impedance Boundary Condition Corrections via a Finite Element Subproblem Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (2), pp.7000504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2284338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAE-141943⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01071480v1</w:t>
+                <w:t xml:space="preserve">hal-00869987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization Methods in Simulations of Transcutaneous Energy Transmitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Wolter Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Lebensztajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50 (2), pp.7025204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2284891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Design Proposal for Optimal Transcutaneous Energy Transmitters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Progressive eddy current modeling via a finite element subproblem method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Vollaire</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (2), pp.341-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAE-141943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2282628⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00870003v1</w:t>
+                <w:t xml:space="preserve">hal-01071480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corner asymptotics of the magnetic potential in the eddy-current model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">A Design Proposal for Optimal Transcutaneous Energy Transmitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Wolter Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Lebensztajn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 37 (13), pp.1924-1955. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (2), pp.7024704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mma.2947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2282628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779067v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive unscented transform for uncertainty quantification in EMC large-scale systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Corner asymptotics of the magnetic potential in the eddy-current model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Dauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 33 (3), pp.914 - 926. </w:t>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (13), pp.1924-1955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-10-2012-0212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mma.2947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00833270v1</w:t>
+                <w:t xml:space="preserve">hal-00779067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect Conductor and Impedance Boundary Condition Corrections via a Finite Element Subproblem Method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Adaptive unscented transform for uncertainty quantification in EMC large-scale systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moises Ferber de Vieira Lessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Antonio Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2284338⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (3), pp.914 - 926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-10-2012-0212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00869987v1</w:t>
+                <w:t xml:space="preserve">hal-00833270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Integral Formulation for the Modeling of Thin Conductive Shells</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of 0.5 T static field exposure effect on yeast and HEK cells using electrorotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal El Gaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyacinthe Aka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Haddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2013120413⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104 (8), pp.1805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2013.01.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00819093v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conducted EMI of DC-DC Converters With Parametric Uncertainties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Uncertainty Analysis of the Conducted Interferences in a Power Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moises Ferber de Vieira Lessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Antonio Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEMC.2012.2235443⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microwaves, Optoelectronics and Electromagnetic Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (2), pp.454-465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S2179-10742013000200016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00776420v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00858977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty Analysis of the Conducted Interferences in a Power Converter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moises Ferber de Vieira Lessa</w:t>
+                <w:t xml:space="preserve">A Simple Integral Formulation for the Modeling of Thin Conductive Shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tung Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Vollaire</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Gérard Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joao Antonio Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microwaves, Optoelectronics and Electromagnetic Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/S2179-10742013000200016⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (02), 24513 (5 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2013120413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858977v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00819093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subproblem Approach for Modeling Multiply Connected Thin Regions with an h-Conformal Magnetodynamic Finite Element Formulation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Conducted EMI of DC-DC Converters With Parametric Uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moises Ferber de Vieira Lessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Antonio Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2013120444⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55 (4), pp.699 - 706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2012.2235443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00855090v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of 0.5 T static field exposure effect on yeast and HEK cells using electrorotation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subproblem Approach for Modeling Multiply Connected Thin Regions with an h-Conformal Magnetodynamic Finite Element Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuong Quoc Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2013.01.063⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24516 (7 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2013120444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801336v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Finite Element Subproblem Method for Position Change Conductor Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Subproblem Approach for Thin Shell Dual Finite Element Formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuong Quoc Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 48 (2), pp.403-406. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 48 (2), pp.407 - 410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2176925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2176924⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00670409v1</w:t>
+                <w:t xml:space="preserve">hal-00639613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de sources électromagnétiques multipolaires par filtrage spatial : simplification du contour des capteurs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of essential orders from a bond graph model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
+                <w:t xml:space="preserve">Mariem El Feki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Berger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Audrey Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bideaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/EJEE.15.613-632⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (6), 061006 (9 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4004772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639598v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of essential orders from a bond graph model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">A Finite Element Subproblem Method for Position Change Conductor Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Bideaux</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Valencia Ferreira da Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kuo-Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4004772⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (2), pp.403-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2176924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639590v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00670409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Inductive Coupling between Equivalent Emission Sources of Components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moises Ferber de Vieira Lessa</w:t>
+                <w:t xml:space="preserve">Identification de sources électromagnétiques multipolaires par filtrage spatial : simplification du contour des capteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanaa Zangui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2012, ID 102495, 7 p. </w:t>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (6), pp. 613-632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2012/102495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/EJEE.15.613-632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661599v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural analysis by bond graph approach: Duality between causal and bicausal procedure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+                <w:t xml:space="preserve">Evaluation of the Inductive Coupling between Equivalent Emission Sources of Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moises Ferber de Vieira Lessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Thomasset</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sanaa Zangui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Antonio França Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 226 (1), pp.82-100. </w:t>
+              <w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012, ID 102495, 7 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0959651811407708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2012/102495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639588v1</w:t>
+                <w:t xml:space="preserve">hal-00661599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy currents and corner singularities</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Structural analysis by bond graph approach: Duality between causal and bicausal procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem El Feki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thomasset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2175378⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 226 (1), pp.82-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959651811407708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00614033v2</w:t>
+                <w:t xml:space="preserve">hal-00639588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subproblem Approach for Thin Shell Dual Finite Element Formulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Eddy currents and corner singularities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Dauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 48 (2), pp.407 - 410. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 48 (2), pp.679-682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2175378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2176925⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00639613v1</w:t>
+                <w:t xml:space="preserve">inria-00614033v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical treatment of rounded and sharp corners in the modeling of 2D electrostatic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microwaves, Optoelectronics and Electromagnetic Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (1), pp.66-81. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S2179-10742011000100008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515107v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction of Thin Shell Finite Element Magnetic Models via a Subproblem Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vuong Quoc Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 47 (5), pp.1158-1161. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2076794⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Load Effect Evaluation of a Transmission Line Exciting Chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Alves dos Santos Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djonny Weinzierl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Antonio França Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microwaves, Optoelectronics and Electromagnetic Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10 (1), pp.42-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/S2179-10742011000100005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00577860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of equivalent multipolar electromagnetic sources by spatial filtering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+                <w:t xml:space="preserve">Conductor Position Optimization of a Transmission Line Excitation Chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Alves dos Santos Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Luciano Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Antonio França Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djonny Weinzierl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 46 (8), pp. 2815-2818. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 46 (8), pp.3261 - 3264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2045360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2043421⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00455455v1</w:t>
+                <w:t xml:space="preserve">hal-00505732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Magnetic Models via a Coupling of Subproblems of Lower Dimensions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Kuo-Peng</w:t>
+                <w:t xml:space="preserve">Identification of equivalent multipolar electromagnetic sources by spatial filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 46 (8), pp.2827 - 2830. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2044028⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 46 (8), pp. 2815-2818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2043421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00455462v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductor Position Optimization of a Transmission Line Excitation Chamber</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+                <w:t xml:space="preserve">Finite Element Magnetic Models via a Coupling of Subproblems of Lower Dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Valencia Ferreira da Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kuo-Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 46 (8), pp.3261 - 3264. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 46 (8), pp.2827 - 2830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2044028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2010.2045360⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00505732v1</w:t>
+                <w:t xml:space="preserve">hal-00455462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New robust coil sensors for near field characterization</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Analysis of Finite Element formulations for computing electromagnetic fields in the human body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Burais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Antonio Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microwaves, Optoelectronics and Electromagnetic Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 8 (1), 64S-77S, 14 p</w:t>
+              <w:t xml:space="preserve">, 2009, 8 (1), pp.56S-63S</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358999v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic model refinement via a perturbation finite element method - from 1D to 3D</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">New robust coil sensors for near field characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Antonio França Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Microwaves, Optoelectronics and Electromagnetic Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (1), 64S-77S, 14 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412166v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Finite Element formulations for computing electromagnetic fields in the human body</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Magnetic model refinement via a perturbation finite element method - from 1D to 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joao Antonio Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microwaves, Optoelectronics and Electromagnetic Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (4), pp.974 - 988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/03321640910959044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359000v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum Working Volume Evaluation in a Non-Canonical Reverberation Chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Luciano Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Alves dos Santos Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djonny Weinzierl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45 (3), pp.1646-1649. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2009.2012766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbation Finite Element Method for Magnetic Model Refinement of Air Gaps and Leakage Fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Valencia Ferreira da Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Valencia Ferreira da Luz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Kuo-Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45 (3), pp.1400-1403. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2009.2012643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogénéisation d'un modèle complet de diffusion magnétique : un modèle simple de représentation dynamique de circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 12 (4), pp.475-486. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ejee.12.475-486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subdomain Perturbation Finite-Element Method for Skin and Proximity Effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Perturbation finite-element method for magnetic circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Valencia Ferreira da Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kuo-Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IET Science Measurement and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (6), pp.440-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-smt:20080092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2007.915817⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00287809v1</w:t>
+                <w:t xml:space="preserve">hal-00342750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subdomain perturbation finite element method for skin and proximity effects in inductors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Subdomain Perturbation Finite-Element Method for Skin and Proximity Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (6), pp.738-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2007.915817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/03321640810836654⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00181022v1</w:t>
+                <w:t xml:space="preserve">hal-00287809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate conditions replacing thin layers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Subdomain perturbation finite element method for skin and proximity effects in inductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 44 (6), pp.1154 -- 1157. </w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (1), pp.72-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2007.916154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/03321640810836654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165049v3</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00181022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Jiles–Atherton Model Parameters Using Particle Swarm Optimization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approximate conditions replacing thin layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Siauve</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Clair Poignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 44 (6), pp.894-897. </w:t>
+              <w:t xml:space="preserve">, 2008, 44 (6), pp.1154 -- 1157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2007.914867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2007.916154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00287808v1</w:t>
+                <w:t xml:space="preserve">hal-00165049v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation finite-element method for magnetic circuits</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Identification of Jiles–Atherton Model Parameters Using Particle Swarm Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Siauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Science Measurement and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-smt:20080092⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (6), pp.894-897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2007.914867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342750v1</w:t>
+                <w:t xml:space="preserve">hal-00287808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-domain finite element method for efficiently considering strong skin and proximity effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Gyselinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26 (4), pp.974-985. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/03321640710756311⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00179242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Time-Domain finite element homogenization technique for lamination stacks using skin effect sub-basis functions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Algorithmes stochastiques d'optimisation : élargissons notre point de vue...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (8-9), pp.1209-1216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/03321640610634281⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00082847v1</w:t>
+                <w:t xml:space="preserve">hal-00135002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algebraic Multilevel Methods for Edge Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Musy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Schatzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8240,19059 +8226,19094 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes stochastiques d'optimisation : élargissons notre point de vue...</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">A Time-Domain finite element homogenization technique for lamination stacks using skin effect sub-basis functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Gyselinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (1), pp.6-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/03321640610634281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00135002v1</w:t>
+                <w:t xml:space="preserve">hal-00082847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Configurations for Perfectly Matched Layers in FDTD Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xisto Lucas Travassos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Luciano Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Prescott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 42 (4), pp.563-566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2006.871471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analysis Applied to Decision Making in Multiobjective Evolutionary Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Luciano Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Lisboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter P. Carpes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Antonio Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 42 (4), pp.1103-1106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2006.871447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coins et arrondis en éléments finis - Une approche mathématique des coins et arrondis pour les solutions par éléments finis de l'équation de Laplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Timouyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 8, pp.35-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00082800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of Lamination Stacks in Linear Magnetodynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Treating constraints as objectives in multiobjective optimization problems using niched Pareto genetic algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas A. G. Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo L. S. Adriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Antonio Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 40 (2), pp.912-915. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2004.825435⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 40 (2), pp.1188-1191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2004.825006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00082778v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00135894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element modelling of stacked thin regions with non-zero global currents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Homogenization of Lamination Stacks in Linear Magnetodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Zeidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/03321640410540638⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 40 (2), pp.912-915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2004.825435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00082830v1</w:t>
+                <w:t xml:space="preserve">hal-00082778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treating constraints as objectives in multiobjective optimization problems using niched Pareto genetic algorithm</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Finite element modelling of stacked thin regions with non-zero global currents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Gyselinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Zeidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 40 (2), pp.1188-1191. </w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23 (3), pp.707-714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2004.825006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/03321640410540638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135894v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00082830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multiobjective Methodology for Evaluating Genetic Operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo H. C. Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Antonio Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime A. Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 39 (3), pp.1321-1324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.2003.810371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00082764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling constraints as objectives in a multiobjective genetic based algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas A. G. Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo L. S. Adriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Antonio Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microwaves and Optoelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 6, pp.50-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Genetic Algorithms for Solving Hard Constrained Optimization Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sareni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 36 (4 Part 1), pp.1027-1030. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/20.877616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00135911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective permittivity of 3D lossy dielectric composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clauzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 35 (3 Part 1), pp.1223-1226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/20.767170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitness sharing and niching methods revisited</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">A non linear model for surface conduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zié Yeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Auriol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Evolutionary Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 34 (5 Part 1), pp.2617-2620</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/4235.735432⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00359799v1</w:t>
+                <w:t xml:space="preserve">hal-00140670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niching genetic algorithms for optimization in electromagnetics - I. Fundamentals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+                <w:t xml:space="preserve">Fitness sharing and niching methods revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sareni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/20.717697⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 2 (3), pp.97 - 106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/4235.735432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140672v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non linear model for surface conduction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Niching genetic algorithms for optimization in electromagnetics - I. Fundamentals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sareni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Auriol</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 34 (5 Part 1), pp.2617-2620</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1998, 34 (5 Part 1), pp.2984-2987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/20.717697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140670v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niching genetic algorithms for optimization in electromagnetics - II. Shape optimization of electrodes using the CSM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sareni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 34 (5 Part 1), pp.2988-2991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive meshing for the boundary integral equation method: Definition and test of an error estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidjan Haghi-Ashtiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 34 (5 Part 1), pp.3443-3446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic algorithm coupled with a deterministic method for optimization in electromagnetics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Surface impedances, BIEM and FEM coupled with 1D non linear solutions to solve 3D high frequency eddy current problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Wanser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela de Sousa Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 33 (2), part 2, 1860 - 1863. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1997, 33 (2), pp.1167-1172 Part 2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359821v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A boundary integral equation method for the calculation of the effective permittivity of periodic composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+                <w:t xml:space="preserve">Effective dielectric constant of random composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sareni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Beroual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brosseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 81 (5), pp.2375-2383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.364276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140678v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface impedances, BIEM and FEM coupled with 1D non linear solutions to solve 3D high frequency eddy current problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">A boundary integral equation method for the calculation of the effective permittivity of periodic composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sareni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Beroual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fabrègue</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Nicolas</w:t>
+                <w:t xml:space="preserve">C. Brosseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 33 (2), pp.1167-1172 Part 2</w:t>
+              <w:t xml:space="preserve">, 1997, 33 (2 Part 2), pp.1580-1583</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140677v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective dielectric constant of random composite materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Genetic algorithm coupled with a deterministic method for optimization in electromagnetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Antonio Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. R. Saldanha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Brosseau</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.364276⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 33 (2), part 2, 1860 - 1863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/20.582645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00140680v1</w:t>
+                <w:t xml:space="preserve">hal-00359821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new proposal model for flashover of polluted insulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Dhahbi Megriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Beroual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 30 (5), pp.889-894. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0022-3727/30/5/022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio simulation approach for calculating the effective dielectric constant of composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sareni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Beroual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brosseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 40 (1), pp.489-494. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-3886(97)00092-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex effective permittivity of a lossy composite material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sareni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Beroual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brosseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 80 (8), pp.4560-4565. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.363438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulated annealing coupled with the tabu search method for continuum optimization in electromagnetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Antonio Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 32 (3), pp.1206-1209. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/20.497460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective dielectric constant of periodic composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sareni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Beroual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brosseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 80 (3), pp.1688-1696. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.362969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D INTERFACE ELEMENTS FOR MODELING COMPLEX POTENTIAL DROPS - COMPARISON WITH A BOUNDARY ELEMENTS METHOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Poulbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Blanpain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 31 (3 Part 1), pp.1684-1689</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00140684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMPUTATION OF 3D INDUCTION HARDENING PROBLEMS BY COMBINED FINITE AND BOUNDARY-ELEMENT METHODS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">DESIGN OPTIMIZATION IN ELECTROSTATIC-FIELD ANALYSIS USING THE BEM AND THE AUGMENTED LAGRANGIAN METHOD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Antonio Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 30 (5 Part 2), pp.3320-3323</w:t>
+              <w:t xml:space="preserve">, 1994, 30 (5) (5 Part 2), pp.3443-3446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140686v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DESIGN OPTIMIZATION IN ELECTROSTATIC-FIELD ANALYSIS USING THE BEM AND THE AUGMENTED LAGRANGIAN METHOD</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">COMPUTATION OF 3D INDUCTION HARDENING PROBLEMS BY COMBINED FINITE AND BOUNDARY-ELEMENT METHODS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Wanser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 30 (5) (5 Part 2), pp.3443-3446</w:t>
+              <w:t xml:space="preserve">, 1994, 30 (5 Part 2), pp.3320-3323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140687v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of an induction heat treatment by the measure of power</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Thin layers in electrical engineering. Example of shell models in analysing eddy-currents by boundary and finite element methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Wendling</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 29 (2), pp.1558 - 1561. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1993, 29 (2), pp.1450-1455</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359845v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00082820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin layers in electrical engineering. Example of shell models in analysing eddy-currents by boundary and finite element methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Control of an induction heat treatment by the measure of power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Meelab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Longeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Muller</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 29 (2), pp.1450-1455</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1993, 29 (2), pp.1558 - 1561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/20.250701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00082820v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of electric fields and potential on polluted insulators using a boundary element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rasolonjanahary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 28 (2), pp.1473 - 1476. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/20.123974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the conducting surface of high-voltage insulating systems in 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Sheng Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 24 (1), pp.43-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/20.43852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical calculation of steady-state skin effect problems in axisymmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Sheng Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 24 (1), pp.201-204. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/20.43888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid finite element boundary element solutions for three dimensional scalar potential problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 22 (5), pp.1040- 1042. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMAG.1986.1064625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential distribution simulation in high voltage measurement systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">The boundary integral equation method for the extrapolation of field measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duthoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1985, 21 (6), pp.2392-2395. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1985, 21 (6), pp.2439-2442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.1985.1064250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.1985.1064157⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00414123v1</w:t>
+                <w:t xml:space="preserve">hal-00411881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A graphic interactive package for Boundary Integral Equations in electrotechnic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Potential distribution simulation in high voltage measurement systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Burais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nicolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1985, 21 (6), pp.2555-2558. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.1985.1064146⟩</w:t>
+              <w:t xml:space="preserve">, 1985, 21 (6), pp.2392-2395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.1985.1064157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676979v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The boundary integral equation method for the extrapolation of field measurement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">A graphic interactive package for Boundary Integral Equations in electrotechnic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1985, 21 (6), pp.2439-2442. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1985, 21 (6), pp.2555-2558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.1985.1064146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.1985.1064250⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00411881v1</w:t>
+                <w:t xml:space="preserve">hal-00676979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element analysis of a fast electromagnetic actuator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">A general mixed boundary conditions definition for eddy current problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Colombani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Burais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1984, 20 (5), pp.1942 - 1944. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.1984.1063332⟩</w:t>
+              <w:t xml:space="preserve">, 1984, 20 (5), pp.2001-2003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.1984.1063277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414132v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general mixed boundary conditions definition for eddy current problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Finite element analysis of a fast electromagnetic actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Foggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Burais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1984, 20 (5), pp.2001-2003. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.1984.1063277⟩</w:t>
+              <w:t xml:space="preserve">, 1984, 20 (5), pp.1942 - 1944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.1984.1063332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414127v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation model of a multi-winding transformer for the investigation of saturation phenomena</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Axisymmetric formulation for boundary integral equation methods in scalar potential problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alfred Webs</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Siemens Forschungs- und Entwicklungs-berichte</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1983, 19 (6), pp.2364 - 2366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.1983.1062872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360120v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient techniques for boundary integral equation methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Simulation model of a multi-winding transformer for the investigation of saturation phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Nicolas</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Kulicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Webs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Siemens Forschungs- und Entwicklungs-berichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1983, 12 (4), pp.232-235</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414087v1</w:t>
+                <w:t xml:space="preserve">hal-00360120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axisymmetric formulation for boundary integral equation methods in scalar potential problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Efficient techniques for boundary integral equation methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1983, 19 (6), pp.2364 - 2366. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1983, 19 (6), pp.2667 - 2669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.1983.1062805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.1983.1062872⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00414086v1</w:t>
+                <w:t xml:space="preserve">hal-00414087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (125)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Asymptotic Models for 3D Linear Ferromagnetic Materials in Eddy Current Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dima Abou El Nasser El Yafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th international conference on “Advanced Computational Methods in Engineering” (ACOMEN2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of lamination stacks based on the vector potential formulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Designing an accurate and customizable epiduralanesthesia haptic simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Senac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lelevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Sigwalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2019, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2019.8794199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063629v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing an accurate and customizable epiduralanesthesia haptic simulator</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Homogenization of lamination stacks based on the vector potential formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Poignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-René Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Compumag 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170879v1</w:t>
+                <w:t xml:space="preserve">hal-02063629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large surface LC-resonant metamaterials: from circuit model to modal theory and efficient numerical methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unstructured–PEEC Method for Thin Electromagnetic Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bannwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of identification protocols of a static hysteresis model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Roberta Longhitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Henrotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test of the energy-based vector hysteresis model on a transformer under different supply conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Roberta Longhitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of a metamaterial in the FEA of a contactless transcutaneous energy transfer device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Domingues Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Cristine Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Antonio França Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Lebensztajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOMAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SB-Mag, Aug 2018, Santa Rita do Sapucaí, MG, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring New Solutions for Temperature Dependent Hysteresis Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Roberta Longhitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IGTE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paramètres d'un modèle d'hystérésis statique peuvent-ils renseigner sur la microstructure d'un matériau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Roberta Longhitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sixdenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a priori geometric information to improve the identification of the B-field measurement around a power electronic device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Antonio França Sartori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEMCCON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Position optimale des points de mesure pour l’identification de sources par développements harmoniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Tavernier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zhao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numélec 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01563065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche alternative à l'homogénéisation pour la modélisation des empilements de tôles–le cas harmonique linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numélec 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal points of measurement for the identification of sources by harmonic expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Tavernier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zhao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Antonio França Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEMCCON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d’informations géométriques a priori pour améliorer l’identification du champ H mesuré autour d’un dispositif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numélec 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01563074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of the electric field at the tissue scale when pulse voltages are applied to induce electroporation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the choice of the origin in spherical harmonics expansion for magnetic near-field sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">François Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Damien Voyer</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th EMF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APEMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Shenzhen, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APEMC.2016.7522741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291408v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des effets de sources secondaires sur les couplages inductives, basée sur la méthode de développement multipolaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Comparaison du calcul d'inductances mutuelles entre dispositifs à partir de développements harmoniques séparés de leurs champs proches en coordonnées cylindriques et elliptiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Voyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361570v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic expansion for the magnetic potential in the eddy-current problem</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of the near field coupling using spherical and spheroidal harmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th EMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">IEEE CEFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Miami, FL, United States. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393362v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the near field coupling using spherical and spheroidal harmonics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic expansion for the magnetic potential in the eddy-current problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bréard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Poignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Sabariego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CEFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Miami, FL, United States. pp.CD</w:t>
+              <w:t xml:space="preserve">10th EMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393476v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison du calcul d'inductances mutuelles entre dispositifs à partir de développements harmoniques séparés de leurs champs proches en coordonnées cylindriques et elliptiques</w:t>
+                <w:t xml:space="preserve">Étude des effets de sources secondaires sur les couplages inductives, basée sur la méthode de développement multipolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zhao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Voyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361572v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the choice of the origin in spherical harmonics expansion for magnetic near-field sources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Tavernier</w:t>
+                <w:t xml:space="preserve">Computation of the electric field at the tissue scale when pulse voltages are applied to induce electroporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bréard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Poignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Voyer</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APEMC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th EMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388380v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive Finite Element modeling of thin and wire conducting regions - Homogenization models and their corrections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSHOM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, K. Hollaus, TU Wien, Sep 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamaterial-enhanced inductive coupling seen as non-foster impedance matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Virgilio de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco A. G. M. Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marbey M. Mosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Antonio França Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th EMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Natural Element Boundary Element Method Applied to Solve Electromagnetic ScatteringProblem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio Matias Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Mesquita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE CEFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Miami, FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Natural and Finite Element Interpolation Functions Behavior at Interface between Different Mediums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Mara Ferreira Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio Matias Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Henrique da Rocha Coppoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Ramdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th EMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error analysis for near-field EMC problems based on multipolar expansion approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Voyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE CEFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Miami, FL, United States. pp.CD, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEFC.2016.7816346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Automatic Near-field Characterization System with Multipolar Expansion Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael P. B. Muylaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Antonio França Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco X. Sevegnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aparecido S. Nicolett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th EMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient delta-parametrization of 2D Surface-Impedance solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Impédances de surface en 2D : comparaison de méthodes de paramétrisation en δ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Sabariego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montréal, Canada. pp.442</w:t>
+              <w:t xml:space="preserve">Numélec 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes - IREENA, Jun 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174983v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain finite-element homogenisation of laminated iron cores with net circulating currents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Progressive Current Source Models in Magnetic Vector Potential Finite Element Formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kuo-Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Valencia Ferreira da Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruth Sabariego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, Montréal, Canada. pp.702</w:t>
+              <w:t xml:space="preserve">, Jun 2015, Montréal, Canada. pp.648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174972v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle méthode pour trouver le meilleur centre de décomposition multipolaire d’une source électromagnétique en champ proche</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Model refinements of transformers via a subproblem finite element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kuo-Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Valencia Ferreira da Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale GDR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Ecully, France</w:t>
+              <w:t xml:space="preserve">ISEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Valencia, Spain. pp.234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217239v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive Current Source Models in Magnetic Vector Potential Finite Element Formulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mauricio Valencia Ferreira da Luz</w:t>
+                <w:t xml:space="preserve">Nouvelle méthode pour trouver le meilleur centre de décomposition multipolaire d’une source électromagnétique en champ proche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montréal, Canada. pp.648</w:t>
+              <w:t xml:space="preserve">Assemblée Générale GDR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174978v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model refinements of transformers via a subproblem finite element method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Efficient delta-parametrization of 2D Surface-Impedance solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Sabariego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Valencia, Spain. pp.234</w:t>
+              <w:t xml:space="preserve">Compumag 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montréal, Canada. pp.442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199833v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansions in spherical harmonics for the modeling of near-field coupling in EMC</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Time-domain finite-element homogenisation of laminated iron cores with net circulating currents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Gyselinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Sabariego</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APEMC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Compumag 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montréal, Canada. pp.702</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111017v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Measurement System of Magnetic Near-field with Multipolar Expansion Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Comparaison en champ proche entre développements en harmoniques circulaires et en harmoniques elliptiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montréal, Canada. pp.621</w:t>
+              <w:t xml:space="preserve">Assemblée Générale GDR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174988v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison en champ proche entre développements en harmoniques circulaires et en harmoniques elliptiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Expansions in spherical harmonics for the modeling of near-field coupling in EMC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Quynh Van Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Alves dos Santos Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale GDR Ondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APEMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Taiwan University, May 2015, Taipei, Taiwan. pp.482 - 485, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APEMC.2015.7175294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217241v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subproblem Methodology for Progressive Finite Element Modeling of Transformers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Measurement System of Magnetic Near-field with Multipolar Expansion Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, Montréal, Canada. pp.681</w:t>
+              <w:t xml:space="preserve">, Jun 2015, Montréal, Canada. pp.621</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174981v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impédances de surface en 2D : comparaison de méthodes de paramétrisation en δ</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Subproblem Methodology for Progressive Finite Element Modeling of Transformers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kuo-Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Valencia Ferreira da Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numélec 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes - IREENA, Jun 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">Compumag 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montréal, Canada. pp.681</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199546v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Identification for Near-Field Multipolar Expansion of Electromagnetic Sources</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Nonlinear steady-state electrical current modeling for the electropermeabilization of biological tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Leguèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluis M. Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE CEFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Annecy, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959753v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive inductor modeling via a finite element subproblem method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Correction of Homogenized Foil Windings and Lamination Stacks in Transformers via a Subproblem Finite Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Valencia Ferreira da Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kuo-Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Pilsen, Czech Republic</w:t>
+              <w:t xml:space="preserve">IEEE CEFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Annecy, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064923v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction of Homogenized Lamination Stacks via a Subproblem Finite Element Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Progressive inductor modeling via a finite element subproblem method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IGTE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Graz, Austria. pp.03-7</w:t>
+              <w:t xml:space="preserve">EPNC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Pilsen, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064692v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction of Homogenized Foil Windings and Lamination Stacks in Transformers via a Subproblem Finite Element Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Correction of Homogenized Lamination Stacks via a Subproblem Finite Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Valencia Ferreira da Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Valencia Ferreira da Luz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Kuo-Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CEFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Annecy, France. pp.CD</w:t>
+              <w:t xml:space="preserve">16th IGTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Graz, Austria. pp.03-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959757v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive Models of Current Sources for the Magnetic Vector Potential Finite Element Formulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Kuo-Peng</w:t>
+                <w:t xml:space="preserve">Complete Identification for Near-Field Multipolar Expansion of Electromagnetic Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Quynh Van Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">João Pedro Assumpção Bastos</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Antonio França Sartori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IGTE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Graz, Austria. pp.P2-4</w:t>
+              <w:t xml:space="preserve">IEEE CEFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Annecy, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064693v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic delta-Parametrization of Surface-Impedance Solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Progressive Models of Current Sources for the Magnetic Vector Potential Finite Element Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Valencia Ferreira da Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kuo-Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Pedro Assumpção Bastos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CEFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
+              <w:t xml:space="preserve">16th IGTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Graz, Austria. pp.P2-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00959750v1</w:t>
+                <w:t xml:space="preserve">hal-01064693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subproblem Finite Element Refinement of Inductors from Wire to Static and Dynamic Volume Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE CEFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Annecy, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00959756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the inductive coupling and efficiency of wireless power transmission system by using metamaterials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carlos Antonio França Sartori</w:t>
+                <w:t xml:space="preserve">Asymptotic delta-Parametrization of Surface-Impedance Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bréard</w:t>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOMAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Curitiba, Brazil. pp.121-125</w:t>
+              <w:t xml:space="preserve">IEEE CEFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064690v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive Source and Reaction Fields for Magnetodynamic Model Refinement via a Finite Element Subproblem Method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Kuo-Peng</w:t>
+                <w:t xml:space="preserve">Enhancing the inductive coupling and efficiency of wireless power transmission system by using metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Izumi Nishimura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Virgikio de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Antonio França Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOMAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2014, Curitiba, Brazil. pp.1-6</w:t>
+              <w:t xml:space="preserve">, Aug 2014, Curitiba, Brazil. pp.121-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064689v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Domain Finite-Element Homogenization for Laminated Iron Cores Using a Magnetic-Field Formulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Progressive Source and Reaction Fields for Magnetodynamic Model Refinement via a Finite Element Subproblem Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Valencia Ferreira da Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kuo-Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Gyselinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CEFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Annecy, France. pp.CD</w:t>
+              <w:t xml:space="preserve">MOMAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Curitiba, Brazil. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959755v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear steady-state electrical current modeling for the electropermeabilization of biological tissue</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Time-Domain Finite-Element Homogenization for Laminated Iron Cores Using a Magnetic-Field Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Henrotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Gyselinck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE CEFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Annecy, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00959751v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00959755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing the origin of megaplasmids and secondary chromosomes in bacterial genomes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Homogenization Methods in Simulations of Transcutaneous Energy Transmitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Wolter Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Lebensztajn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Chicago, IL, United States. pp.A049 363</w:t>
+              <w:t xml:space="preserve">Compumag 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.646</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841237v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect Conductor and Impedance Boundary Condition Corrections via a Finite Element Subproblem Method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Analysis on Methods to obtain Lumped Parameters for an Inductive Coupling Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Wolter Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moises Ferber de Vieira Lessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Lebensztajn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan B. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.866</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807078v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corner Asymptotics of the Magnetic Potential in the Eddy-Current Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Subproblem h-Conform Formulation for Accurate Thin Shell Models Between Conducting and Nonconducting Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuong Quoc Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSA 2013 - Journées Singulières Augmentées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">9th EMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Bruges, Belgium. pp.#130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931735v1</w:t>
+                <w:t xml:space="preserve">hal-00799713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the effects of moderate-intensity static magnetic field on human cell physiology using electrorotation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Tolerance synthesis using bond graph inversion and fuzzy logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Hoa Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eberard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOEM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICM International Conference on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Vicenza, Italy. pp.442-447, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMECH.2013.6518577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841232v1</w:t>
+                <w:t xml:space="preserve">hal-00786671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolerance synthesis using bond graph inversion and fuzzy logic</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Study of the effects of moderate-intensity static magnetic field on human cell physiology using electrorotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal El Gaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Haddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICM International Conference on Mechatronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BIOEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Thessaloniki, Greece. pp.PA-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICMECH.2013.6518577⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00786671v1</w:t>
+                <w:t xml:space="preserve">hal-00841232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology of tolerance synthesis using bond graph</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Perfect Conductor and Impedance Boundary Condition Corrections via a Finite Element Subproblem Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMS European Conference on Modelling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Ålesund, Norway. pp.#143</w:t>
+              <w:t xml:space="preserve">Compumag 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.866</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799531v1</w:t>
+                <w:t xml:space="preserve">hal-00807078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Formulations for Accurate Thin Shell Models in a Finite Element Subproblem Method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Tracing the origin of megaplasmids and secondary chromosomes in bacterial genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poirion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lafay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.890</w:t>
+              <w:t xml:space="preserve">SBME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Chicago, IL, United States. pp.A049 363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807079v1</w:t>
+                <w:t xml:space="preserve">hal-00841237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Design Proposal for Optimal Transcutaneous Energy Transmitters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Corner Asymptotics of the Magnetic Potential in the Eddy-Current Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Dauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.647</w:t>
+              <w:t xml:space="preserve">JSA 2013 - Journées Singulières Augmentées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807076v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of Transcutaneous Energy Transmitters by using Homogenization Method</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Methodology of tolerance synthesis using bond graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Hoa Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eberard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th EMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Bruges, Belgium. pp.#128</w:t>
+              <w:t xml:space="preserve">ECMS European Conference on Modelling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Ålesund, Norway. pp.#143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799739v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive Eddy Current modeling via a finite element subproblem method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Dual Formulations for Accurate Thin Shell Models in a Finite Element Subproblem Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuong Quoc Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Ohrid, Macedonia</w:t>
+              <w:t xml:space="preserve">Compumag 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.890</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917282v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subproblem h-Conform Formulation for Accurate Thin Shell Models Between Conducting and Nonconducting Regions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Design Proposal for Optimal Transcutaneous Energy Transmitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Daniela Wolter Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Lebensztajn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th EMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Bruges, Belgium. pp.#130</w:t>
+              <w:t xml:space="preserve">Compumag 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.647</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799713v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization Methods in Simulations of Transcutaneous Energy Transmitters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Simulations of Transcutaneous Energy Transmitters by using Homogenization Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Wolter Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Lebensztajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.646</w:t>
+              <w:t xml:space="preserve">9th EMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Bruges, Belgium. pp.#128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807074v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis on Methods to obtain Lumped Parameters for an Inductive Coupling Device</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Progressive Eddy Current modeling via a finite element subproblem method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.674</w:t>
+              <w:t xml:space="preserve">ISEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Ohrid, Macedonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807077v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty Analysis of the Conducted Interferences in a DC-DC Converter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Conducted Interferences of Power Converters with Parametric Uncertainties in the Frequency Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moises Ferber de Vieira Lessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Antonio Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOMAG</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APEMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Singapore, Singapore. pp.209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APEMC.2012.6237869⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725837v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Description of the Magnetic Potential near a Corner Singularity in the Bidimensional Eddy-Current Problem</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Uncertainty Analysis of the Conducted Interferences in a DC-DC Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moises Ferber de Vieira Lessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Antonio Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, São Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">MOMAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, João Pessoa, Brazil. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768026v2</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00725837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive unscented transform for uncertainty quantification in EMC large-scale systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Asymptotic Description of the Magnetic Potential near a Corner Singularity in the Bidimensional Eddy-Current Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Dauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OIPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Ghent, Belgium. pp.CD</w:t>
+              <w:t xml:space="preserve">WCCM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726428v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768026v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subproblem h-Conform Magnetodynamic Finite Element Formulation for Accurate Model of Multiply Connected Thin Regions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Adaptive unscented transform for uncertainty quantification in EMC large-scale systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moises Ferber de Vieira Lessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Antonio Vasconcelos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numélec 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.72</w:t>
+              <w:t xml:space="preserve">OIPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Ghent, Belgium. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714494v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulations intégrales pour la modélisation des régions minces conductrices</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Subproblem h-Conform Magnetodynamic Finite Element Formulation for Accurate Model of Multiply Connected Thin Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuong Quoc Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numélec 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.66</w:t>
+              <w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714472v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate h-Conform Finite Element Model of Multiply Connected Thin Regions via a Subproblem Method</w:t>
+                <w:t xml:space="preserve">Formulations intégrales pour la modélisation des régions minces conductrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vuong Quoc Dang</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Tung Le Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CEFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Oita, Japan. pp.CD</w:t>
+              <w:t xml:space="preserve">Numélec 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00727210v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conducted Interferences of Power Converters with Parametric Uncertainties in the Frequency Domain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Accurate h-Conform Finite Element Model of Multiply Connected Thin Regions via a Subproblem Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuong Quoc Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joao Antonio Vasconcelos</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APEMC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE CEFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Oita, Japan. pp.CD</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710568v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subproblem Approach for Thin Shell Dual Finite Element Formulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Subproblem method with dual finite element formulations for accurate thin shell models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vuong Quoc Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Valencia Ferreira da Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kuo-Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.électronique</w:t>
+              <w:t xml:space="preserve">ISEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Funchal (Madeira), Portugal. pp.PS 3.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00578978v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D electrostatic problems with rounded corners</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Victor Péron</w:t>
+                <w:t xml:space="preserve">Calibration methods for a large loop antenna measurement system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Antonio França Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaa Zangui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moises Ferber de Vieira Lessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.électronique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549384v2</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00576833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subproblem Finite Element Method for Magnetic Model Refinements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Eddy currents and corner singularities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Dauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Funchal (Madeira), Portugal. pp.PS 3.27</w:t>
+              <w:t xml:space="preserve">Compumag 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.électronique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00626871v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration methods for a large loop antenna measurement system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+                <w:t xml:space="preserve">Subproblem Finite Element Method for Magnetic Model Refinements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Valencia Ferreira da Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kuo-Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.électronique</w:t>
+              <w:t xml:space="preserve">ISEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Funchal (Madeira), Portugal. pp.PS 3.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00576833v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy currents and corner singularities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Subproblem Approach for Thin Shell Dual Finite Element Formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuong Quoc Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.électronique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549380v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00578978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Finite Element Subproblem Method for Position Change Conductor Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">2D electrostatic problems with rounded corners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Dauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Kuo-Peng</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.électronique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553048v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549384v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic model refinements via finite element subproblems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">A Finite Element Subproblem Method for Position Change Conductor Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Valencia Ferreira da Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kuo-Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NELIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Santiago de Compostela, Spain. pp.31-32</w:t>
+              <w:t xml:space="preserve">Compumag 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.électronique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00727190v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refinement of Non-Linear Magnetic Models via a Finite Element Subproblem Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Magnetic model refinements via finite element subproblems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.électronique</w:t>
+              <w:t xml:space="preserve">NELIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Santiago de Compostela, Spain. pp.31-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553044v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impedance condition close to a corner in eddy-current problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Refinement of Non-Linear Magnetic Models via a Finite Element Subproblem Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Valencia Ferreira da Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kuo-Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACOMEN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Liège, Belgium. pp.CD</w:t>
+              <w:t xml:space="preserve">Compumag 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.électronique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00727197v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subproblem method with dual finite element formulations for accurate thin shell models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Impedance condition close to a corner in eddy-current problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Dauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Kuo-Peng</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Funchal (Madeira), Portugal. pp.PS 3.26</w:t>
+              <w:t xml:space="preserve">ACOMEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Liège, Belgium. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00626867v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of coupling parameters of EMC filter components by using equivalent emission sources</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction of Thin Shell Finite Element Magnetic Models via a Subproblem Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuong Quoc Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOMAG</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE CEFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Chicago, IL, United States. pp.1609, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEFC.2010.5481355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502220v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAPTEURS DE COMPOSANTES MULTIPOLAIRES POUR UNE CARACTERISATION EN CHAMP PROCHE : PREMIERS RESULATS EXPERIMENTAUX</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+                <w:t xml:space="preserve">Refinement of Inductor Models via a Subproblem Finite Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Valencia Ferreira da Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kuo-Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE CEFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Chicago, IL, United States. pp.1795, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEFC.2010.5481644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00472614v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bond Graph Representation of Standard Interconnection Model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Estimation de sensibilité de solutions et calcul de perturbations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Thomasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring Simulation Multiconference / 9th International Conference on Bond Graph Modeling &amp; Simulation (ICBGMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Orlando, FL, United States</w:t>
+              <w:t xml:space="preserve">Atelier "Optimisation en formes en électromagnétisme pour la conception d'antennes et de circuits microondes" (CCT ECM du CNES et GDR Ondes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476283v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Load Effect Evaluation of a Transmission Line Exciting Chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Alves dos Santos Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Antonio França Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Roberto Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOMAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Vitória, Brazil. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de sensibilité de solutions et calcul de perturbations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Magnetic model refinement via a coupling of finite element subproblems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier "Optimisation en formes en électromagnétisme pour la conception d'antennes et de circuits microondes" (CCT ECM du CNES et GDR Ondes)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">SCEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Toulouse, France. pp.137-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476314v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic model refinement via a coupling of finite element subproblems</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of coupling parameters of EMC filter components by using equivalent emission sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaa Zangui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Toulouse, France. pp.137-138</w:t>
+              <w:t xml:space="preserve">MOMAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Vitória, Brazil. pp. 1-6, CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502627v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction of Thin Shell Finite Element Magnetic Models via a Subproblem Method</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CAPTEURS DE COMPOSANTES MULTIPOLAIRES POUR UNE CARACTERISATION EN CHAMP PROCHE : PREMIERS RESULATS EXPERIMENTAUX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CEFC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476270v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00472614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refinement of Inductor Models via a Subproblem Finite Element Method</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Bond Graph Representation of Standard Interconnection Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem El Feki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Marquis-Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thomasset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CEFC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spring Simulation Multiconference / 9th International Conference on Bond Graph Modeling &amp; Simulation (ICBGMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Orlando, FL, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476269v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-linear magnetic model refinement via a finite element subproblem method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Gyselinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPNC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Dortmunt, Germany. pp.39-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of rounded and sharp corners in the numerical modeling of 2D electrostatic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Voyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOMAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Vitória, Brazil. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502238v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission line excited chamber : experimental and numerical analysis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of equivalent multipolar electromagnetic sources by space filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EHE'09 : International Conference on Electromagnetic Fields, Health and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, São Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">Compumag 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp.512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435206v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Electronic Stirring Chamber Phase-shifting Excitation and Load Effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+                <w:t xml:space="preserve">Finite Element Magnetic Models via a Coupling of Subproblems of Lower Dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geuzaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Valencia Ferreira da Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kuo-Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp.498</w:t>
+              <w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp.1066</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412232v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical dosimetry of ELF induced currents in the human body : impact of post-processing on a benchmark and on a realistic case</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling minor hysteresis loops of high silicon steel using the modified Jiles-Atherton approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Guillot</w:t>
+                <w:t xml:space="preserve">Krzysztof Chwastek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Thomas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+                <w:t xml:space="preserve">Jan Szczyglowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wieslaw Wilczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EHE'09 : International Conference on Electromagnetic Fields, Health and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, São Paulo, Brazil</w:t>
+              <w:t xml:space="preserve">2DM : 10th international workshop on 1&amp;2 dimensional magnetic measurement and testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Cardiff, United Kingdom. pp.68-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435205v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The LIA James Clerk Maxwell Project - An Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EHE'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductor Positions Optimization of a Transmission Line Excitation Chamber</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+                <w:t xml:space="preserve">Numerical dosimetry of ELF induced currents in the human body : impact of post-processing on a benchmark and on a realistic case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Burais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp.506</w:t>
+              <w:t xml:space="preserve">EHE'09 : International Conference on Electromagnetic Fields, Health and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412238v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of equivalent multipolar electromagnetic sources by space filtering</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transmission line excited chamber : experimental and numerical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Alves dos Santos Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Antonio França Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djonny Weinzierl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Roberto Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp.512</w:t>
+              <w:t xml:space="preserve">EHE'09 : International Conference on Electromagnetic Fields, Health and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412226v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Magnetic Models via a Coupling of Subproblems of Lower Dimensions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Kuo-Peng</w:t>
+                <w:t xml:space="preserve">Investigation of Electronic Stirring Chamber Phase-shifting Excitation and Load Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Alves dos Santos Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Antonio França Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djonny Weinzierl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp.1066</w:t>
+              <w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp.498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412243v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling minor hysteresis loops of high silicon steel using the modified Jiles-Atherton approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
+                <w:t xml:space="preserve">Conductor Positions Optimization of a Transmission Line Excitation Chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Alves dos Santos Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Luciano Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Antonio França Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djonny Weinzierl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2DM : 10th international workshop on 1&amp;2 dimensional magnetic measurement and testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Cardiff, United Kingdom. pp.68-70</w:t>
+              <w:t xml:space="preserve">Compumag 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Florianópolis, Brazil. pp.506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359389v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Working Volume Position on a Non-Canonical Reverberation Chamber</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Perturbation Finite Element Method for Magnetostatic and Magnetodynamic Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numélec 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Liège, Belgium. pp.122-123</w:t>
+              <w:t xml:space="preserve">MOMAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Florianópolis, Brazil. pp.621-627</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359185v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New robust coil sensors for near field characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Identification de sources multipolaires équivalentes par filtrage spatial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOMAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Florianópolis, Brazil</w:t>
+              <w:t xml:space="preserve">Numélec 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Liège, Belgique. pp. 90-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355393v2</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Finite Element formulations for computing electromagnetic fields in the human body</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Vers de nouvelles approches pour la capitalisation des modèles pour la simulation et l'optimisation : l'expérience du projet DIMOCODE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Espanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOMAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Florianópolis, Brazil. pp.1051-1054</w:t>
+              <w:t xml:space="preserve">Numélec 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Liège, Belgique. pp.156-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359246v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Model Refinement via a Perturbation Finite Element Method - From 1-D to 3-D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Perturbation Finite Element Method for Refining Magnetic Circuit Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Valencia Ferreira da Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kuo-Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IGTE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Graz, Austria. pp.439-445</w:t>
+              <w:t xml:space="preserve">EPNC 2008 : XX Symposium Electromagnetic Phenomena in Nonlinear Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359393v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation Finite Element Method for Refining Magnetic Circuit Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Magnetic Model Refinement via a Perturbation Finite Element Method - From 1-D to 3-D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNC 2008 : XX Symposium Electromagnetic Phenomena in Nonlinear Circuits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Lille, France</w:t>
+              <w:t xml:space="preserve">13th IGTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Graz, Austria. pp.439-445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359380v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers de nouvelles approches pour la capitalisation des modèles pour la simulation et l'optimisation : l'expérience du projet DIMOCODE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">The Working Volume Position on a Non-Canonical Reverberation Chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Alves dos Santos Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Luciano Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djonny Weinzierl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Brisset</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Antonio França Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numélec 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2008, Liège, Belgique. pp.156-157</w:t>
+              <w:t xml:space="preserve">, Dec 2008, Liège, Belgium. pp.122-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359194v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de sources multipolaires équivalentes par filtrage spatial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">New robust coil sensors for near field characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Antonio França Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numélec 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Liège, Belgique. pp. 90-91</w:t>
+              <w:t xml:space="preserve">MOMAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Florianópolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00350274v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355393v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of identification techniques for the Jiles-Atherton model of hysteresis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Analysis of Finite Element formulations for computing electromagnetic fields in the human body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Antonio Vasconcelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Burais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNC 2008 : XX Symposium Electromagnetic Phenomena in Nonlinear Circuits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Lille, France</w:t>
+              <w:t xml:space="preserve">MOMAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Florianópolis, Brazil. pp.1051-1054</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359384v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbation Finite Element Method for Magnetic Model Refinement of Air Gaps and Leakage Fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Valencia Ferreira da Luz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio Valencia Ferreira da Luz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Kuo-Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE CEFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Athène, Greece. pp.466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00359297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Working Volume Evaluation in a Non-Canonical Reverberation Chamber</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">A comparison of identification techniques for the Jiles-Atherton model of hysteresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Siauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CEFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Athène, Greece. pp.314</w:t>
+              <w:t xml:space="preserve">EPNC 2008 : XX Symposium Electromagnetic Phenomena in Nonlinear Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359283v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogénéisation du modèle de diffusion incluant les mouvements des parois : un modèle simple de représentation dynamique de circuit</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Maximum Working Volume Evaluation in a Non-Canonical Reverberation Chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Luciano Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Alves dos Santos Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djonny Weinzierl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Perrussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MGE'2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Toulouse, France. pp.on CD - 58-61/215</w:t>
+              <w:t xml:space="preserve">IEEE CEFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Athène, Greece. pp.314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359372v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation Finite Element Method for Magnetic Circuits</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Homogénéisation du modèle de diffusion incluant les mouvements des parois : un modèle simple de représentation dynamique de circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Brighton, United Kingdom</w:t>
+              <w:t xml:space="preserve">MGE'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Toulouse, France. pp.on CD - 58-61/215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359334v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation Finite Element Method for Magnetostatic and Magnetodynamic Problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Perturbation Finite Element Method for Magnetic Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOMAG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Florianópolis, Brazil. pp.621-627</w:t>
+              <w:t xml:space="preserve">IET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359240v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subdomain Perturbation Finite Element Method for Skin and Proximity Effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Asymptotics Methods to Compute Electromagnetic Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Poignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Schatzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2007, Aachen, Germany. pp.157</w:t>
+              <w:t xml:space="preserve">, Jun 2007, Aachen, Germany. pp.979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00179702v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion about the validity domain of a simple magnetic diffusion model including wall motion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Subdomain Perturbation Finite Element Method for Skin and Proximity Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">Compumag 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Aachen, Germany. pp.157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398667v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Jiles-Atherton model parameters using Particle Swarm Optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Discussion about the validity domain of a simple magnetic diffusion model including wall motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sixdenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Aachen, Germany. pp.1003</w:t>
+              <w:t xml:space="preserve">Soft Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00179710v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotics Methods to Compute Electromagnetic Fields</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Identification of Jiles-Atherton model parameters using Particle Swarm Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Siauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Raulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michelle Schatzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2007, Aachen, Germany. pp.979</w:t>
+              <w:t xml:space="preserve">, Jun 2007, Aachen, Germany. pp.1003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360339v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00179710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contour Beam Shaped Reflector Antenna with Frequency Reuse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Explorando Reconfigurabilidade de Antenas Refletoras Embarcadas em Satélite por Otimização Evolucionária Multiobjetivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Luciano Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter P. Carpes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R. Bergmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP (European Conference on Antennas and Propagation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Nice, France</w:t>
+              <w:t xml:space="preserve">CBMag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398664v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes asymptotiques pour le calcul de champs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Sub-domain finite element method for efficiently considering strong skin and proximity effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Gyselinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michelle Schatzman</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numélec 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Lille, France. pcn-104</w:t>
+              <w:t xml:space="preserve">EPNC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Maribor, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398408v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-domain finite element method for efficiently considering strong skin and proximity effects</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Contour Beam Shaped Reflector Antenna with Frequency Reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Luciano Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xisto Lucas Travassos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Bergmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Maribor, Slovenia</w:t>
+              <w:t xml:space="preserve">EuCAP (European Conference on Antennas and Propagation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398681v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Niching Multi-Objective Genetic Algorithm for Solving Complex Multimodal Problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Méthodes asymptotiques pour le calcul de champs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clair Poignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Sareni</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Schatzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OIPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">Numélec 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Lille, France. pcn-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398660v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspectos para uma Correta Análise Eletromagnética de Antenas Refletoras Embarcadas em Satélite, Caso de Estudo : Território Brasileiro</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">A Multi-Niching Multi-Objective Genetic Algorithm for Solving Complex Multimodal Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Luciano Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sareni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBMag</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">OIPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398653v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A perturbation finite element method for efficiently calculating skin and proximity effects in any conductive material</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Aspectos para uma Correta Análise Eletromagnética de Antenas Refletoras Embarcadas em Satélite, Caso de Estudo : Território Brasileiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Luciano Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter P. Carpes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Bergmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numélec 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Lille, France. pcn-125</w:t>
+              <w:t xml:space="preserve">CBMag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398425v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorando Reconfigurabilidade de Antenas Refletoras Embarcadas em Satélite por Otimização Evolucionária Multiobjetivo</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">A perturbation finite element method for efficiently calculating skin and proximity effects in any conductive material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dular</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. R. Bergmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBMag</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">Numélec 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Lille, France. pcn-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398655v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception and Comprehension of the Contour Beam Antenna in a Satellite System by Multi-objective Genetic Algorithm with Sensitivity Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Luciano Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter P. Carpes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R. Bergmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCSMO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Rio de Janeiro, Brazil. on CD (8 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00414406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenized of Lamination Stacks in Magnetodynamics: an original 2-D Formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Zeidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Gyselinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IGTE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Seggau, Austria. pp.224-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la représentivité d'un essai de vieillissement accéléré par un calcul de champs tridimensionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Vitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Wanser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Ben Driss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation numérique 3-D dans les systèmes électromagnétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1991, Gif-sur-Yvette, France. pp.127-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A theory of thin layers in electrical engineering; application to eddy-current calculation inside a shell using the BIE software Phi3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IGTE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1990, Graz, Austria. pp.101-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface current and eddy-current 3D computation using boundary integral equations techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3th IGTE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1988, Graz, Austria. pp.40-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27302,158 +27323,158 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caracterização e Otimização de Câmaras Reverberantes para Testes de Compatibilidade Electromagnética</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Luciano Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djonny Weinzierl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djonny Weinzierl</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mario Alves dos Santos Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Lebensztajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Antonio França Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. S. Lopes, R. H. C. Takahashi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computação Evolucionária em Problemas de Engenharia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Omnipax Editora Ltda, Curitiba, PR, Brésil, pp.129-146, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00618472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27463,316 +27484,316 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limitations de la théorie des capes d’invisibilité thermiques (en conduction pure)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaire de : &amp;quot; Transformation thermodynamics: cloaking and concentrating heat flux &amp;quot; - Opt. Express 20, 8207 (mars 2012).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth V. Sabariego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geuzaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741585v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations génétiques d'objets : simples analogies ou modèles pertinents ? Le point de vue de l' &amp;quot;évolutique&amp;quot;.–––Genetic representations of objects : simple analogies or efficient models ? The &amp;quot;evolutic&amp;quot; point of view.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004547v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de filtres passe-bande avec FDNR et FDNC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1977</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27782,100 +27803,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode des équations intégrales de frontière pour la résolution des problèmes de potentiel en électrotechnique, et sa formulation axisymétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Ecole Centrale de Lyon, 1983. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00012060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27885,467 +27906,467 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MaSuRe : méta Matériau Surfacique Résonant - rapport à 2 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Cristine Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire Ampère CNRS UMR 5005, Université de Lyon, INSA - Lyon; G2Elab; Escola Politécnica da Universidade de São Paulo. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche alternative à l'homogénéisation pour la modélisation des empilements de tôles – le cas harmonique linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire Ampère; Laboratoire Laplace ; Université de Liège. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516189v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the asymptotic expansion of the magnetic potential in eddy current problem: a practical use of asymptotics for numerical purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Krähenbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Perrussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clair Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8749, INRIA Bordeaux; INRIA. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic LFT Derivation of Uncertain Electrical Circuits for Worst-Case Tolerance Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moises Ferber de Vieira Lessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Korniienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Scorletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Laboratoire Ampère CNRS UMR 5005, Université de Lyon, INSA - Lyon. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId541"/>
+      <w:footerReference w:type="default" r:id="rId542"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -28413,51 +28434,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FC69777"/>
+    <w:nsid w:val="B0ECBC47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -28644,51 +28665,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-krahenbuhl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8051-5175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071533206" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-8304-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laurent.krahenbuhl@ec-lyon.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.gif"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ampere-lab.fr/spip.php?rubrique90" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ampere-lab.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image3.gif"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ampere-lab.fr/spip.php?rubrique125" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image4.gif"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image5.gif"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image6.gif"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image7.gif"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image8.gif"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ampere-lab.fr/spip.php?rubrique106" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.g2elab.grenoble-inp.fr/pp-220795.kjsp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image9.gif"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cefc2012.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.compumag.org/jsite/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image10.gif"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aimontefiore.org/emf2016/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image11.gif"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image12.gif"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ampere-lab.fr/spip.php?rubrique142" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image13.gif"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/comitenational/sections/critere/section08.htm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epfl.ch/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energy-portal.siemens.com/irj/portal/ptd/public/en/global-01/Home-Ext" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tel.archives-ouvertes.fr/tel-00012060" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00082820" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00515107" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00004547" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00082778" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ampere-lab.fr/spip.php?article566" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://memove.math.cnrs.fr/members.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://primes.universite-lyon.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/search/index/q/*/authIdHal_s/laurent-krahenbuhl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/citations?user=V4-_PGAAAAAJ" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lattes.cnpq.br/8974647397439338" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911156v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Freitas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Soares" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krahenbuhl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Br&#233;ard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vollaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3231366" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334437v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Abou El Nasser El Yafi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P&#233;ron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Perrussel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.3051" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092054v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Senac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sigwalt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2020.3048247" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194948v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Guichon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2952541" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338778v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bannwarth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2951016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122582v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roberta Longhitano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2018-0535" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176436v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.07.005" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518458v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Mara Ferreira Gon&#231;alves" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Matias Afonso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Henrique da Rocha Coppoli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ramdane" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mar&#233;chal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2230" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432166v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Antonio Fran&#231;a Sartori" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2016.2638960" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446543v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kuo-Peng" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Valencia Ferreira da Luz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-03-2016-0125" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496540v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tavernier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voyer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2664985" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388384v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gyselinck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Sabariego" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2488038" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204979v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Ferreira da Luz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2476343" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322299v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2501024" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206592v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio V. Ferreira da Luz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-02-2015-0080" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148104v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2014-0279" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181163v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Ferber de Vieira Lessa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korniienko" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2419455" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153089v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2360232" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153095v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Legu&#232;be" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M. Mir" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2351836" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071480v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-141943" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869995v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Wolter Ferreira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth V. Sabariego" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Lebensztajn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284891" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870003v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2282628" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779067v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dauge" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.2947" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833270v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Antonio Vasconcelos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2012-0212" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869987v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284338" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819093v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Le Duc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120413" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6DD85EB1F1A42515E368E0DB3F03C901DFB06BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776420v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coulomb" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2235443" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858977v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S2179-10742013000200016" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855090v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Quoc Dang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120444" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801336v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Gaddar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Aka" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.01.063" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670409v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2176924" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639598v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.15.613-632" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639590v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Feki" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jardin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Marquis-Favre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004772" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661599v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Zangui" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/102495" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639588v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomasset" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651811407708" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614033v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2175378" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639613v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2176925" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515107v3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S2179-10742011000100008" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594517v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2076794" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577860v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Alves dos Santos Junior" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djonny Weinzierl" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S2179-10742011000100005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455455v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2043421" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455462v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2044028" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505732v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Luciano Avila" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2045360" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358999v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412166v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640910959044" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359000v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nicolas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Burais" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364755v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2012766" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364759v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2012643" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412880v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marion" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Raulet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.12.475-486" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-9T8HS942-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287809v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.915817" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181022v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810836654" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165049v3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Poignard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.916154" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287808v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Siauve" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.914867" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342750v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt:20080092" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179242v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640710756311" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5FD7E3B5D992883747B15328B7664DA1C9A1B2F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082847v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640610634281" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111256v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Musy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Schatzman" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2006.871604" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135002v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111254v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xisto Lucas Travassos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prescott" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicolas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2006.871471" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111247v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Lisboa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter P. Carpes" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2006.871447" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082800v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Timouyas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Moussaoui" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082778v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Zeidan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2004.825435" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082830v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640410540638" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-LZS0RQPD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135894v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A. G. Vieira" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo L. S. Adriano" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2004.825006" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082764v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo H. C. Takahashi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime A. Ramirez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2003.810371" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111059v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135911v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sareni" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.877616" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141538v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clauzon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.767170" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359799v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/4235.735432" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140672v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.717697" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140670v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi&#233; Yeo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auriol" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140673v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muller" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140674v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidjan Haghi-Ashtiani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359821v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Saldanha" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.582645" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140678v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Beroual" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosseau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140677v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wanser" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela de Sousa Dias" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140680v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.364276" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140676v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Dhahbi Megriche" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/30/5/022" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SK9GVTB1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141607v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3886(97)00092-2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HH3ZWFPJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140681v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.363438" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140683v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.497460" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140682v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brosseau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.362969" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140684v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Poulbot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mass&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanpain" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140686v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140687v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359845v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meelab" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Longeot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wendling" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.250701" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082820v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359849v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rasolonjanahary" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.123974" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359866v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Sheng Huang" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.43852" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359857v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.43888" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359878v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shape Salon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.1986.1064625" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414123v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.1985.1064157" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676979v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.1985.1064146" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411881v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duthoit" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.1985.1064250" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414132v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Foggia" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.1984.1063332" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414127v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colombani" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.1984.1063277" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360120v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kulicke" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Webs" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414087v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.1983.1062805" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414086v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.1983.1062872" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707595v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063629v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issa" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Poirier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170879v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794199" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985864v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064483v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063610v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henrotte" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063620v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912989v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Domingues Carvalho" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cristine Silva" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Haffner" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899461v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875941v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580387v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563065v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580380v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580395v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563074v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291408v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361570v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393362v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393476v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361572v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388380v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEMC.2016.7522741" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393239v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393438v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Virgilio de Almeida" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. G. M. Maia" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marbey M. Mosso" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399228v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Vasconcelos" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Mesquita" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393530v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mara Ferreira Gon&#231;alves" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393474v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816346" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393427v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael P. B. Muylaert" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco X. Sevegnani" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparecido S. Nicolett" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174983v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174972v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217239v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174978v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199833v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111017v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Quynh Van Hoang" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEMC.2015.7175294" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174988v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217241v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174981v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199546v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959753v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064923v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064692v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959757v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064693v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Assump&#231;&#227;o Bastos" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959750v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959756v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064690v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Izumi Nishimura" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Virgikio de Almeida" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064689v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959755v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959751v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841237v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poirion" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lafay" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807078v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931735v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841232v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786671v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoa Nguyen" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMECH.2013.6518577" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799531v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807079v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807076v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799739v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917282v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799713v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807074v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807077v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan B. M&#252;ller" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725837v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768026v2" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726428v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714494v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714472v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727210v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710568v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEMC.2012.6237869" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578978v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549384v2" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626871v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576833v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549380v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553048v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727190v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553044v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727197v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626867v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502220v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Clavel" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472614v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476283v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502228v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Roberto Cardoso" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476314v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502627v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476270v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2010.5481355" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476269v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2010.5481644" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502630v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502238v4" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435206v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412232v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435205v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ducreux" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guillot" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thomas" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435202v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412238v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412226v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412243v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359389v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Chwastek" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Szczyglowski" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Wilczynski" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359185v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355393v2" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359246v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359393v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359380v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359194v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Espanet" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brisset" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350274v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359384v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359297v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359283v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359372v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359334v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359240v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179702v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398667v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179710v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360339v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398664v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Bergmann" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398408v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398681v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398660v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398653v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398425v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398655v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414406v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763730v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418118v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vitet" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ben Driss" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745462v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745580v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618472v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196733v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741585v2" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bossavit" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004547v3" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413899v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012060v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456244v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516189v5" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174009v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073934v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laurent-krahenbuhl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8051-5175" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071533206" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=http://scholar.google.com/citations?user=V4-_PGAAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-8304-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laurent.krahenbuhl@ec-lyon.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.gif"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ampere-lab.fr/spip.php?rubrique90" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ampere-lab.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image3.gif"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ampere-lab.fr/spip.php?rubrique125" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image4.gif"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image5.gif"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image6.gif"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image7.gif"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image8.gif"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ampere-lab.fr/spip.php?rubrique106" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.g2elab.grenoble-inp.fr/pp-220795.kjsp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image9.gif"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cefc2012.org/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.compumag.org/jsite/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image10.gif"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aimontefiore.org/emf2016/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image11.gif"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image12.gif"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ampere-lab.fr/spip.php?rubrique142" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image13.gif"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/comitenational/sections/critere/section08.htm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epfl.ch/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.energy-portal.siemens.com/irj/portal/ptd/public/en/global-01/Home-Ext" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tel.archives-ouvertes.fr/tel-00012060" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00082820" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00515107" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00004547" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/hal-00082778" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ampere-lab.fr/spip.php?article566" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://memove.math.cnrs.fr/members.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://primes.universite-lyon.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/search/index/q/*/authIdHal_s/laurent-krahenbuhl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.com/citations?user=V4-_PGAAAAAJ" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lattes.cnpq.br/8974647397439338" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334437v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Abou El Nasser El Yafi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor P&#233;ron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Perrussel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.3051" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911156v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Freitas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Soares" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krahenbuhl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Br&#233;ard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vollaire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2022.3231366" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092054v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Senac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lelev&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Moreau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sigwalt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMRB.2020.3048247" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338778v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bannwarth" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2951016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194948v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Guichon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2952541" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122582v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Roberta Longhitano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sixdenier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geuzaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2018-0535" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176436v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.07.005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518458v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Mara Ferreira Gon&#231;alves" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Matias Afonso" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Henrique da Rocha Coppoli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Ramdane" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mar&#233;chal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2230" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432166v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Antonio Fran&#231;a Sartori" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2016.2638960" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446543v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kuo-Peng" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Valencia Ferreira da Luz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-03-2016-0125" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496540v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Li" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tavernier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Voyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2664985" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322299v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2501024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204979v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Ferreira da Luz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2476343" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388384v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gyselinck" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Sabariego" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2488038" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206592v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio V. Ferreira da Luz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-02-2015-0080" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148104v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2014-0279" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181163v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moises Ferber de Vieira Lessa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Korniienko" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Scorletti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2015.2419455" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153089v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2360232" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153095v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Legu&#232;be" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M. Mir" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2351836" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869987v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284338" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869995v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Wolter Ferreira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth V. Sabariego" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Lebensztajn" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2284891" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071480v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-141943" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870003v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2282628" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779067v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Dauge" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.2947" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833270v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Antonio Vasconcelos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2012-0212" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801336v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Gaddar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Aka" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.01.063" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858977v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S2179-10742013000200016" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819093v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tung Le Duc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120413" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E6DD85EB1F1A42515E368E0DB3F03C901DFB06BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776420v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coulomb" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2235443" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855090v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Quoc Dang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120444" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639613v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2176925" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639590v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Feki" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jardin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Marquis-Favre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bideaux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4004772" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670409v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2176924" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639598v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vincent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Berger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJEE.15.613-632" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661599v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Zangui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/102495" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639588v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomasset" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651811407708" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00614033v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2175378" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515107v3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S2179-10742011000100008" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594517v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2076794" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577860v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Alves dos Santos Junior" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djonny Weinzierl" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S2179-10742011000100005" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505732v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Luciano Avila" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2045360" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455455v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2043421" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455462v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2010.2044028" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359000v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nicolas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Burais" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358999v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412166v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640910959044" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364755v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2012766" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364759v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2009.2012643" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412880v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marion" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Raulet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.12.475-486" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-9T8HS942-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342750v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt:20080092" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287809v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.915817" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181022v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640810836654" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165049v3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clair Poignard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.916154" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287808v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Siauve" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.914867" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179242v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640710756311" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5FD7E3B5D992883747B15328B7664DA1C9A1B2F0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135002v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111256v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Musy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Schatzman" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2006.871604" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082847v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640610634281" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111254v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xisto Lucas Travassos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prescott" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nicolas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2006.871471" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111247v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Lisboa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter P. Carpes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2006.871447" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082800v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Timouyas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Moussaoui" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135894v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A. G. Vieira" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo L. S. Adriano" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2004.825006" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082778v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Zeidan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2004.825435" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082830v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640410540638" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-LZS0RQPD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082764v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo H. C. Takahashi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime A. Ramirez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2003.810371" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111059v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135911v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sareni" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.877616" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141538v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clauzon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.767170" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140670v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi&#233; Yeo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auriol" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359799v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/4235.735432" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140672v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.717697" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140673v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Muller" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140674v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bidjan Haghi-Ashtiani" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140677v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabr&#232;gue" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Wanser" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela de Sousa Dias" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140680v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Beroual" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosseau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.364276" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140678v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359821v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R. Saldanha" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.582645" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140676v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Dhahbi Megriche" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/30/5/022" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-SK9GVTB1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141607v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3886(97)00092-2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HH3ZWFPJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140681v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.363438" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140683v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.497460" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140682v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brosseau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.362969" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140684v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Poulbot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mass&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blanpain" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140687v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140686v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082820v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359845v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meelab" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Longeot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wendling" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.250701" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359849v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rasolonjanahary" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.123974" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359866v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Sheng Huang" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.43852" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359857v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.43888" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359878v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shape Salon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.1986.1064625" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411881v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duthoit" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.1985.1064250" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414123v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.1985.1064157" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676979v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.1985.1064146" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414127v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Colombani" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.1984.1063277" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414132v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Foggia" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.1984.1063332" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414086v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.1983.1062872" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360120v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kulicke" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Webs" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414087v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.1983.1062805" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707595v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170879v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2019.8794199" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063629v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Issa" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Poirier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985864v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064483v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063610v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henrotte" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063620v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912989v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Domingues Carvalho" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cristine Silva" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Haffner" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899461v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875941v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580387v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563065v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580380v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580395v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563074v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388380v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEMC.2016.7522741" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361572v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393476v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393362v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361570v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291408v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393239v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393438v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Virgilio de Almeida" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. G. M. Maia" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marbey M. Mosso" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399228v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Vasconcelos" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Mesquita" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393530v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mara Ferreira Gon&#231;alves" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393474v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816346" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393427v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael P. B. Muylaert" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco X. Sevegnani" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparecido S. Nicolett" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199546v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174978v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199833v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217239v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174983v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174972v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217241v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111017v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Quynh Van Hoang" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEMC.2015.7175294" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174988v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174981v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959751v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959757v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064923v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064692v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959753v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064693v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Assump&#231;&#227;o Bastos" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959756v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959750v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064690v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Izumi Nishimura" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Virgikio de Almeida" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064689v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959755v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807074v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807077v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan B. M&#252;ller" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799713v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786671v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hoa Nguyen" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eberard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMECH.2013.6518577" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841232v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807078v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841237v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poirion" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lafay" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931735v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799531v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807079v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807076v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799739v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917282v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710568v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEMC.2012.6237869" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725837v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768026v2" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726428v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714494v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714472v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727210v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626867v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576833v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549380v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626871v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578978v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549384v2" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553048v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727190v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553044v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727197v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476270v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2010.5481355" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476269v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2010.5481644" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476314v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502228v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Roberto Cardoso" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502627v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502220v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Clavel" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472614v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476283v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502630v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502238v4" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412226v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412243v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359389v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Chwastek" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Szczyglowski" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Wilczynski" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435202v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435205v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ducreux" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guillot" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Thomas" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435206v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412232v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412238v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359240v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350274v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359194v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Espanet" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brisset" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359380v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359393v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359185v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355393v2" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359246v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359297v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359384v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359283v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359372v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359334v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360339v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179702v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398667v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179710v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398655v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Bergmann" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398681v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398664v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398408v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398660v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398653v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398425v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414406v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763730v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418118v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vitet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ben Driss" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745462v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745580v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618472v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196733v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741585v2" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bossavit" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004547v3" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413899v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00012060v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456244v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516189v5" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01174009v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073934v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>