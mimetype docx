--- v2 (2026-04-25)
+++ v3 (2026-05-16)
@@ -770,295 +770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New alternative ingredients and genetic selection are the next game changers in rainbow trout nutrition: a metabolomics appraisal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isogenic lines of rainbow trout (Oncorhynchus mykiss) as a tool to assess how growth and feeding behaviour are correlated to feed efficiency in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Roques</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-46809-2⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 577, pp.739904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04305424v1</w:t>
+                <w:t xml:space="preserve">hal-04172992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isogenic lines of rainbow trout (Oncorhynchus mykiss) as a tool to assess how growth and feeding behaviour are correlated to feed efficiency in fish</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+                <w:t xml:space="preserve">New alternative ingredients and genetic selection are the next game changers in rainbow trout nutrition: a metabolomics appraisal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Lallias</w:t>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 577, pp.739904. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.19634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.739904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-46809-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172992v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of dietary co-exposure to fungal and herbal functional feed additives on immune parameters and microbial intestinal diversity in rainbow trout (&amp;lt;i&amp;gt;Oncorhynchus mykiss&amp;lt;/i&amp;gt;)</w:t>
               </w:r>
@@ -2259,51 +2259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Do Some Rainbow Trout Genotypes Grow Better With a Complete Plant-Based Diet? Transcriptomic and Physiological Analyses on Three Isogenic Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3059,51 +3059,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of new pathways involved in the acceptance and the utilisation of a plant-based diet in isogenic lines of rainbow trout fry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cluzeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3339,51 +3339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successful selection of rainbow trout (Oncorhynchus mykiss) on their ability to grow with a diet completely devoid of fishmeal and fish oil, and correlated changes in nutritional traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3473,51 +3473,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability of environmental sensitivity revealed by phenotypic variation in body weight and (its) correlations to physiological and behavioral traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3884,51 +3884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 42 (2), pp.771-785. </w:t>
@@ -3960,295 +3960,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare assessment of rainbow trout reared in a Recirculating Aquaculture System: Comparison with a Flow-Through System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+                <w:t xml:space="preserve">Selection for muscle fat content and triploidy affect flesh quality in pan-size rainbow trout, [i]Oncorhynchus mykiss[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Prunet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gaumé</w:t>
+                <w:t xml:space="preserve">Mireille Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 436, pp.151-159. </w:t>
+              <w:t xml:space="preserve">, 2015, 448, pp.569-577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2014.10.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2015.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205117v1</w:t>
+                <w:t xml:space="preserve">hal-01194133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection for muscle fat content and triploidy affect flesh quality in pan-size rainbow trout, [i]Oncorhynchus mykiss[/i]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+                <w:t xml:space="preserve">Welfare assessment of rainbow trout reared in a Recirculating Aquaculture System: Comparison with a Flow-Through System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Sadoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Cardinal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Françoise Médale</w:t>
+                <w:t xml:space="preserve">Patrick Prunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaumé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 448, pp.569-577. </w:t>
+              <w:t xml:space="preserve">, 2015, 436, pp.151-159. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2015.06.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2014.10.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194133v1</w:t>
+                <w:t xml:space="preserve">hal-01205117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tour d’horizon du potentiel de développement de l’aquaponie en France : présentation et regard critique sur cette voie de développement alternative pour les productions piscicoles et horticoles</w:t>
               </w:r>
@@ -4558,51 +4558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavior Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 44 (4), pp.383-393. </w:t>
@@ -4653,51 +4653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration génétique et utilisation des aliments à base de végétaux en pisciculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard R. Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. S. Laureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4778,51 +4778,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection for adaptation to dietary shifts: towards sustainable breeding of carnivorous fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard R. Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5007,64 +5007,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Duchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5212,302 +5212,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in vertebral structure during growth of reared rainbow trout, Oncorhynchus mykiss (Walbaum): a new approach using modelling of vertebral bone profiles</w:t>
+                <w:t xml:space="preserve">Sustained exercise improves vertebral histomorphometry and modulates hormonal levels in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.H. Deschamps</w:t>
+                <w:t xml:space="preserve">Marie-Helene Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Girondot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
+                <w:t xml:space="preserve">Sylvie Baloche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.Y. Sire</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martine Fouchereau-Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2761.2008.00979.x⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 296 (3-4), pp.337-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2009.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659590v1</w:t>
+                <w:t xml:space="preserve">hal-00440729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustained exercise improves vertebral histomorphometry and modulates hormonal levels in rainbow trout</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Deschamps</w:t>
+                <w:t xml:space="preserve">Changes in vertebral structure during growth of reared rainbow trout, Oncorhynchus mykiss (Walbaum): a new approach using modelling of vertebral bone profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Girondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Dufour</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.Y. Sire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 296 (3-4), pp.337-346. </w:t>
+              <w:t xml:space="preserve">Journal of Fish Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (3), pp.233-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2009.07.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2761.2008.00979.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00440729v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of water quality and stocking density on welfare and growth of rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
@@ -5627,51 +5627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of a lean muscle and a fat muscle rainbow trout (Oncorhynchus mykiss) line on growth, nutrient utilization, body composition and carcass traits when fed two different diets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5773,51 +5773,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of selection for muscle lipid content on body shape, fat deposition and dressing yields in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6714,51 +6714,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved mass selection for growth rate in brown trout (Salmo trutta fario): the PROSPER process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chevassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6839,51 +6839,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced individual selection for selecting fast growing fish: the &amp;quot;PROSPER&amp;quot; method, with application on brown trout (Salmo trutta fario)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chevassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7012,51 +7012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chevassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Production Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 88 (1-2), pp.85-98. </w:t>
@@ -7107,51 +7107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection for growth in brown trout increases feed intake capacity without affecting maintenance and growth requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mambrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7219,51 +7219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetry in sexual development of gonads in intersex rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7336,51 +7336,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced individual selection for selecting fast growing fish: the “PROSPER” method, with application on brown trout (Salmo trutta fario)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chevassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7612,51 +7612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chevassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Mambrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7686,51 +7686,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (103)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (104)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -8863,1703 +8863,1703 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’un prébiotique en supplémentation d’un aliment végétal ou commercial sur les qualités des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lionel Goardon</w:t>
+                <w:t xml:space="preserve">Genotype-Inulin interaction affects host metabolism in rainbow trout fed with a sustainable all plant-based diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jep Lokesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRAE des Monts d'Arrée)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE-PEIMA, Nov 2022, Sizun, France</w:t>
+              <w:t xml:space="preserve">14th International Congress on the Biology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICBF, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04726176v1</w:t>
+                <w:t xml:space="preserve">hal-05618525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration post-ponte des qualités chez la truite arc-en-ciel (Oncorhynchus mykiss) : synthèse des résultats du projet Feamp QualiPostOv</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet d’un prébiotique en supplémentation d’un aliment végétal ou commercial sur les qualités des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Combot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Brit</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRAE des Monts d'Arrée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE-PEIMA, Nov 2022, Sizun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296533v1</w:t>
+                <w:t xml:space="preserve">hal-04726176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance du muscle rouge et relation avec la capacité de nage chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Génevé</w:t>
+                <w:t xml:space="preserve">Restauration post-ponte des qualités chez la truite arc-en-ciel (Oncorhynchus mykiss) : synthèse des résultats du projet Feamp QualiPostOv</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ITAVI, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776035v1</w:t>
+                <w:t xml:space="preserve">hal-04296533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEAMP Qualipostov : Optimisation des qualités de grande truite arc en ciel (Oncorhynchus mykiss) après ovulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+                <w:t xml:space="preserve">Croissance du muscle rouge et relation avec la capacité de nage chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Génevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guyvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Brit</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée PEIMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Sizun, France</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298568v1</w:t>
+                <w:t xml:space="preserve">hal-03776035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of temperature regime during embryonic development on genomewide patterns of DNA methylation in liver samples of juvenile rainbow trout</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
+                <w:t xml:space="preserve">FEAMP Qualipostov : Optimisation des qualités de grande truite arc en ciel (Oncorhynchus mykiss) après ovulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Funchal (Madeira), Portugal</w:t>
+              <w:t xml:space="preserve">Journée PEIMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Sizun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778951v1</w:t>
+                <w:t xml:space="preserve">hal-04298568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between early or late resistance to acute temperature or hypoxia stresses in six rainbow trout isogenic lines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Bideau</w:t>
+                <w:t xml:space="preserve">Impact of temperature regime during embryonic development on genomewide patterns of DNA methylation in liver samples of juvenile rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Funchal (Madeira), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778876v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV Autofluorescence Spectroscopy for Cyanobacteria Monitoring and Discrimination in Source Water</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roberta Congestri</w:t>
+                <w:t xml:space="preserve">Relationship between early or late resistance to acute temperature or hypoxia stresses in six rainbow trout isogenic lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Prchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Associazione-Italiana-Sensori-e-Microsistemi (AISEM) National Conference on Sensors and Microsystems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Funchal (Madeira), Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349008v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources de variation de la méthylation de l'ADN chez la truite arc-en-ciel : effets combinés de la température et du patrimoine génétique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
+                <w:t xml:space="preserve">UV Autofluorescence Spectroscopy for Cyanobacteria Monitoring and Discrimination in Source Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Persichetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genni Testa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Bernini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Viaggiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Congestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème journée d'animation scientifique autour de l'épigénétique (épiPHASE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15592294.2020.1834924⟩</w:t>
+              <w:t xml:space="preserve">20. Associazione-Italiana-Sensori-e-Microsistemi (AISEM) National Conference on Sensors and Microsystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Naples, Italy. pp.247-252, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-37558-4_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779185v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of fatty acids in the rainbow trout Oncorhynchus mykiss: a Raman scattering spectroscopy approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">Sources de variation de la méthylation de l'ADN chez la truite arc-en-ciel : effets combinés de la température et du patrimoine génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. International Conference on Transparent Optical Networks (ICTON)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTON51198.2020.9203514⟩</w:t>
+              <w:t xml:space="preserve">6ème journée d'animation scientifique autour de l'épigénétique (épiPHASE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Zoom, France. pp.1031-1052, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15592294.2020.1834924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02948337v1</w:t>
+                <w:t xml:space="preserve">hal-03779185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flesh quality recovery in female rainbow trout (Oncorhynchus mykiss) after egg production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+                <w:t xml:space="preserve">Prediction of fatty acids in the rainbow trout Oncorhynchus mykiss: a Raman scattering spectroscopy approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22. International Conference on Transparent Optical Networks (ICTON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Bari, Italy. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON51198.2020.9203514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284506v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of genomewide patterns of DNA methylation in response to an early temperature stress in rainbow trout</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+                <w:t xml:space="preserve">Flesh quality recovery in female rainbow trout (Oncorhynchus mykiss) after egg production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950585v1</w:t>
+                <w:t xml:space="preserve">hal-02284506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact positif d’une restriction alimentaire modérée sur les performances de reproduction de la truite arc en ciel Oncorhynchus mykiss</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+                <w:t xml:space="preserve">Analysis of genomewide patterns of DNA methylation in response to an early temperature stress in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ciobotaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02182571v1</w:t>
+                <w:t xml:space="preserve">hal-02950585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration de la qualité de la chair chez la truite arc-en-ciel femelle (Oncorhynchus mykiss) après la production d'oeufs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+                <w:t xml:space="preserve">Impact positif d’une restriction alimentaire modérée sur les performances de reproduction de la truite arc en ciel Oncorhynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guivarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de Ecole Doctorale Ecologie Géosciences Agronomie Alimentation (ED EGAAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bretagne Loire (COMUE) (UBL). FRA., Jul 2019, Rennes, France. pp.91</w:t>
+              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187455v1</w:t>
+                <w:t xml:space="preserve">hal-02182571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration de la qualité de la chair chez la truite arc-en-ciel femelle (Oncorhynchus mykiss) après la production d’œufs</w:t>
+                <w:t xml:space="preserve">Restauration de la qualité de la chair chez la truite arc-en-ciel femelle (Oncorhynchus mykiss) après la production d'oeufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
@@ -10594,2941 +10594,2941 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de Ecole Doctorale Ecologie Géosciences Agronomie Alimentation (ED EGAAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bretagne Loire (COMUE) (UBL). FRA., Jul 2019, Rennes, France. pp.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184246v1</w:t>
+                <w:t xml:space="preserve">hal-02187455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suplementing aquafeeds with new alternative ingredients: a promising solution to improve plant-based diet efficiency in rainbow trout</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Burel</w:t>
+                <w:t xml:space="preserve">Restauration de la qualité de la chair chez la truite arc-en-ciel femelle (Oncorhynchus mykiss) après la production d’œufs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Terrier</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany. 1672 p</w:t>
+              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317171v1</w:t>
+                <w:t xml:space="preserve">hal-02184246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of genetic variability of DNA methylation in response to an early temperature stress in rainbow trout</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Le Calvez</w:t>
+                <w:t xml:space="preserve">Suplementing aquafeeds with new alternative ingredients: a promising solution to improve plant-based diet efficiency in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Symposium of Genetics in Aquaculture (ISGA XIII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany. 1672 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737362v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la variabilité génétique de la méthylation de l'ADN en réponse à un stress de température précoce chez la truite arc-en-ciel</w:t>
+                <w:t xml:space="preserve">Analysis of genetic variability of DNA methylation in response to an early temperature stress in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dechamp</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">13. International Symposium of Genetics in Aquaculture (ISGA XIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790958v1</w:t>
+                <w:t xml:space="preserve">hal-02737362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocoles expérimentaux mis en place pour le projet et résultats zootechniques</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis of genetic variability of global DNA methylation in response to an early temperature stress in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire fin de projet ANR Agreenfish : Transitions alimentaires chez la truite arc-en-ciel : les caractériser et les gérer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Sizun, France</w:t>
+              <w:t xml:space="preserve">World Aquaculture 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Aug 2018, Montpellier, France. 848 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789395v1</w:t>
+                <w:t xml:space="preserve">hal-02734994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo fish diet discrimination using selected hyperspectral image classification methods</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude de la variabilité génétique de la méthylation de l'ADN en réponse à un stress de température précoce chez la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Workshop on Hyperspectral Image and Signal Processing - Evolution in Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nouzilly, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737942v1</w:t>
+                <w:t xml:space="preserve">hal-02790958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of genetic variability of global DNA methylation in response to an early temperature stress in rainbow trout</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protocoles expérimentaux mis en place pour le projet et résultats zootechniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Aquaculture 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Aug 2018, Montpellier, France. 848 p</w:t>
+              <w:t xml:space="preserve">Séminaire fin de projet ANR Agreenfish : Transitions alimentaires chez la truite arc-en-ciel : les caractériser et les gérer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Sizun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734994v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ability to grow and survive with 100 % plant-based diet in rainbow trout : contrasted genotypes help to understand underlying mechanisms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Inge Geurden</w:t>
+                <w:t xml:space="preserve">In vivo fish diet discrimination using selected hyperspectral image classification methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammadmehdi Saberioon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Cisar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI congreso nacional de acuicultura - Journée Franco Espagnole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9. Workshop on Hyperspectral Image and Signal Processing - Evolution in Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Amsterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WHISPERS.2018.8747074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605579v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of liver molecular markers linked to a plant-based diet utilization in different rainbo trout genotypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ability to grow and survive with 100 % plant-based diet in rainbow trout : contrasted genotypes help to understand underlying mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Laloë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">XVI congreso nacional de acuicultura - Journée Franco Espagnole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605577v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early life environmental stress modifies physiology and ability to cope with acute stress in juvenile rainbow trout</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
+                <w:t xml:space="preserve">Detection of liver molecular markers linked to a plant-based diet utilization in different rainbo trout genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Congress of Comparative Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Alberta, Canada</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012644v1</w:t>
+                <w:t xml:space="preserve">hal-01605577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génétique de la thermotolérance chez la truite arc-en-ciel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
+                <w:t xml:space="preserve">Early life environmental stress modifies physiology and ability to cope with acute stress in juvenile rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Journées Techniques Piscicoles du SYSAAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">18. International Congress of Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Alberta, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789376v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful selection of rainbow trout (Oncorhynchus mykiss) on their ability to grow with a diet completely devoid of fishmeal and fish oil</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Génétique de la thermotolérance chez la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Crusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Tallin, Estonia</w:t>
+              <w:t xml:space="preserve">20. Journées Techniques Piscicoles du SYSAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604244v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agreenfish : adaptations aux transitions alimentaires en aquaculture: les caractériser et les favoriser</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Successful selection of rainbow trout (Oncorhynchus mykiss) on their ability to grow with a diet completely devoid of fishmeal and fish oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Prunet</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Surget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Journées Techniques Piscicoles du SYSAAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Tallin, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901314v1</w:t>
+                <w:t xml:space="preserve">hal-01604244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of both selection and plant-based diet on the regulation of stress response in rainbow trout</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+                <w:t xml:space="preserve">Agreenfish : adaptations aux transitions alimentaires en aquaculture: les caractériser et les favoriser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. 1146 p</w:t>
+              <w:t xml:space="preserve">20. Journées Techniques Piscicoles du SYSAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741461v1</w:t>
+                <w:t xml:space="preserve">hal-01901314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'aliment végétal et de la sélection sur la régulation du stress chez la truite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+                <w:t xml:space="preserve">Impact of both selection and plant-based diet on the regulation of stress response in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2016, Paris, France. pp.58</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. 1146 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742715v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apiva® : Aquaponie innovation végétale et aquaculture</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact de l'aliment végétal et de la sélection sur la régulation du stress chez la truite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2016, Paris, France. pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743040v1</w:t>
+                <w:t xml:space="preserve">hal-02742715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de la chair des lignées de truite arc-en-ciel après sept générations de sélection sur la teneur en lipides musculaires</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apiva® : Aquaponie innovation végétale et aquaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France. 191 p</w:t>
+              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742966v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection pour la thermotolérance chez la truite arc-en-ciel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
+                <w:t xml:space="preserve">Qualité de la chair des lignées de truite arc-en-ciel après sept générations de sélection sur la teneur en lipides musculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France. 191 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741918v1</w:t>
+                <w:t xml:space="preserve">hal-02742966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection pour la capacité à survivre et grandir avec un aliment 100 % végétal chez la truite arc en ciel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christine Burel</w:t>
+                <w:t xml:space="preserve">Sélection pour la thermotolérance chez la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Crusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603406v1</w:t>
+                <w:t xml:space="preserve">hal-02741918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de la chair des lignées de truite arc-en-ciel après sept générations de sélection sur la teneur en lipides musculaires</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+                <w:t xml:space="preserve">Sélection pour la capacité à survivre et grandir avec un aliment 100 % végétal chez la truite arc en ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, FRA, Région indéterminée. pp.37-38</w:t>
+              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139701v1</w:t>
+                <w:t xml:space="preserve">hal-01603406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PESCEDS : Systèmes de traitement et de valorisation des effluents en sortie de système recirculé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualité de la chair des lignées de truite arc-en-ciel après sept générations de sélection sur la teneur en lipides musculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRA des Monts d'Arrée)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Pisciculture Expérimentale INRA des Monts d'Arrée (0937)., Jan 2015, Sizun, France</w:t>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, FRA, Région indéterminée. pp.37-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800212v1</w:t>
+                <w:t xml:space="preserve">hal-02139701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poisson économe en eau : production de salmonidés en eau recirculée. Impact sur la reproduction, la qualité de chair, la pathologie et les performances zootechniques</w:t>
+                <w:t xml:space="preserve">PESCEDS : Systèmes de traitement et de valorisation des effluents en sortie de système recirculé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRA des Monts d'Arrée)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Pisciculture Expérimentale INRA des Monts d'Arrée (0937)., Jan 2015, Sizun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801581v1</w:t>
+                <w:t xml:space="preserve">hal-02800212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lignées isogéniques : un modèle d'étude des déterminants de la qualité chez la truite arc-en-ciel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Poisson économe en eau : production de salmonidés en eau recirculée. Impact sur la reproduction, la qualité de chair, la pathologie et les performances zootechniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRA des Monts d'Arrée)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Pisciculture Expérimentale INRA des Monts d'Arrée (0937)., Jan 2015, Sizun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194069v1</w:t>
+                <w:t xml:space="preserve">hal-02801581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of thermotolerance in Rainbow trout, Oncorhynchus mykiss</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Les lignées isogéniques : un modèle d'étude des déterminants de la qualité chez la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Jouquan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium on Genetics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, St Jacques de Compostelle, Spain</w:t>
+              <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRA des Monts d'Arrée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Pisciculture Expérimentale INRA des Monts d'Arrée (0937)., Jan 2015, Sizun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605570v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la truite fumée à la PEIMA : les caractéristiques initiales du poisson impactent-elles la qualité du produit transformé</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetics of thermotolerance in Rainbow trout, Oncorhynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Crusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRA des Monts d'Arrée)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Pisciculture Expérimentale INRA des Monts d'Arrée (0937)., Jan 2015, Sizun, France</w:t>
+              <w:t xml:space="preserve">12. International Symposium on Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, St Jacques de Compostelle, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798625v1</w:t>
+                <w:t xml:space="preserve">hal-01605570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet Thermotac : quel potentiel d'adaptation à la température chez la truite arc- en-ciel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Crusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRA des Monts d'Arrée)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Sizun, France</w:t>
@@ -13551,1836 +13551,1836 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement et valorisation des effluents piscicoles en sortie de circuit recirculé</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">De la truite fumée à la PEIMA : les caractéristiques initiales du poisson impactent-elles la qualité du produit transformé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guyvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRA des Monts d'Arrée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Pisciculture Expérimentale INRA des Monts d'Arrée (0937)., Jan 2015, Sizun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743421v1</w:t>
+                <w:t xml:space="preserve">hal-02798625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and behavioral analysis of the chronic stress response in rainbow trout exposed to water quality deterioration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traitement et valorisation des effluents piscicoles en sortie de circuit recirculé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kervarec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2014, Saint Sébastien, Spain. 1500 p</w:t>
+              <w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744046v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des aliments végétaux pour la truite arc-en-ciel : l'alliance de la nutrition et de la génétique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
+                <w:t xml:space="preserve">Physiological and behavioral analysis of the chronic stress response in rainbow trout exposed to water quality deterioration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Mure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire AGENAE : Analyse du Genome des Animaux d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2014, Saint Sébastien, Spain. 1500 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605569v1</w:t>
+                <w:t xml:space="preserve">hal-02744046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lignées isogéniques : un modèle d'étude de la qualité chez la truite arc-en-ciel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Vers des aliments végétaux pour la truite arc-en-ciel : l'alliance de la nutrition et de la génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lebret</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2014, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Séminaire AGENAE : Analyse du Genome des Animaux d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193990v1</w:t>
+                <w:t xml:space="preserve">hal-01605569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité des produits de truites de grande taille élevées en circuit recirculé ou ouvert : conséquences d'un stress à l'abattage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Gaumé</w:t>
+                <w:t xml:space="preserve">Essai de contrôle du portage de [i]Flavobacterium psychrophilum[/i] par des géniteurs de truite arc-en-ciel en pisciculture. Un assainissement est-il possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743793v1</w:t>
+                <w:t xml:space="preserve">hal-01193848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai de contrôle du portage de [i]Flavobacterium psychrophilum[/i] par des géniteurs de truite arc-en-ciel en pisciculture. Un assainissement est-il possible ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Francois Bernardet</w:t>
+                <w:t xml:space="preserve">Les lignées isogéniques : un modèle d'étude de la qualité chez la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Jouquan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193848v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection pour l'utilisation de l'aliment végétal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Inge Geurden</w:t>
+                <w:t xml:space="preserve">Qualité des produits de truites de grande taille élevées en circuit recirculé ou ouvert : conséquences d'un stress à l'abattage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaumé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Syndicat Français d'Aquaculture Marine et Nouvelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019529v1</w:t>
+                <w:t xml:space="preserve">hal-02743793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine des matières premières de l'aliment : conséquences sur la qualité des chairs de truite et de bar</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Sélection pour l'utilisation de l'aliment végétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Nov 2012, Caen, France</w:t>
+              <w:t xml:space="preserve">Journée du Syndicat Français d'Aquaculture Marine et Nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190249v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving utilization of plant based diets in Rainbow trout and European sea bass: lessons from inference of genetic parameters and selection experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Origine des matières premières de l'aliment : conséquences sur la qualité des chairs de truite et de bar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Auburn, United States</w:t>
+              <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Nov 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001289v1</w:t>
+                <w:t xml:space="preserve">hal-01190249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substitution partielle d'huile de poisson par de la graine de lin extrudée chez la truite arc-en-ciel. Effet sur les performances de croissance, les rendements de transformation et le profil en acides gras des filets</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improving utilization of plant based diets in Rainbow trout and European sea bass: lessons from inference of genetic parameters and selection experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard R. Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge I. Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Nov 2012, Caen, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Auburn, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745338v1</w:t>
+                <w:t xml:space="preserve">hal-01001289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of rainbow trout flesh texture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Substitution partielle d'huile de poisson par de la graine de lin extrudée chez la truite arc-en-ciel. Effet sur les performances de croissance, les rendements de transformation et le profil en acides gras des filets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Weill</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aqua 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Nov 2012, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745494v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving utilization of plant based diets in rainbow trout and european seabass: lessons from inference of genetic parameters and selection experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic parameters of rainbow trout flesh texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lionel Goardon</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Allamellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aqua 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745088v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génétique de l'utilisation des produits d'origine végétale chez la truite arc-en-ciel [i](Oncorhynchus mykiss[/i]) et le bar européen ([i]Dicentrarchus labrax[/i])</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">Improving utilization of plant based diets in rainbow trout and european seabass: lessons from inference of genetic parameters and selection experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel J.-M. Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.99</w:t>
+              <w:t xml:space="preserve">Aqua 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001268v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques musculaires et texture de la chair de truite : intérêt de la comparaison de phénotypes extrêmes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
+                <w:t xml:space="preserve">Génétique de l'utilisation des produits d'origine végétale chez la truite arc-en-ciel [i](Oncorhynchus mykiss[/i]) et le bar européen ([i]Dicentrarchus labrax[/i])</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard R. Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel J.-M. Le Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.87</w:t>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000611v1</w:t>
+                <w:t xml:space="preserve">hal-01001268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques musculaires de truites triées sur la texture de leur chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Paboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Nov 2012, Caen, France. pp.179-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -15487,722 +15487,722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional analysis of antibacterial defence mechanisms in homozygous clonal lines or rainbow trout with different resistance to Flavobacterium psychrophilum infection.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bernardet</w:t>
+                <w:t xml:space="preserve">Caractéristiques musculaires et texture de la chair de truite : intérêt de la comparaison de phénotypes extrêmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flavobacterium 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Turku, Finland</w:t>
+              <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747607v1</w:t>
+                <w:t xml:space="preserve">hal-01000611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remplacement des matières premières de l'aliment : conséquences sur la qualité de la chair de truite et de bar</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Françoise Médale</w:t>
+                <w:t xml:space="preserve">Functional analysis of antibacterial defence mechanisms in homozygous clonal lines or rainbow trout with different resistance to Flavobacterium psychrophilum infection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Plault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Flavobacterium 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191201v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cycle complet d'élevage de truite arc-en-ciel avec un aliment dépourvu de matières premières marines : conséquences sur la composition en acides gras des tissus et de la reproduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Remplacement des matières premières de l'aliment : conséquences sur la qualité de la chair de truite et de bar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.69</w:t>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019428v1</w:t>
+                <w:t xml:space="preserve">hal-01191201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des composantes comportementales et endocrines de l'adaptation en cas d'alimentation d'origine végétale chez deux lignées isogéniques de truite arc-en-ciel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insight into the genetic diversity and population structure of Flavobacterium psychrophilum in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Plault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.47</w:t>
+              <w:t xml:space="preserve">Flavobacterium 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Turku. Abo Akademie, Turku, FIN., 2012, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000317v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the genetic diversity and population structure of Flavobacterium psychrophilum in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bernardet</w:t>
+                <w:t xml:space="preserve">Un cycle complet d'élevage de truite arc-en-ciel avec un aliment dépourvu de matières premières marines : conséquences sur la composition en acides gras des tissus et de la reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Leprevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flavobacterium 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Turku. Abo Akademie, Turku, FIN., 2012, Turku, Finland</w:t>
+              <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805451v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainbow trout fed without marine ingredients during the whole life cycle : consequences on reproduction, fatty acid composition of gonads and tissue and progeny performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Leprevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aqua 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society (EAS). Oostende, BEL., Sep 2012, Prague, Czech Republic. 1224 p</w:t>
@@ -16225,1165 +16225,1165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding rainbow trout with a plant based diet from first feeding to spawning does not affect sperm quality</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
+                <w:t xml:space="preserve">Evaluation des composantes comportementales et endocrines de l'adaptation en cas d'alimentation d'origine végétale chez deux lignées isogéniques de truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Foucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Prunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel J.-M. Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Workshop on The Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Budapest, Hungary. pp.100-101</w:t>
+              <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000589v1</w:t>
+                <w:t xml:space="preserve">hal-01000317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment sélectionner pour la qualité ? Quelles évolutions ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+                <w:t xml:space="preserve">Feeding rainbow trout with a plant based diet from first feeding to spawning does not affect sperm quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel J.-M. Le Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de l'aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Le Touquet, France. 14 p</w:t>
+              <w:t xml:space="preserve">3. International Workshop on The Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Budapest, Hungary. pp.100-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001157v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements structuraux des vertèbres lors de la croissance de la truite d'élevage : une nouvelle approche utilisant la modélisation des profils de compacité osseuse</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comment sélectionner pour la qualité ? Quelles évolutions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. H. Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Rencontres de l'Ichtyologie en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres de l'aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Le Touquet, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755520v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pas de modification de qualité technologique chez les poissons sélectionnés pour la croissance : exemples de la truite fario et du bar</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changements structuraux des vertèbres lors de la croissance de la truite d'élevage : une nouvelle approche utilisant la modélisation des profils de compacité osseuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Girondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Sire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">4. Rencontres de l'Ichtyologie en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193498v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is nutrient utilization affected by the genotype of fish ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+                <w:t xml:space="preserve">Pas de modification de qualité technologique chez les poissons sélectionnés pour la croissance : exemples de la truite fario et du bar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indo-French seminar "Recent advances in Aquaculture"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Bhubaneswar, India. 21 diapos</w:t>
+              <w:t xml:space="preserve">2. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193792v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish personality as a measure of phenotypic plasticity in rainbow trout clones.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+                <w:t xml:space="preserve">Is nutrient utilization affected by the genotype of fish ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ines Kolditz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Skiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Ethological Conference, 19-24 August 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Rennes, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Indo-French seminar "Recent advances in Aquaculture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Bhubaneswar, India. 21 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817919v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing quality of selected fish: quasi-absence of correlated responses to selection for growth in the brown trout [i]Salmo trutta[/i] and in the sea bass [i]Dicentrarchus labrax[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des effets croisés de deux conditions d'élevage et de deux levures probiotiques sur la résistance aux maladies infectieuses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Abiven</w:t>
+                <w:t xml:space="preserve">Fish personality as a measure of phenotypic plasticity in rainbow trout clones.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Péan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Mayeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">1st International Ethological Conference, 19-24 August 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Rennes, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757671v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la sélection pour la teneur en lipides musculaires sur la répartition des lipides corporels et les rendements de transformation chez la truite Arc-En-Ciel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Collewet</w:t>
+                <w:t xml:space="preserve">Etude des effets croisés de deux conditions d'élevage et de deux levures probiotiques sur la résistance aux maladies infectieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gatesoupe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abiven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères journées de la recherche filière piscicole, Paris, 3-4 juillet 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Paris, France. pp.1</w:t>
+              <w:t xml:space="preserve">1. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590375v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of selection for muscle lipid content on body shape, fat deposition and dressing yields in rainbow trout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Effet de la sélection pour la teneur en lipides musculaires sur la répartition des lipides corporels et les rendements de transformation chez la truite Arc-En-Ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17412,2972 +17412,3097 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1ères journées de la recherche filière piscicole, Paris, 3-4 juillet 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757666v1</w:t>
+                <w:t xml:space="preserve">hal-02590375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of rainbow trout selected for high or low muscle lipid content to different dietary energy supply</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Effect of selection for muscle lipid content on body shape, fat deposition and dressing yields in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Montpellier, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.07.109⟩</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.07.168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193485v1</w:t>
+                <w:t xml:space="preserve">hal-02757666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendements au filetage et qualité de la chair chez trois espèces de salmonidés : le saumon atlantique, la truite arc-en-ciel et la truite fario</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ayhan Uyanik</w:t>
+                <w:t xml:space="preserve">Response of rainbow trout selected for high or low muscle lipid content to different dietary energy supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ines Kolditz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Armel Davenel</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées de la recherche filière piscicole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.07.109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758383v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection pour la teneur en lipides musculaires et triploïdie : impact sur la qualité de la chair de truite arc-en-ciel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rendements au filetage et qualité de la chair chez trois espèces de salmonidés : le saumon atlantique, la truite arc-en-ciel et la truite fario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayhan Uyanik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise Médale</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Davenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées de la recherche filière piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">, Jul 2007, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756218v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of pressure or thermal treatments on triploïd yields and malformations up to swim up stage in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Houis</w:t>
+                <w:t xml:space="preserve">Sélection pour la teneur en lipides musculaires et triploïdie : impact sur la qualité de la chair de truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1. Journées de la recherche filière piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756631v1</w:t>
+                <w:t xml:space="preserve">hal-02756218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection for muscle lipid content in rainbow trout: consequences on fillet quality</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+                <w:t xml:space="preserve">Comparison of pressure or thermal treatments on triploïd yields and malformations up to swim up stage in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Houis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2006, Montpellier, France. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.07.121⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2006, Montpellier, France. pp.S265, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.07.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193488v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des rendements au filetage et au parage en pisciculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selection for muscle lipid content in rainbow trout: consequences on fillet quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ayhan Uyanik</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique du SYSAAF (Syndicat des Sélectionneurs Avicoles Aquacoles Français)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.07.121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02823010v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du niveau d'oxygénation de l'eau sur la croissance, la morphologie et la qualité des carcasses chez la truite arc-en-ciel Oncorhynchus mykiss</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amélioration des rendements au filetage et au parage en pisciculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayhan Uyanik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIF 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée technique du SYSAAF (Syndicat des Sélectionneurs Avicoles Aquacoles Français)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Paris, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755668v1</w:t>
+                <w:t xml:space="preserve">hal-02823010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of early nutrition on fat storage and quality criteria in 600G rainbow trout selected for muscle fat content</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Médale</w:t>
+                <w:t xml:space="preserve">Impact du niveau d'oxygénation de l'eau sur la croissance, la morphologie et la qualité des carcasses chez la truite arc-en-ciel Oncorhynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Symposium Fish Nutrition and Feeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Biarritz, France</w:t>
+              <w:t xml:space="preserve">RIF 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755248v1</w:t>
+                <w:t xml:space="preserve">hal-02755668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of selection for muscle lipid content on fat deposition, dressing yields and body shape in rainbow trout</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
+                <w:t xml:space="preserve">Effect of early nutrition on fat storage and quality criteria in 600G rainbow trout selected for muscle fat content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Davenel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium for Genetics in Aquaculture, Montpellier, 25-30 June 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.1</w:t>
+              <w:t xml:space="preserve">12. International Symposium Fish Nutrition and Feeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588820v1</w:t>
+                <w:t xml:space="preserve">hal-02755248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la teneur en lipides musculaires et de la triploïdie sur la texture de la chair de truite arc-en-ciel : intérêt de lignées divergentes selectionnées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+                <w:t xml:space="preserve">Effect of selection for muscle lipid content on fat deposition, dressing yields and body shape in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Françoise Médale</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Davenel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Collewet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">9th International Symposium for Genetics in Aquaculture, Montpellier, 25-30 June 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753799v1</w:t>
+                <w:t xml:space="preserve">hal-02588820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of early nutrition on fat storage and quality criteria in 600g rainbow trout selected for muscle fat content</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Impact de la teneur en lipides musculaires et de la triploïdie sur la texture de la chair de truite arc-en-ciel : intérêt de lignées divergentes selectionnées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII International Symposium on Fish Nutrition &amp; Feeding, Biarritz, May 28-June 1, 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.1</w:t>
+              <w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588825v1</w:t>
+                <w:t xml:space="preserve">hal-02753799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truitafilet: Effets de la sélection croissance sur la qualité de la truite commune.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+                <w:t xml:space="preserve">Effect of early nutrition on fat storage and quality criteria in 600g rainbow trout selected for muscle fat content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique Piscicole du Sysaaf</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Paris, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">XII International Symposium on Fish Nutrition &amp; Feeding, Biarritz, May 28-June 1, 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823901v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ofimer probiotic study on rainbow trout. II. Intestinal microbiota in rainbow trout (Oncorhynchus Mykiss) submitted to probiotic treatment with Saccharomyces Cerevisiae var. BoulardII</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Quentel</w:t>
+                <w:t xml:space="preserve">Truitafilet: Effets de la sélection croissance sur la qualité de la truite commune.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Forraz</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2005 Optimising the future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">Journée Technique Piscicole du Sysaaf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Paris, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762988v1</w:t>
+                <w:t xml:space="preserve">hal-02823901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ofimer probiotic study on rainbow trout. III. Flesh quality assessment of rainbow trout (Oncorhynchus mykiss) submitted to probiotic treatment with Saccharomyces Cerevisiae Var. Boulardii</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ofimer probiotic study on rainbow trout. II. Intestinal microbiota in rainbow trout (Oncorhynchus Mykiss) submitted to probiotic treatment with Saccharomyces Cerevisiae var. BoulardII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gatesoupe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Quentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Forraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2005</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2005 Optimising the future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763595v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ofimer probiotic study on rainbow trout. I. Resitance against Yersinia Ruckeri an humoral immune response of rainbow trout (Oncorhynchuc Mykiss) submitted to probiotic treatment with Saccharomyces Cerevisiae var. BoulardII</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId404" w:history="1">
+                <w:t xml:space="preserve">Ofimer probiotic study on rainbow trout. III. Flesh quality assessment of rainbow trout (Oncorhynchus mykiss) submitted to probiotic treatment with Saccharomyces Cerevisiae Var. Boulardii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gatesoupe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Quentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Forraz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2005: Lessons from the Past to Optimise the Future</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763829v1</w:t>
+                <w:t xml:space="preserve">hal-02763595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ofimer probiotic study on rainbow trout. 4. The settlement of intestinal microbiota in rainbow trout (Oncorhynchus mykiss) fry submitted to probiotic treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Joel Gatesoupe</w:t>
+                <w:t xml:space="preserve">Ofimer probiotic study on rainbow trout. I. Resitance against Yersinia Ruckeri an humoral immune response of rainbow trout (Oncorhynchuc Mykiss) submitted to probiotic treatment with Saccharomyces Cerevisiae var. BoulardII</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Quentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gatesoupe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abiven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Larvi'05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2005: Lessons from the Past to Optimise the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764339v1</w:t>
+                <w:t xml:space="preserve">hal-02763829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of triploidy treatments and oocyte ageing on triploidy succes and spontaneous triploidisation in rainbow trout (Oncorhynchus mykiss)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ofimer probiotic study on rainbow trout. 4. The settlement of intestinal microbiota in rainbow trout (Oncorhynchus mykiss) fry submitted to probiotic treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Joel Gatesoupe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Aegerter</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Quentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Haffray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Aquaculture 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Salvador, Brazil</w:t>
+              <w:t xml:space="preserve">Larvi'05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761606v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of incubation temperature on survival morphology and muscle development in rainbow trout Oncorhynchus mykiss</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of triploidy treatments and oocyte ageing on triploidy succes and spontaneous triploidisation in rainbow trout (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aegerter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Aquaculture 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Salvador, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761911v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved mass selection for growth rate in brown trout (Salmo trutta fario): the &amp;quot;PROSPER&amp;quot; process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Mambrini</w:t>
+                <w:t xml:space="preserve">The effects of incubation temperature on survival morphology and muscle development in rainbow trout Oncorhynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude C. Yven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Congress on genetics in aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Puerto Varas, Chile</w:t>
+              <w:t xml:space="preserve">World Aquaculture 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Salvador, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761214v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact techniques de triploïdisation sur les facteurs de qualité chez la truite arc-en-ciel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Jalabert</w:t>
+                <w:t xml:space="preserve">Improved mass selection for growth rate in brown trout (Salmo trutta fario): the &amp;quot;PROSPER&amp;quot; process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chevassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Krieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guenola Hollebecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mambrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journée de la Pisciculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">8. Congress on genetics in aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762735v1</w:t>
+                <w:t xml:space="preserve">hal-02761214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le programme de sélection &amp;quot;Prosper&amp;quot; sur la vitesse de croissance: principes et conséquences</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Mambrini-Doudet</w:t>
+                <w:t xml:space="preserve">Impact techniques de triploïdisation sur les facteurs de qualité chez la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Haffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fauconneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journée de la Pisciculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763953v1</w:t>
+                <w:t xml:space="preserve">hal-02762735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced feeding activity : a correlated response to selection for growth in brown trout (Salmo trutta)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Le programme de sélection &amp;quot;Prosper&amp;quot; sur la vitesse de croissance: principes et conséquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Chevassus-Au-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Krieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guenola Hollebecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mambrini-Doudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2002, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">2. Journée de la Pisciculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761280v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enhanced feeding activity : a correlated response to selection for growth in brown trout (Salmo trutta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Mambrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chevassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Reykjavik, Iceland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effet du niveau d'alimentation sur les performances des truites fario sélectionnées pour la croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chevassus-Au-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1999, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20387,65 +20512,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du taux de rationnement des femelles avant la ponte sur la qualité post-ponte des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20453,150 +20578,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing fat content or feeding behaviour as indirect selection criteria for feed efficiency using trout isogenic lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Pouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20615,113 +20740,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des qualités après la ponte chez la truite arc-en-ciel (Oncorhynchus mykiss) en élevage biologique et conventionnel, comparaison avec des truites triploïdes sur deux années successives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20740,73 +20865,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'un prébiotique en supplémentation d'un aliment végétal ou commercial sur les qualités des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Combot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20865,73 +20990,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la durée de stockage au froid des oeufs embryonnés de truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Harte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20990,73 +21115,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. journée d'animation scientifique autour de l'épigénétique (épiPHASE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rennes, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du niveau d'adiposité des femelles sur la qualité post-ponte des produits chez la truite arc-en-ciel (Oncorhynchus mykiss) modèle des lignées grasses et maigres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21065,123 +21190,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la date de ponte et de la durée du jeune au moment de la ponte sur la qualité post-ponte des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21190,248 +21315,248 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des pontes des lignées expérimentales automnales et printanières de la Pisciculture Expérimentale INRAE des Monts d'Arrée (PEIMA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des étapes pré-abattage sur les caractéristiques des filets chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21440,123 +21565,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la qualité de truites arc-en-ciel (Oncorhynchus mykiss) apres la ponte : effet de l’élevage biologique versus conventionnel et comparaison avec des truites triploïdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21578,137 +21703,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ruche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La greffe des cellules souches germinales permet la production de populations monosexes chez les salmonidés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Trempont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Terrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21740,208 +21865,208 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche de l'aquaponie par bilan de masse : étude des flux de matière et caractérisation de la capacité épuratoire d'un système aquaponique truite arc-en-ciel (oncorhynchus mykiss) salade (Lactuca sativa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Pelissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02182578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la variabilité génétique de la méthylation de l'ADN en réponse à un stress de température précoce chez la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingwei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21960,448 +22085,448 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le GIS « APIVALE » pour une approche intégrée des filières de valorisation des effluents organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque APIVALE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une procédure de production de populations monosexes femelles chez les salmonidés sans utilisation d’hormone exogène</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Bideau</w:t>
+                <w:t xml:space="preserve">NINAQUA : nouveaux ingrédients pour de nouveaux aliments aquacoles – effets sur la qualité des truites au stade portion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184267v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NINAQUA : nouveaux ingrédients pour de nouveaux aliments aquacoles – effets sur la qualité des truites au stade portion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erwan Caudal</w:t>
+                <w:t xml:space="preserve">Développement d’une procédure de production de populations monosexes femelles chez les salmonidés sans utilisation d’hormone exogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Trempont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Terrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Krieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184265v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la qualité de la chair de grande truite arc-en-ciel (Oncorhynchus mykiss) après ovulation - projet QualiPostOv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22460,212 +22585,212 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term antibiotic-free preservation of rainbow trout milt (oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gavin-Plagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Na</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rennes, France. , 178 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux ingrédients et amélioration génétique : des solutions prometteuses pour améliorer les performances de croissance de la truite arc-en-ciel sur aliment végétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Skiba-Cassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22673,525 +22798,525 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019, 6èmes Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards improving the practicability of germ stem cell grafting in commercial salmonids farms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Bideau</w:t>
+                <w:t xml:space="preserve">Alimentation végétale supplémentée en DHA d'origine micro-algale au cours du cycle de reproduction de la truite arc-en-ciel : conséquences métaboliques chez les descendants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Frohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Larroquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rennes, France. , pp.119-120, 2019</w:t>
+              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282235v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation végétale supplémentée en DHA d'origine micro-algale au cours du cycle de reproduction de la truite arc-en-ciel : conséquences métaboliques chez les descendants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Corraze</w:t>
+                <w:t xml:space="preserve">Towards improving the practicability of germ stem cell grafting in commercial salmonids farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Trempont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Terrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Krieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t>
+              <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rennes, France. , pp.119-120, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179542v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological markers of environmental chronic stress in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Congress on the Biology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Calgary, Canada. , pp.96, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological analysis after co2 exposure from hatching stage in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23210,87 +23335,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Aquaculture 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France. , 848 p., 2018, #We R Aquaculture</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainbow trout (Oncorhynchus mykiss) freshwater recirculating aquaculture system: nutrient flow management with aquaponics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23305,488 +23430,488 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Aquaculture 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France. , 848 p., 2018, #We R Aquaculture</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMETHYST : Analyse de la METHYlation après un stress de température chez la truite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d'une température élevée ou fluctuante sur les réponses émotionnelles des jeunes truites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.47, 2016, JRFP 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminisme génétique de la texture de la chair de truite arc-en-ciel : intérêt de l'utilisation de lignées isogéniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Jouquan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La programme Apiva® : Aquaponie innovation végétale et aquaculture : mise en place de pilotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Foucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tocqueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lejolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaumé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23805,872 +23930,872 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.42, 2016, JRFP 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'un aliment végétal et de la sélection sur les comportements et la neurogenèse chez la truite arc-en-ciel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+                <w:t xml:space="preserve">Qualité de la chair des lignées de truite arc-en-ciel après sept générations de sélection sur la teneur en lipides musculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.57, 2016, JRFP 2016</w:t>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.31, 2016, JRFP 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741561v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de la chair des lignées de truite arc-en-ciel après sept générations de sélection sur la teneur en lipides musculaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+                <w:t xml:space="preserve">Impact d'un aliment végétal et de la sélection sur les comportements et la neurogenèse chez la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.31, 2016, JRFP 2016</w:t>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.57, 2016, JRFP 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741781v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMETHYST : Analyse de la METHYlation après un stress de température chez la truite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Saint-Pée-sur-Nivelle, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'un aliment d'origine végétale sur l'état de santé de trois lignées isogéniques et d'une lignée sélectionné de truite arc en ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïg Louboutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées de la Recherche Filière Piscicole, 2016, Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THERMOTAC : variabilité génétique et caractérisation phénotypique de la thermotolérance chez la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop 2015 ReColAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Paris, France. , 2015, Worshop 2015 ReColAd</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability and phenotypic characterization of thermotolerance in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Crusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Rigaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate-Smart Agriculture: Global Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Montpellier, France. , 2015, Climate-Smart Agriculture 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différentes modalités de conception de systèmes aquaponiques : le projet APIVA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Foucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tocquevile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lejolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaumé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24689,832 +24814,832 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France. , 2014, 4èmes Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité génétique de la qualité chez la truite arc-en-ciel : intérêt de l'étude de lignées isogéniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lebret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ITAVI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, JRFP 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feed restriction during first feeding of rainbow trout affects energy balances and energy intake in later life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W. Schrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , 1500 p., 2014, Adding value. Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanitary prescriptions and procedures for transfer and safety standards - Aquaexcel (D3.1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chatzifotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dierckens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.P. Eding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , 1500 p., 2014, Adding value. Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse physiologique et comportementale du stress chronique mesuré chez des truites en condition d'hypoxie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Mure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel J.-M. Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ITAVI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, JRFP 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the maternal diet history affect the transcriptome of swim-up alevins of rainbow trout (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Lazzarotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Corraze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , 1500 p., 2014, Adding value. Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substitution partielle d'huile de poisson par de la graine de lin extrudée chez la truite arc-en-ciel. Effet sur les performances de croissance, les rendements de transformation et le profil en acides gras des filets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France. , 2012, 3èmes Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'élevage en circuit recirculé sur le comportement et la qualité de la chair chez la truite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25573,431 +25698,431 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France. , 2012, 3èmes Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-way selection for muscle lipid content modifies puberty and gametogenesis in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Saint-Malo, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MNHN - Museum National d'Histoire Naturelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cybium, 32 (S2), 2008, Comptes-Rendus / Proceedings “8th International Symposium on Reproductive Physiology of Fish (ISRPF)”</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precocious insemination after GnRH induced ovulation increases the occurrence of triploid offspring in rainbow trout, &amp;lt;em&amp;gt;Oncorhynchus mykiss&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Sambroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Saint-Malo, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MNHN Museum National d'Histoire Naturelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cybium, 32 (S2), 2008, Comptes-Rendus / Proceedings “8th International Symposium on Reproductive Physiology of Fish (ISRPF)”</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sélection sur la teneur en lipides musculaires et la triploïdie affectent la texture du muscle de truite arc-en-ciel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Médale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Sciences du Muscle et Technologies des Viandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France. pp.Inconnu, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26007,124 +26132,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La truite arc-en-ciel. De la biologie à l'élevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Synthèses, 978-2-7592-0875-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01205015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26134,51 +26259,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de bactéries de la classe des Bacilli pour la fabrication d'une composition pour la prévention du syndrome de compression des vertébrés chez les salmonidés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26187,77 +26312,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gatesoupe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N° de brevet: FR2856597. 2003, 18 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26267,271 +26392,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquaculture : quels enjeux ? des poissons 100 % végétaliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquaculture : quels enjeux ? eau : comment l'économiser ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2. L'élevage dans le changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Litrico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26541,78 +26666,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organoleptic qualities of rainbow trout fed with new ingredients added to a plant-based diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26641,73 +26766,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel emotional and cognitive approach to welfare phenotyping in rainbow trout exposed to poor water quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26763,51 +26888,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26817,287 +26942,287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliverable report: set of methodologies for phenotyping complex trait (response to nutritional and environmental challenges) in trout isogenic lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contract] 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration des rendements au filetage et au parage en pisciculture &amp;quot;TRUITAFILET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayhan Uyanik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Rapport final de la convention OFIMER 076/04/C, Office National Interprofessionnel des Produits de la Mer et de l’Aquaculture (France). 2006, 105 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId555"/>
+      <w:footerReference w:type="default" r:id="rId556"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -27244,51 +27369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057569v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lagarde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.555" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721970v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2024.102343" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513347v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Amichaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lafond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Lea Fazekas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kleiber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.740828" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666176v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hart&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741318" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03977878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jep Lokesh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaygues" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Defaix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114523000120" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305424v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46809-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172992v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739904" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04081993v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mougin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lobanov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roquigny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.108773" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109688v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Stomp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rouby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739654" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778854v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lagarde" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bideau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738800" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445774v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklouh-Molinier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.339212" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746208v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le-Calvez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Batard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15302-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199614v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;l&#233;hi Diane Ahongo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.736290" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321213v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Combot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pelissier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Joyce" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.683690" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190855v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josune. Ezenarro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Nils Ackerman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c00935" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003559v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ciobotaru" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2020.1834924" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349230v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Callet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cluzeaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.732321" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974617v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guivarc'H" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.12.057" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622409v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foucard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tocqueville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaum&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baroiller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/QXTV1D" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618940v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadmehdi Saberioon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Cisar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Soucek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2019.104949" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627301v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mure" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Calvez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2018.10.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624068v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18041027" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857986v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201462" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540178v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2017.04.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP4W4BXC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901313v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186705" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674985v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hooi Ling Khaw" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189943" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605702v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia de Leaniz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0693" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595194v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35957" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533866v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Boucher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-015-0174-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205117v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.10.047" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194133v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2015.06.029" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635791v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/mqmd-7k86" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205090v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2014.27.2.3061" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193887v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Millot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;an" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-014-9652-z" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004732v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Le Boucher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Laureau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge I. Geurden" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000610v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044898" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190219v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000759v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kpzc-yx71" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662082v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Maxime" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2010.04.016" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPGCBXW8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659590v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Deschamps" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girondot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Sire" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2761.2008.00979.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZJ3FJ54C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440729v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Deschamps" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baloche" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fouchereau-Peron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dufour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2009.07.016" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLNTMDX1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655785v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Person - Le Ruyet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bayon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle S&#233;v&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2008024" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662734v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.02.047" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLHX4NRD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590378v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davenel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collewet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.168" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S40ST181-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657411v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boujard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramezi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-007-9148-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82690D41CD049CF507B4A1BC78EF185752BC4024/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661526v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Louis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2007-312-018" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653144v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faramalala Randriamanantsoa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2005.07.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668315v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuvier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2005.10.011" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8NB2S7K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662584v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Wache" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Auffray" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gatesoupe" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zambonino" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gayet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2006.04.002" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672564v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebrun" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2109.2005.01280.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679260v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevassus" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guenola Hollebecq" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894320v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gw&#233;nola Hollebecq" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2004022" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679911v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2003.10.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674474v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Recalde" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671902v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Qu&#233;au" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2004.00373.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679202v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680920v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2109.2002.00755.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z7M7PHCM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671510v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevassus" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227755v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698564v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marchand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722110v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hart&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449088v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bideau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256745v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572329612068406E12" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256795v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572329612068406E12)" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240183v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas G&#233;nev&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perquis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyvarc'H" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256478v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726217v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brit" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726176v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296533v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776035v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298568v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778951v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778876v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prchal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349008v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Persichetti" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genni Testa" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Bernini" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Viaggiu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Congestri" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37558-4_37" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779185v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948337v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON51198.2020.9203514" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284506v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950585v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182571v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187455v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184246v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317171v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737362v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790958v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789395v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737942v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2018.8747074" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734994v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605579v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Geurden" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605577v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012644v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peron" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789376v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Crusot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604244v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901314v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741461v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742715v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743040v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dumas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742966v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741918v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603406v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139701v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800212v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801581v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194069v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jouquan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605570v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798625v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602311v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743421v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kervarec" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744046v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605569v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193990v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743793v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193848v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jamin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Bernardet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019529v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190249v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001289v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745338v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mairesse" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesneau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weill" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745494v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Allamellou" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745088v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Le Calvez" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001268v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000611v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Paboeuf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000746v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745735v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747607v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Plault" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernardet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191201v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019428v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Leprevost" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000317v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805451v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745298v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000589v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001157v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Chavanne" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755520v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Deschamps" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girondot" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Sire" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193498v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chavanne" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193792v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ines Kolditz" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817919v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Millot" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;an" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Mayeras" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193574v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757671v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quentel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lamour" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baud" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abiven" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590375v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757666v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193485v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.109" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MTHCV2Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758383v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Uyanik" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Davenel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756218v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756631v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Houis" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jalabert" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.079" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NFB2NHL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193488v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cardinal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.121" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFBCS1V2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823010v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755668v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755248v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588820v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753799v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588825v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823901v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762988v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forraz" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763595v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763829v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764339v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Joel Gatesoupe" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761606v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aegerter" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761911v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Andr&#233;" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Yven" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761214v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762735v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763953v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Krieg" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini-Doudet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761280v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834891v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298207v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chesnais" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Coup&#233;" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778994v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298385v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298169v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779238v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298067v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Geslin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298327v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298270v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298122v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184260v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruche" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738327v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Trempont" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182578v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734890v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fricot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Liu" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192894v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184267v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184265v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Caudal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184249v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282326v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gavin-Plagne" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Na" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmitt" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179544v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282235v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179542v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frohn" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856402v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737912v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011365v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605305v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742974v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Schmitt" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Thomas" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741290v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743448v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lejolivet" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741561v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741781v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799659v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603402v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cabon" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Louboutin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jrfp/2016" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194075v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cayron" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194074v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743420v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tocquevile" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193841v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/index1024.php" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193979v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Schrama" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laine" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193989v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Real" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Padilla" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatzifotis" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dierckens" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Eding" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743767v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193984v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Lazzarotto" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745390v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mairesse" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745137v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753171v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Weil" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfi.mnhn.fr/cybium/numeros/2008/322%20suppl%20ISRPF/sommaire322Suppl.html" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754111v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824907v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205015v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/index.html" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833790v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lebrun" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638912v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630104v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608078v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729810v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03056127v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796561v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823952v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057569v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lagarde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.555" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721970v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2024.102343" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513347v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Amichaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lafond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Lea Fazekas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kleiber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.740828" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666176v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hart&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741318" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03977878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jep Lokesh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaygues" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Defaix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114523000120" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172992v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739904" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305424v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roques" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba-Cassy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-46809-2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04081993v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mougin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lobanov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roquigny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.108773" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04109688v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Stomp" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Rouby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.739654" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778854v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lagarde" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bideau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738800" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445774v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Prado" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklouh-Molinier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Causeur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.339212" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746208v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le-Calvez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Batard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15302-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199614v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;l&#233;hi Diane Ahongo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.736290" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321213v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Combot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pelissier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Joyce" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.683690" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190855v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josune. Ezenarro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Nils Ackerman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c00935" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003559v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ciobotaru" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2020.1834924" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349230v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Callet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cluzeaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.732321" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974617v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guivarc'H" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.12.057" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622409v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foucard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tocqueville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaum&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baroiller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/QXTV1D" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618940v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammadmehdi Saberioon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Cisar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Soucek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2019.104949" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627301v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mure" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Calvez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2018.10.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624068v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s18041027" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857986v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201462" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540178v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2017.04.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GP4W4BXC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901313v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Larroquet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aguirre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0186705" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674985v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hooi Ling Khaw" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189943" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605702v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moran" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia de Leaniz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2016.0693" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595194v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35957" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533866v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Boucher" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10695-015-0174-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194133v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2015.06.029" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205117v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2014.10.047" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635791v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/mqmd-7k86" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205090v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Fostier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jamin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2014.27.2.3061" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193887v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Millot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;an" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-014-9652-z" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004732v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Le Boucher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Laureau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge I. Geurden" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000610v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044898" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190219v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000759v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duchaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kpzc-yx71" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662082v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Maxime" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2010.04.016" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPGCBXW8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440729v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Deschamps" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baloche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fouchereau-Peron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dufour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2009.07.016" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLNTMDX1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659590v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Deschamps" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girondot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Sire" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2761.2008.00979.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZJ3FJ54C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655785v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Person - Le Ruyet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bayon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle S&#233;v&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Le Roux" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2008024" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662734v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.02.047" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLHX4NRD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590378v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davenel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collewet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.168" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S40ST181-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657411v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boujard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramezi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10519-007-9148-1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82690D41CD049CF507B4A1BC78EF185752BC4024/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661526v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Louis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26028/cybium/2007-312-018" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653144v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faramalala Randriamanantsoa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2005.07.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668315v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cuvier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2005.10.011" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8NB2S7K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662584v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Wache" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Auffray" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gatesoupe" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Zambonino" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gayet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2006.04.002" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672564v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lebrun" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2109.2005.01280.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679260v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevassus" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guenola Hollebecq" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894320v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gw&#233;nola Hollebecq" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2004022" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679911v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2003.10.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674474v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Recalde" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671902v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Qu&#233;au" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2004.00373.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679202v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680920v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2109.2002.00755.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z7M7PHCM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671510v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chevassus" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227755v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698564v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marchand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722110v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hart&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449088v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bideau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256745v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572329612068406E12" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256795v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572329612068406E12)" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240183v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas G&#233;nev&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perquis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyvarc'H" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256478v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726217v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brit" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05618525v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726176v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296533v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776035v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298568v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778951v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778876v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prchal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349008v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Persichetti" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genni Testa" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Bernini" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Viaggiu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Congestri" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37558-4_37" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779185v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948337v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON51198.2020.9203514" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284506v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950585v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182571v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187455v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184246v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317171v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Terrier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737362v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734994v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790958v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789395v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737942v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2018.8747074" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605579v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Geurden" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605577v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012644v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peron" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789376v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Crusot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Rigaudeau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604244v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901314v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741461v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742715v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743040v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dumas" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742966v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741918v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603406v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139701v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800212v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801581v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194069v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jouquan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605570v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602311v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798625v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743421v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kervarec" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744046v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605569v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193848v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jamin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Bernardet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193990v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743793v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019529v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190249v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001289v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745338v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mairesse" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesneau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weill" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745494v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Allamellou" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745088v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Le Calvez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001268v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000746v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Paboeuf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745735v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000611v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747607v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Plault" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernardet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191201v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805451v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019428v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Leprevost" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745298v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000317v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000589v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001157v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H. Chavanne" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755520v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Deschamps" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Girondot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Sire" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193498v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chavanne" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193792v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ines Kolditz" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Skiba" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193574v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817919v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Millot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;an" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Mayeras" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757671v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quentel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lamour" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baud" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abiven" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590375v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757666v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193485v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.109" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2MTHCV2Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758383v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayhan Uyanik" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Davenel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756218v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756631v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Houis" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jalabert" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.079" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NFB2NHL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193488v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cardinal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.121" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFBCS1V2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823010v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755668v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755248v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588820v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753799v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588825v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823901v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762988v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forraz" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763595v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763829v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764339v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Joel Gatesoupe" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761606v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aegerter" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761911v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Andr&#233;" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Yven" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761214v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762735v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763953v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevassus-Au-Louis" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Krieg" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mambrini-Doudet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761280v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834891v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298207v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chesnais" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Coup&#233;" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778994v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298385v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298169v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779238v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298067v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Geslin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298327v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298270v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298122v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184260v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruche" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738327v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Trempont" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182578v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734890v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fricot" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Liu" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192894v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Dubois" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184265v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Caudal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184267v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184249v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282326v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gavin-Plagne" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Na" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmitt" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179544v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179542v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frohn" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282235v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856402v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737912v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011365v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605305v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742974v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Schmitt" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Thomas" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741290v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743448v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lejolivet" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741781v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741561v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799659v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603402v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Cabon" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Louboutin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jrfp/2016" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194075v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cayron" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194074v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743420v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tocquevile" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193841v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/index1024.php" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193979v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Schrama" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laine" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193989v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Real" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Padilla" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatzifotis" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dierckens" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Eding" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743767v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193984v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Lazzarotto" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745390v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mairesse" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745137v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753171v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Weil" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfi.mnhn.fr/cybium/numeros/2008/322%20suppl%20ISRPF/sommaire322Suppl.html" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754111v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Sambroni" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824907v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205015v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/index.html" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833790v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lebrun" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638912v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630104v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608078v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729810v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03056127v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796561v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823952v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>