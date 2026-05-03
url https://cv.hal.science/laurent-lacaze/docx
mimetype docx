--- v0 (2026-04-12)
+++ v1 (2026-05-03)
@@ -81,4861 +81,5099 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid drop impact on granular beds: the influence of drop inertia and grain size</w:t>
+                <w:t xml:space="preserve">Particle-laden gravity currents: The lock-release slumping regime at the laboratory scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pontier</w:t>
+                <w:t xml:space="preserve">Cyril Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Blosse</w:t>
+                <w:t xml:space="preserve">Jean Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Viroulet</w:t>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lacaze</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Dossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4SM00917G⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 195, pp.105539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05221504v1</w:t>
+                <w:t xml:space="preserve">hal-05603347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined influence of particle friction and inertia on hysteresis in granular media on an inclined plane</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liquid drop impact on granular beds: the influence of drop inertia and grain size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Maurin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Alexandre Pontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Blosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Viroulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.10.034301⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (29), pp.5935-5946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4SM00917G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324440v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05221504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-empirical formula of beach slope on flat lower platforms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experimental insights into cross-shore morphodynamics of beaches and cliffs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rafael Almar</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Yann Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2024.104506⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 66 (12), pp.221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-025-04144-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593273v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscous rebound of a quasi-two-dimensional cylinder on a solid wall</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined influence of particle friction and inertia on hysteresis in granular media on an inclined plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu J. Mercier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Clovis Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 9 (4), pp.044301. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevfluids.9.044301⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 10 (3), pp.034301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.10.034301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578655v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Model of Landslide‐Generated Impulse Waves: Experimental Investigation of the Wave‐Granular Flow Coupling</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hybrid Modeling for In Situ Artificial Fish Spawning Ground Stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim-Jehanne Lupinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41, pp.864-885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rra.4403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024JC021145⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05324427v1</w:t>
+                <w:t xml:space="preserve">hal-04892356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model of bores interaction in the swash</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A semi-empirical formula of beach slope on flat lower platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana M Mingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Almar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Pedro Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 192, pp.104564. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2024.104564⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 190, pp.104506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2024.104506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645789v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Modeling for In Situ Artificial Fish Spawning Ground Stabilization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viscous rebound of a quasi-two-dimensional cylinder on a solid wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Aguilar-Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu J. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rra.4403⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (4), pp.044301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevfluids.9.044301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892356v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From discrete to continuum description of weakly inertial bedload transport</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Physical Model of Landslide‐Generated Impulse Waves: Experimental Investigation of the Wave‐Granular Flow Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigaël Darvenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Viroulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Charru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (2), pp.024304. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevfluids.9.024304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024JC021145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532432v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry granular collapse into a liquid: Role of viscous dissipation on granular flow regimes and associated waves</w:t>
+                <w:t xml:space="preserve">Model of bores interaction in the swash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Bougouin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">José Barale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Almar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Roche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Paris</w:t>
+                <w:t xml:space="preserve">Luis Pedro Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.124302⟩</w:t>
+              <w:t xml:space="preserve">Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 192, pp.104564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2024.104564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04825472v1</w:t>
+                <w:t xml:space="preserve">hal-04645789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slumping regime in lock-release turbidity currents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From discrete to continuum description of weakly inertial bedload transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Gadal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu J. Mercier</w:t>
+                <w:t xml:space="preserve">Thomas Bonometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Rastello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lacaze</w:t>
+                <w:t xml:space="preserve">Pierre Elyakime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2023.762⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (2), pp.024304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevfluids.9.024304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259646v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From inertial to viscous slumping: Numerical and experimental insights of a transient intermediate regime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Dry granular collapse into a liquid: Role of viscous dissipation on granular flow regimes and associated waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bougouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Viroulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 7 (9), pp.094803. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 9 (12), pp.124302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.124302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.094803⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03790942v1</w:t>
+                <w:t xml:space="preserve">hal-04825472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Open Channel Flows of a Viscous Fluid: Critical Transition and Apparent Bottom</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Slumping regime in lock-release turbidity currents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu J. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rastello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app12052476⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 974, pp.A4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2023.762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04534018v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of impulse waves generated by a viscous collapse in water</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">From inertial to viscous slumping: Numerical and experimental insights of a transient intermediate regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bougouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 7 (5), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.054801⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 7 (9), pp.094803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.094803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763356v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immersed granular collapse: from viscous to free-fall unsteady granular flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modeling Open Channel Flows of a Viscous Fluid: Critical Transition and Apparent Bottom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Boghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edouard Izard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.1088⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (5), pp.2476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app12052476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382630v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04534018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle motion within the viscous sublayer of a turbulent shear flow</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modeling of impulse waves generated by a viscous collapse in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Kriaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Viroulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 5 (1), pp.014306. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 7 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.7.054801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.014306⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03292139v1</w:t>
+                <w:t xml:space="preserve">hal-03763356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapse of a liquid-saturated granular column on a horizontal plane</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Immersed granular collapse: from viscous to free-fall unsteady granular flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bonometti</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Bouteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Izard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.124306⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 912, pp.A15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.1088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428560v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granular collapse in a fluid : Different flow regimes for an initially dense-packing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Particle motion within the viscous sublayer of a turbulent shear flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Quibeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 3 (6), pp.064305. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.064305⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 5 (1), pp.014306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.014306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924576v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the instabilities of a potential vortex with a free surface</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Collapse of a liquid-saturated granular column on a horizontal plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bougouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tomas Bohr</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonometti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2017.341⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.124306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629421v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapse of a neutrally buoyant suspension column: from Newtonian to apparent non-Newtonian flow regimes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Granular collapse in a fluid : Different flow regimes for an initially dense-packing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bougouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bonometti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2017.471⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (6), pp.064305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.064305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597555v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment transport and bedforms: a numerical study of two-phase viscous shear flow</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the instabilities of a potential vortex with a free surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Bohr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meccanica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11012-016-0553-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 824, pp. 230-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2017.341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435989v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waves in Newton's bucket</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Collapse of a neutrally buoyant suspension column: from Newtonian to apparent non-Newtonian flow regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bougouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonometti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 783, pp. 211-250. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2015.527⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 826, pp.918-941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2017.471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222211v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical slope for laminar transcritical shallow-water flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sediment transport and bedforms: a numerical study of two-phase viscous shear flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Bouteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brahim Boutkhamouine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2015.559⟩</w:t>
+              <w:t xml:space="preserve">Meccanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (12), pp.3055-3065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11012-016-0553-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220472v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady and unsteady shear flows of a viscoplastic fluid in a cylindrical Couette cell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Waves in Newton's bucket</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2014.12.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 783, pp. 211-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2015.527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226458v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the dynamics of a sphere approaching and bouncing on a wall in a viscous fluid</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Critical slope for laminar transcritical shallow-water flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Mouzouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Boutkhamouine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, vol. 747, pp. 422-446. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2014.145⟩</w:t>
+              <w:t xml:space="preserve">, 2015, vol. 783, pp.PP. 1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2015.559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980559v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-dimensional experimental investigation of the structure of the spanwise vortex generated by a shallow vortex dipole</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Steady and unsteady shear flows of a viscoplastic fluid in a cylindrical Couette cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brancher</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Filella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10652-013-9291-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 220, pp. 126 -136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2014.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01728776v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waves and instabilities in rotating free surface flows</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modelling the dynamics of a sphere approaching and bouncing on a wall in a viscous fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Izard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 747, pp. 422-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2014.145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca/2014007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01221136v1</w:t>
+                <w:t xml:space="preserve">hal-00980559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of an avalanche in a fluid with a soft-sphere / immersed boundary method including a lubrication force.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A three-dimensional experimental investigation of the structure of the spanwise vortex generated by a shallow vortex dipole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Albagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Eiff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brancher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Computational Multiphase Flows</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (5), pp.957-970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10652-013-9291-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1260/1757-482X.6.4.391⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03520634v1</w:t>
+                <w:t xml:space="preserve">hal-01728776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple immersed-boundary method for solid-fluid interaction in constant- and stratified-density flows</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Waves and instabilities in rotating free surface flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2014.03.030⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 15 (n° 2), pp. 107-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca/2014007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01012000v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave patterns generated by an axisymmetric obstacle in a two-layer flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Simulation of an avalanche in a fluid with a soft-sphere / immersed boundary method including a lubrication force.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Izard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Computational Multiphase Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (4), pp.391-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1260/1757-482X.6.4.391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-013-1618-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00958121v1</w:t>
+                <w:t xml:space="preserve">hal-03520634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of localised size reorganisation on short-duration bidispersed granular flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A simple immersed-boundary method for solid-fluid interaction in constant- and stratified-density flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeremy C. Phillips</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, vol. 36, </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 97, pp. 126-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2013-13036-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2014.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00957532v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01012000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stereoscopic method for rapid monitoring of the spatio- temporal evolution of the sand-bed elevation in the swash zone.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Wave patterns generated by an axisymmetric obstacle in a two-layer flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Paci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Eiff</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2011.08.007⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 54, pp. 1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-013-1618-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03529199v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the existence and evolution of a spanwise vortex in laminar shallow water dipoles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The influence of localised size reorganisation on short-duration bidispersed granular flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Degaetano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Eiff</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy C. Phillips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3611419⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2013-13036-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545553v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00957532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidal instability in stellar and planetary binary systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A stereoscopic method for rapid monitoring of the spatio- temporal evolution of the sand-bed elevation in the swash zone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Eiff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60, pp.11-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2011.08.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2009.07.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00601517v1</w:t>
+                <w:t xml:space="preserve">hal-03529199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid boundary of a viscoplastic Bingham flow for finite solid deformations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the existence and evolution of a spanwise vortex in laminar shallow water dipoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Albagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Eiff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (8), pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3611419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2009.09.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00960259v1</w:t>
+                <w:t xml:space="preserve">hal-03545553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the 3D dynamics of a laminar shallow vortex dipole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fluid boundary of a viscoplastic Bingham flow for finite solid deformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 48 (2), pp.225-231. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, vol. 165, pp. 84-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00348-009-0732-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2009.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01727774v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00960259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient surface tension in miscible liquids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Tidal instability in stellar and planetary binary systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Null Beysens</w:t>
+                <w:t xml:space="preserve">S. Le Dizès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Delsanti</w:t>
+                <w:t xml:space="preserve">P. Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Rieutord</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 82 (4), </w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 178 (1-2), pp.48-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.82.041606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2009.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02454194v1</w:t>
+                <w:t xml:space="preserve">hal-00601517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elliptic instability in a strained Batchelor vortex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experimental characterization of the 3D dynamics of a laminar shallow vortex dipole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Eiff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kris Ryan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Le Dizès</w:t>
+                <w:t xml:space="preserve">Ludovic Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (2), pp.225-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-009-0732-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00090167v1</w:t>
+                <w:t xml:space="preserve">hal-01727774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic field induced by elliptical instability in a rotating spheroid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Transient surface tension in miscible liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wietze Herreman</w:t>
+                <w:t xml:space="preserve">Patrick Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Le Bars</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Le Dizès</w:t>
+                <w:t xml:space="preserve">Daniel Null Beysens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Le Gal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Delsanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Petitjeans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.82.041606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00084115v1</w:t>
+                <w:t xml:space="preserve">hal-02454194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic field induced by elliptical instability in a rotating tidally distorded sphere</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Elliptic instability in a strained Batchelor vortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kris Ryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Dizès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 577, pp.341-361</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00014489v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An asymptotic description of vortex Kelvin modes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Magnetic field induced by elliptical instability in a rotating spheroid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wietze Herreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Dizès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lacaze</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 542, pp.69-96</w:t>
+              <w:t xml:space="preserve">Geophysical and Astrophysical Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 100 (4-5), pp.299-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00326240v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elliptic instability in a Rankine vortex with axial flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Magnetic field induced by elliptical instability in a rotating tidally distorded sphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Dizès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1814987⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14, pp.30-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/14/1/004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00008487v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00014489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elliptical instability of a flow in a rotating shell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An asymptotic description of vortex Kelvin modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Dizès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Le Dizès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 151, pp.194-205</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 542, pp.69-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00014488v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00326240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elliptic instability in a Rankine vortex with axial flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Birbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Dizès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17, pp.017101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1814987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00008487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliptical instability of a flow in a rotating shell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Dizès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 151, pp.194-205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00014488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elliptical instability in a rotating spheroid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Dizès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 505, pp.1 - 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00014901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4945,375 +5183,375 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle‐laden Gravity Currents: The Lock‐release Slumping Regime at the Laboratory Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particulate Gravity Currents: Theory, Experiments, and Environmental Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.15 - 29, 2025, 9781394216727. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394216727.ch2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Modelling of Particulate Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Granular Suspensions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 612, Springer Nature Switzerland, pp.13-43, 2024, CISM International Centre for Mechanical Sciences, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-55509-1_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modeling of a Granular Collapse Immersed in a Viscous Fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïg Pedrono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Hydroinformatics SimHydro 2017 : Choosing The Right Model in Applied Hydraulics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1099 - 1116, 2018, 978-981-10-7218-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-10-7218-5_76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5323,100 +5561,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'instabilité elliptique : exemples en aéronautique et en géophysique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université de Provence - Aix-Marseille I, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5426,105 +5664,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemples de processus physiques dans les écoulements naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics]. Institut National Polytechnique de Toulouse, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04413153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId170"/>
+      <w:footerReference w:type="default" r:id="rId175"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5671,51 +5909,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221504v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pontier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blosse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Viroulet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacaze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00917G" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05324440v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Lambert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Maurin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fede" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.034301" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04593273v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana M Mingo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2024.104506" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04578655v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Aguilar-Corona" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu J. Mercier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.9.044301" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05324427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#235;l Darvenne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JC021145" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04645789v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barale" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Astruc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Almeida" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2024.104564" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892356v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Jehanne Lupinski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brousse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagnes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4403" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04532432v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonometti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elyakime" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charru" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.9.024304" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825472v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bougouin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.124302" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259646v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gadal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rastello" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.762" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790942v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.094803" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04534018v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Boghi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thual" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12052476" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03763356v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kriaa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.054801" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382630v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Bouteloup" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Izard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.1088" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292139v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Quibeuf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.014306" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428560v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.124306" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924576v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.064305" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629421v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mougel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Bohr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.341" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597555v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.471" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435989v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-016-0553-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222211v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.527" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220472v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Mouzouri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Boutkhamouine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.559" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226458v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Filella" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.12.009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980559v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.145" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728776v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albagnac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moulin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eiff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brancher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-013-9291-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221136v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014007" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520634v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1757-482X.6.4.391" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012000v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bigot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.03.030" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958121v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paci" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cid" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-013-1618-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957532v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Degaetano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy C. Phillips" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2013-13036-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7FF2DEFE456499D34B5981795745F4E62374ECC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529199v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2011.08.007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545553v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3611419" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601517v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bars" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rieutord" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2009.07.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960259v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2009.09.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727774v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Labat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-009-0732-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454194v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guenoun" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Null Beysens" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delsanti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petitjeans" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.041606" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090167v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Ryan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084115v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietze Herreman" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Gal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014489v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/14/1/004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326240v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008487v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Birbaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1814987" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014488v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014901v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291732v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schneider" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chauchat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Dossmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394216727.ch2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852521v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55509-1_2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354015v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Pedrono" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7218-5_76" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011663v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04413153v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05603347v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gadal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schneider" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chauchat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Dossmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105539" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221504v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pontier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blosse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Viroulet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacaze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00917G" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590873v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Astruc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Yann Moulin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-025-04144-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05324440v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Lambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Maurin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fede" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.034301" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892356v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Jehanne Lupinski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brousse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagnes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4403" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04593273v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana M Mingo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2024.104506" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04578655v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Aguilar-Corona" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu J. Mercier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.9.044301" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05324427v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#235;l Darvenne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JC021145" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04645789v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Almeida" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2024.104564" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04532432v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonometti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elyakime" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charru" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.9.024304" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825472v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bougouin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.124302" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259646v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rastello" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.762" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790942v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.094803" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04534018v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Boghi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thual" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12052476" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03763356v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kriaa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.054801" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Bouteloup" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Izard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.1088" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292139v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Quibeuf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.014306" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428560v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.124306" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924576v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.064305" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629421v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mougel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Bohr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.341" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597555v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.471" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435989v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-016-0553-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222211v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.527" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220472v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Mouzouri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Boutkhamouine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.559" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226458v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Filella" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.12.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980559v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.145" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728776v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albagnac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moulin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eiff" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brancher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-013-9291-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221136v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520634v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1757-482X.6.4.391" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012000v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bigot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.03.030" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958121v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paci" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cid" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-013-1618-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957532v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Degaetano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy C. Phillips" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2013-13036-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7FF2DEFE456499D34B5981795745F4E62374ECC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529199v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2011.08.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545553v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3611419" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960259v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2009.09.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601517v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bars" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rieutord" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2009.07.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727774v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Labat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-009-0732-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454194v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guenoun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Null Beysens" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delsanti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petitjeans" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.041606" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090167v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Ryan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084115v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietze Herreman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Gal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014489v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/14/1/004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326240v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008487v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Birbaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1814987" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014488v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014901v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291732v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394216727.ch2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852521v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55509-1_2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354015v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Pedrono" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7218-5_76" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011663v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04413153v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>