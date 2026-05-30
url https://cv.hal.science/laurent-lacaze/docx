--- v1 (2026-05-03)
+++ v2 (2026-05-30)
@@ -721,482 +721,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-empirical formula of beach slope on flat lower platforms</w:t>
+                <w:t xml:space="preserve">Model of bores interaction in the swash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivana M Mingo</w:t>
+                <w:t xml:space="preserve">José Barale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Almar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Pedro Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 190, pp.104506. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2024.104506⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 192, pp.104564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2024.104564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593273v1</w:t>
+                <w:t xml:space="preserve">hal-04645789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscous rebound of a quasi-two-dimensional cylinder on a solid wall</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A semi-empirical formula of beach slope on flat lower platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micheline Abbas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu J. Mercier</w:t>
+                <w:t xml:space="preserve">Ivana M Mingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Almar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevfluids.9.044301⟩</w:t>
+              <w:t xml:space="preserve">Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 190, pp.104506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2024.104506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578655v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Model of Landslide‐Generated Impulse Waves: Experimental Investigation of the Wave‐Granular Flow Coupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viscous rebound of a quasi-two-dimensional cylinder on a solid wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Aguilar-Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abigaël Darvenne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Viroulet</w:t>
+                <w:t xml:space="preserve">Micheline Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu J. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024JC021145⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (4), pp.044301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevfluids.9.044301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324427v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model of bores interaction in the swash</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Barale</w:t>
+                <w:t xml:space="preserve">Physical Model of Landslide‐Generated Impulse Waves: Experimental Investigation of the Wave‐Granular Flow Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigaël Darvenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Viroulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacaze</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luis Pedro Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 192, pp.104564. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2024.104564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024JC021145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645789v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From discrete to continuum description of weakly inertial bedload transport</w:t>
               </w:r>
@@ -1455,51 +1455,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slumping regime in lock-release turbidity currents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu J. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5909,51 +5909,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05603347v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gadal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schneider" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chauchat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Dossmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105539" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221504v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pontier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blosse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Viroulet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacaze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00917G" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590873v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Astruc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Yann Moulin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-025-04144-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05324440v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Lambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Maurin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fede" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.034301" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892356v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Jehanne Lupinski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brousse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagnes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4403" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04593273v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana M Mingo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2024.104506" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04578655v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Aguilar-Corona" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu J. Mercier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.9.044301" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05324427v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#235;l Darvenne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JC021145" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04645789v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Almeida" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2024.104564" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04532432v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonometti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elyakime" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charru" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.9.024304" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825472v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bougouin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.124302" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259646v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rastello" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.762" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790942v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.094803" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04534018v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Boghi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thual" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12052476" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03763356v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kriaa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.054801" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Bouteloup" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Izard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.1088" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292139v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Quibeuf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.014306" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428560v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.124306" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924576v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.064305" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629421v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mougel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Bohr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.341" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597555v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.471" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435989v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-016-0553-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222211v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.527" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220472v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Mouzouri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Boutkhamouine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.559" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226458v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Filella" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.12.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980559v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.145" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728776v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albagnac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moulin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eiff" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brancher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-013-9291-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221136v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520634v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1757-482X.6.4.391" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012000v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bigot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.03.030" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958121v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paci" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cid" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-013-1618-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957532v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Degaetano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy C. Phillips" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2013-13036-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7FF2DEFE456499D34B5981795745F4E62374ECC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529199v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2011.08.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545553v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3611419" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960259v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2009.09.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601517v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bars" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rieutord" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2009.07.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727774v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Labat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-009-0732-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454194v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guenoun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Null Beysens" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delsanti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petitjeans" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.041606" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090167v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Ryan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084115v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietze Herreman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Gal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014489v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/14/1/004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326240v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008487v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Birbaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1814987" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014488v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014901v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291732v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394216727.ch2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852521v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55509-1_2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354015v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Pedrono" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7218-5_76" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011663v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04413153v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05603347v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gadal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schneider" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chauchat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Dossmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105539" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221504v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pontier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Blosse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Viroulet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacaze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4SM00917G" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590873v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Astruc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Yann Moulin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-025-04144-4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05324440v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Lambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Maurin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fede" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.034301" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892356v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Jehanne Lupinski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brousse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagnes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4403" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04645789v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barale" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pedro Almeida" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2024.104564" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04593273v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana M Mingo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2024.104506" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04578655v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Aguilar-Corona" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu J. Mercier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.9.044301" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05324427v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#235;l Darvenne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JC021145" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04532432v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonometti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elyakime" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charru" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.9.024304" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825472v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bougouin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Paris" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.124302" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259646v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rastello" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.762" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790942v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.094803" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04534018v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Boghi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thual" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12052476" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03763356v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kriaa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.054801" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Bouteloup" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Izard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.1088" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292139v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Quibeuf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.014306" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428560v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.124306" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924576v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.064305" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629421v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mougel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Bohr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.341" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597555v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.471" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435989v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-016-0553-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222211v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.527" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220472v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Mouzouri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Boutkhamouine" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.559" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226458v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Filella" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2014.12.009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980559v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.145" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728776v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albagnac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moulin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eiff" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brancher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-013-9291-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221136v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520634v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1757-482X.6.4.391" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012000v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bigot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.03.030" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958121v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paci" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cid" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-013-1618-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957532v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Degaetano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy C. Phillips" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2013-13036-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7FF2DEFE456499D34B5981795745F4E62374ECC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529199v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2011.08.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545553v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3611419" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960259v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2009.09.005" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601517v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bars" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rieutord" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2009.07.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727774v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Labat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-009-0732-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454194v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Guenoun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Null Beysens" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delsanti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petitjeans" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.82.041606" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090167v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Ryan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084115v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wietze Herreman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Gal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014489v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/14/1/004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326240v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008487v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Birbaud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1814987" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014488v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014901v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291732v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394216727.ch2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852521v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55509-1_2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354015v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Pedrono" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-7218-5_76" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011663v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04413153v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>