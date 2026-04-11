--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Laforest </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training, beliefs, and perceived barriers to implementing sustainable dentistry: influence of practitioners’ age, gender, and practice size – Results from a French online survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Szönyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Campus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Baras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.106521. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jdent.2026.106521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and Opinions of French Dental Students in Operative Dentistry - Management of Deep Carious Lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Gasqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Le Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ceinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Chemla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oral Health and Preventive Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (1), pp.627-633. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3290/j.ohpd.b2403521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observance of Sterilization Protocol Guideline Procedures of Critical Instruments for Preventing Iatrogenic Transmission of Creutzfeldt-Jakob Disease in Dental Practice in France, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Saliasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tramini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (5), pp.853 - 853. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph15050853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational outcomes of a new curriculum on interproximal oral prophylaxis for dental students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Saliasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Llodra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0204564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adhésion thérapeutique dans l'asthme en France : revue générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Letrilliart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmr.2016.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costs of perennial allergic rhinitis and allergic asthma increase with severity and poor disease control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bloch-Morot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Pouvourville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (6), pp.948 - 958. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency of comorbidities in chronic obstructive pulmonary disease, and impact on all-cause mortality: A population-based cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Chouaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respiratory Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117, pp.33--39. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmed.2016.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent Wheezing in Infants: A Population-Based Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Blic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chanut-Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95 (15), pp.e3404. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MD.0000000000003404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level of Asthma Controller Therapy Before Admission to the Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lelia Dima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2016.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early adherence to anti-glaucoma therapy: An observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idlir Licaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric van Ganse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (5), pp.491-499. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.therap.2016.02.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Inhaled Corticosteroid Adherence in Asthma Patients with Short-Term Adherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (5), pp.890--899.e2. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2016.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescribed therapy for asthma: therapeutic ratios and outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idlir Licaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.49. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12875-015-0265-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliberate interruptions and changes of dose of inhaled corticosteroids by asthma patients: &amp;quot;a community pharmacy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É van Ganse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tamberou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (1), pp.8--17. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmr.2014.04.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the safety of long-acting β2-agonists in routine asthma care: the ASTRO-LAB protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Ganse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra L. Dima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Primary Care Respiratory Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25, pp.15040. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/npjpcrm.2015.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescription of antibiotics and anxiolytics/hypnotics to asthmatic patients in general practice: a cross-sectional study based on French and Italian prescribing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Ganse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Petrazzuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Van Weel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12875-015-0222-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of Montelukast on asthma control in infants: methodology of a French claims data study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard de Pouvourville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Blic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Pulmonary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.51. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12890-015-0047-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01840484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Osteoporosis & Chronic Inflammatory Rheumatic Disease In French Claims Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Levy-Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Van Ganse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (7), pp.A637. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jval.2015.09.2264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative exposure to controller therapy and asthma exacerbations: a validation study in community pharmacies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idlir Licaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacoepidemiology and Drug Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23, pp.958 - 964. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pds.3668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asthma drug ratios and exacerbations: claims data from universal health coverage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idlir Licaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Respiratory Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (5), pp.1378--1386. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1183/09031936.00100113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-acting beta-agonists plus inhaled corticosteroids safety: a systematic review and meta-analysis of non-randomized studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gimena Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angels Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatz Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respiratory Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.83. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1465-9921-15-83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of vitamin D supplementation on health-care use in a 25-hydroxyvitamin D-tested population in France: a population-based descriptive cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan B Jaglal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Rabilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1--11. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S136898001400038X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification dans les bases de l'Assurance Maladie de facteurs associés aux grosses délivrances de bêtas agonistes inhalés à courte durée dans l'asthme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Licaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16e Congres de Pneumologie de Langue Française, 29, Supplement 1, pp.A64. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmr.2011.10.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are fixed combinations of inhaled corticosteroids and long-acting β2-agonists really harmless in asthmatics ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Boussageon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E van Ganse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (9), 1169--1170; author reply 1170--1171. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmr.2012.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude observationnelle de la persistance aux traitements hypnotisants antiglaucomateux, Lyon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Licaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. van Ganse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ve Congrès International d'Épidémiologie "Épidémiologie et santé mondialisée", Bruxelles, 12-14 septembre 2012, 60, Supplement 2, pp.S143. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2012.06.373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coût de l'asthme en France : Asthme de l'adulte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Com-Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Broquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ericvan Ganse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (3), pp.336--338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlates of adherence to respiratory drugs in COPD patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Ganse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Ritleng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Saussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primary Care Respiratory Journal: Journal of the General Practice Airways Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (2), pp.148--154. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4104/pcrj.2010.00004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migraine or headache management: a pharmacy survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Desamericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Chamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bauguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (6), pp.395--403. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2515/therapie/2009057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlates of quality of life of pre-obese and obese patients: a pharmacy-based cross-sectional survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Ganse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ritleng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Desamericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Letrilliart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.337. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2458-9-337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of low high-density lipoprotein cholesterol and hypertriglyceridaemia in patients treated with hypolipidaemic drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ritleng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Desamericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of cardiovascular diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102 (1), pp.43--50. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acvd.2008.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galectin-10 mRNA is overexpressed in peripheral blood of aspirin-induced asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Diasparra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Freymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (1), pp.125--131. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1398-9995.2007.01558.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux économiques de l'asthme sévère : Asthme réfractaire : Des progrès diagnostiques et thérapeutiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Com-Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Ganse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (1), pp.117--128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlates of LDL-cholesterol goal attainment in patients under lipid lowering therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ritleng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Desamericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atherosclerosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 199 (2), pp.368--377. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2007.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic aspects of severe asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Com-Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Ganse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (1 Pt 2), pp.117--128. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2007.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of margarine enriched in phytosterols by patients at high cardiovascular risk and treated by hypolipidemic drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Schwalm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Jeunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Chretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition, metabolism, and cardiovascular diseases: NMCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (9), pp.657--665. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.numecd.2006.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed dyslipidemia among patients using lipid-lowering therapy in French general practice: an observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Ganse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemant Phatak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Souchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (8), pp.1671--1681. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinthera.2007.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'éducation du patient asthmatique et proposition d'une méthode d'évaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Ganse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Freymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Arkhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (1), pp.30--43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of patients' characteristics and disease management on asthma control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Ganse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Chretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 117 (6), pp.1404--1410. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2006.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary care physicians` behaviors towards risk of iatrogenesis in elderly patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Voirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62, pp.563-570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sociodemographic factors on quality of life during pollen season in seasonal allergic rhinitis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Allergy, Asthma and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (1), pp.26--32. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1081-1206(10)61184-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid-modifying therapy and attainment of cholesterol goals in Europe: the Return on Expenditure Achieved for Lipid Therapy (REALITY) study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Ganse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evo Alemao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Gutkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Medical Research and Opinion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (9), pp.1389--1399. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1185/030079905X59139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between asthma control in children and loss of workdays by caregivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilisa Sazonov Kocevar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neville Dickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Allergy, Asthma and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93 (3), pp.265--271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there an interaction between sleep-disordered breathing, depression and apolipoprotein E phenotype ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sassolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Chamba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (4), pp.360--362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smoking and its correlates among preadolescent children in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie J Sasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Benhaïm-Luzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth E Little</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34 (2), pp.226--234. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/pmed.2001.0980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational risk factors, ultraviolet radiation, and ocular melanoma: a case-control study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svend Sabroe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Causes and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12 (5), pp.451--459. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1011271420974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CYP2D6 gene polymorphism in caucasian smokers: lung cancer susceptibility and phenotype-genotype relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Wikman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S T Saarikoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bouchardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 36 (14), pp.1825--1832</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laryngeal and hypopharyngeal cancers and occupational exposure to formaldehyde and various dusts: a case-control study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Bégin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupational and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57 (11), pp.767--773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiologic study of lead contamination of children of occupationally exposed parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Annino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alluard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Precausta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. van Den Wiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 47 (5), pp.433--441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hysterectomy techniques used for benign pathologies: results of a French multicentre study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ansquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 14 (10), pp.2464--2470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations entre les concentrations aériennes de pollens et les pollinoses saisonnières : synthèse des études épidémiologiques publiées entre 1978 et 1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Quenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Goaster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thibaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Almoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 45 (3), pp.224-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACE inhibitors, cough, and genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Kreft-Jais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Plouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Originally published as Volume 1, Issue 8899, 343 (8899), pp.740--741. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(94)91627-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId255"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Laforest </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training, beliefs, and perceived barriers to implementing sustainable dentistry: influence of practitioners’ age, gender, and practice size – Results from a French online survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Szönyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Campus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Baras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.106521. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jdent.2026.106521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and Opinions of French Dental Students in Operative Dentistry - Management of Deep Carious Lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Gasqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Le Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ceinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Chemla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oral Health and Preventive Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (1), pp.627-633. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3290/j.ohpd.b2403521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observance of Sterilization Protocol Guideline Procedures of Critical Instruments for Preventing Iatrogenic Transmission of Creutzfeldt-Jakob Disease in Dental Practice in France, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Saliasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tramini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (5), pp.853 - 853. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph15050853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational outcomes of a new curriculum on interproximal oral prophylaxis for dental students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Saliasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Llodra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0204564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costs of perennial allergic rhinitis and allergic asthma increase with severity and poor disease control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bloch-Morot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Pouvourville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (6), pp.948 - 958. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adhésion thérapeutique dans l'asthme en France : revue générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Letrilliart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmr.2016.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level of Asthma Controller Therapy Before Admission to the Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lelia Dima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2016.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency of comorbidities in chronic obstructive pulmonary disease, and impact on all-cause mortality: A population-based cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Chouaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respiratory Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117, pp.33--39. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmed.2016.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent Wheezing in Infants: A Population-Based Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Blic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chanut-Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95 (15), pp.e3404. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MD.0000000000003404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early adherence to anti-glaucoma therapy: An observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idlir Licaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric van Ganse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (5), pp.491-499. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.therap.2016.02.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Inhaled Corticosteroid Adherence in Asthma Patients with Short-Term Adherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (5), pp.890--899.e2. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2016.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Osteoporosis & Chronic Inflammatory Rheumatic Disease In French Claims Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Levy-Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Van Ganse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (7), pp.A637. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jval.2015.09.2264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliberate interruptions and changes of dose of inhaled corticosteroids by asthma patients: &amp;quot;a community pharmacy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É van Ganse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tamberou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (1), pp.8--17. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmr.2014.04.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescribed therapy for asthma: therapeutic ratios and outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idlir Licaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.49. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12875-015-0265-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the safety of long-acting β2-agonists in routine asthma care: the ASTRO-LAB protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Ganse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra L. Dima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Primary Care Respiratory Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25, pp.15040. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/npjpcrm.2015.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescription of antibiotics and anxiolytics/hypnotics to asthmatic patients in general practice: a cross-sectional study based on French and Italian prescribing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Ganse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Petrazzuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Van Weel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12875-015-0222-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of Montelukast on asthma control in infants: methodology of a French claims data study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard de Pouvourville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Blic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Pulmonary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.51. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12890-015-0047-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01840484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of vitamin D supplementation on health-care use in a 25-hydroxyvitamin D-tested population in France: a population-based descriptive cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan B Jaglal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Rabilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1--11. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S136898001400038X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-acting beta-agonists plus inhaled corticosteroids safety: a systematic review and meta-analysis of non-randomized studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gimena Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angels Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatz Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respiratory Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.83. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1465-9921-15-83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asthma drug ratios and exacerbations: claims data from universal health coverage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idlir Licaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Respiratory Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (5), pp.1378--1386. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1183/09031936.00100113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative exposure to controller therapy and asthma exacerbations: a validation study in community pharmacies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idlir Licaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacoepidemiology and Drug Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23, pp.958 - 964. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pds.3668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are fixed combinations of inhaled corticosteroids and long-acting β2-agonists really harmless in asthmatics ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Boussageon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E van Ganse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (9), 1169--1170; author reply 1170--1171. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmr.2012.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification dans les bases de l'Assurance Maladie de facteurs associés aux grosses délivrances de bêtas agonistes inhalés à courte durée dans l'asthme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Licaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16e Congres de Pneumologie de Langue Française, 29, Supplement 1, pp.A64. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmr.2011.10.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude observationnelle de la persistance aux traitements hypnotisants antiglaucomateux, Lyon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Licaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. van Ganse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ve Congrès International d'Épidémiologie "Épidémiologie et santé mondialisée", Bruxelles, 12-14 septembre 2012, 60, Supplement 2, pp.S143. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2012.06.373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coût de l'asthme en France : Asthme de l'adulte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Com-Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Broquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ericvan Ganse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (3), pp.336--338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlates of adherence to respiratory drugs in COPD patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Ganse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Ritleng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Saussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primary Care Respiratory Journal: Journal of the General Practice Airways Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (2), pp.148--154. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4104/pcrj.2010.00004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migraine or headache management: a pharmacy survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Desamericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Chamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bauguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (6), pp.395--403. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2515/therapie/2009057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of low high-density lipoprotein cholesterol and hypertriglyceridaemia in patients treated with hypolipidaemic drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ritleng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Desamericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of cardiovascular diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102 (1), pp.43--50. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acvd.2008.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlates of quality of life of pre-obese and obese patients: a pharmacy-based cross-sectional survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Ganse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ritleng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Desamericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Letrilliart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.337. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2458-9-337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux économiques de l'asthme sévère : Asthme réfractaire : Des progrès diagnostiques et thérapeutiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Com-Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Ganse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (1), pp.117--128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlates of LDL-cholesterol goal attainment in patients under lipid lowering therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ritleng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Desamericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atherosclerosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 199 (2), pp.368--377. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2007.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galectin-10 mRNA is overexpressed in peripheral blood of aspirin-induced asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Diasparra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Freymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (1), pp.125--131. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1398-9995.2007.01558.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic aspects of severe asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Com-Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Ganse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (1 Pt 2), pp.117--128. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2007.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of margarine enriched in phytosterols by patients at high cardiovascular risk and treated by hypolipidemic drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Schwalm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Jeunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Chretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition, metabolism, and cardiovascular diseases: NMCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (9), pp.657--665. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.numecd.2006.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed dyslipidemia among patients using lipid-lowering therapy in French general practice: an observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Ganse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemant Phatak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Souchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (8), pp.1671--1681. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinthera.2007.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'éducation du patient asthmatique et proposition d'une méthode d'évaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Ganse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Freymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Arkhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (1), pp.30--43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of patients' characteristics and disease management on asthma control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Ganse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Chretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 117 (6), pp.1404--1410. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2006.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary care physicians` behaviors towards risk of iatrogenesis in elderly patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Voirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62, pp.563-570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid-modifying therapy and attainment of cholesterol goals in Europe: the Return on Expenditure Achieved for Lipid Therapy (REALITY) study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Ganse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evo Alemao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Gutkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Medical Research and Opinion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (9), pp.1389--1399. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1185/030079905X59139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sociodemographic factors on quality of life during pollen season in seasonal allergic rhinitis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Allergy, Asthma and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (1), pp.26--32. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1081-1206(10)61184-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between asthma control in children and loss of workdays by caregivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilisa Sazonov Kocevar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neville Dickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Allergy, Asthma and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93 (3), pp.265--271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there an interaction between sleep-disordered breathing, depression and apolipoprotein E phenotype ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sassolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Chamba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (4), pp.360--362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smoking and its correlates among preadolescent children in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie J Sasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Benhaïm-Luzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth E Little</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34 (2), pp.226--234. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/pmed.2001.0980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational risk factors, ultraviolet radiation, and ocular melanoma: a case-control study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svend Sabroe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Causes and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12 (5), pp.451--459. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1011271420974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CYP2D6 gene polymorphism in caucasian smokers: lung cancer susceptibility and phenotype-genotype relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Wikman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S T Saarikoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bouchardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 36 (14), pp.1825--1832</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laryngeal and hypopharyngeal cancers and occupational exposure to formaldehyde and various dusts: a case-control study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Bégin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupational and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57 (11), pp.767--773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hysterectomy techniques used for benign pathologies: results of a French multicentre study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ansquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 14 (10), pp.2464--2470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiologic study of lead contamination of children of occupationally exposed parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Annino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alluard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Precausta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. van Den Wiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 47 (5), pp.433--441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations entre les concentrations aériennes de pollens et les pollinoses saisonnières : synthèse des études épidémiologiques publiées entre 1978 et 1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Quenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Goaster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thibaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Almoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 45 (3), pp.224-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACE inhibitors, cough, and genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Kreft-Jais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Plouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Originally published as Volume 1, Issue 8899, 343 (8899), pp.740--741. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(94)91627-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId255"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sz&#246;nyi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Vergnes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Campus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdent.2026.106521" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688053v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Gasqui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laforest" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Le Clerc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ceinos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chemla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3290/j.ohpd.b2403521" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01819051v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourgeois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dussart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Saliasi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tramini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15050853" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911954v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Llodra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardivo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204564" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838966v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laforest" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhassen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Devouassoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Didier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Letrilliart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2016.03.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798479v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demoly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bloch-Morot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Pouvourville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ginoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13098" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838973v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Devouassoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Belhassen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Chouaid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2016.05.019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Blic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laigle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chanut-Vogel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000003404" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838970v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Langlois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lelia Dima" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ginoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2016.06.012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838971v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idlir Licaj" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric van Ganse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2016.02.033" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838972v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Didier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2016.07.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838979v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Eriksson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-015-0265-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838976v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; van Ganse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatt&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tamberou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2014.04.103" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838978v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Ganse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Texier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra L. Dima" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Ferrer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npjpcrm.2015.40" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838974v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darmon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Petrazzuoli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Van Weel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-015-0222-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01840484v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard de Pouvourville" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brouard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-015-0047-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838977v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Levy-Bachelot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Van Ganse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2015.09.2264" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838980v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chatt&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pds.3668" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R83SK5JB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838982v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chatte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00100113" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838981v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gimena Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Avila" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angels Pont" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatz Garin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Alonso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1465-9921-15-83" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838983v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan B Jaglal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapurlat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rabilloud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S136898001400038X" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838985v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Licaj" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2011.10.199" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838984v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Boussageon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van Ganse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2012.09.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838986v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhasse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Ganse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2012.06.373" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838987v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Com-Ruelle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Broquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericvan Ganse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838988v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Denis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ritleng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Saussier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4104/pcrj.2010.00004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838991v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Desamericq" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Revol" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chamba" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bauguil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie/2009057" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F5CE59B6515EEC767B29023F7F309781000B0EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838992v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ritleng" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Desamericq" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letrilliart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-9-337" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838989v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Souchet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2008.06.021" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838995v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pachot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diasparra" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Freymond" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2007.01558.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838996v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pison" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838993v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2007.11.033" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0J5321F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838994v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2007.06.019" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838997v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Schwalm" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Jeunne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chretin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2006.07.012" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJVM8D04-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838998v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burke" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemant Phatak" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinthera.2007.08.003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3X524K6C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839000v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Freymond" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Arkhis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839001v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2006.03.007" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHLJ07R1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427956v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fantino" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Voirin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fantino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chretin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839002v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Neukirch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pietri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1081-1206(10)61184-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839003v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evo Alemao" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Davies" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gutkin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1185/030079905X59139" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839005v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Yin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilisa Sazonov Kocevar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pacheco" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville Dickson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839004v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sassolas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lestra" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chamba" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839006v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie J Sasco" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Benha&#239;m-Luzon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Poncet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth E Little" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/pmed.2001.0980" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCVDZ4KR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839007v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gu&#233;nel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cyr" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle F&#233;votte" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svend Sabroe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011271420974" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W9VJXLSN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839009v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wikman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Benhamou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S T Saarikoski" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouchardy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839010v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Luce" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Goldberg" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D B&#233;gin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G&#233;rin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839012v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Annino" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alluard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Precausta" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Den Wiele" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839011v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chapron" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ansquer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fauconnier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fernandez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824156v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quenel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chambaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Goaster" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thibaudon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Almoussa" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839013v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kreft-Jais" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnardeaux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumont" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Plouin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(94)91627-6" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PJ0431S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sz&#246;nyi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Vergnes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Campus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdent.2026.106521" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688053v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Gasqui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laforest" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Le Clerc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ceinos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chemla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3290/j.ohpd.b2403521" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01819051v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourgeois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dussart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Saliasi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tramini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15050853" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911954v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Llodra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardivo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204564" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798479v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhassen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demoly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bloch-Morot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Pouvourville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ginoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13098" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838966v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laforest" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Devouassoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Didier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Letrilliart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2016.03.013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838970v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Belhassen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Langlois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lelia Dima" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ginoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2016.06.012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838973v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Devouassoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Chouaid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2016.05.019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838969v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Blic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laigle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chanut-Vogel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000003404" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838971v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idlir Licaj" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric van Ganse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2016.02.033" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838972v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Didier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2016.07.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838977v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Levy-Bachelot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Van Ganse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2015.09.2264" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838976v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; van Ganse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatt&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tamberou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2014.04.103" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838979v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Eriksson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-015-0265-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838978v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Ganse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Texier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra L. Dima" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Ferrer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npjpcrm.2015.40" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838974v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darmon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Petrazzuoli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Van Weel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-015-0222-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01840484v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard de Pouvourville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brouard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-015-0047-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838983v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan B Jaglal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapurlat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rabilloud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S136898001400038X" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838981v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gimena Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Avila" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angels Pont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatz Garin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Alonso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1465-9921-15-83" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838982v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chatte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00100113" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838980v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chatt&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pds.3668" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R83SK5JB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838984v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Boussageon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van Ganse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2012.09.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838985v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Licaj" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2011.10.199" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838986v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhasse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Ganse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2012.06.373" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838987v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Com-Ruelle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Broquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericvan Ganse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838988v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Denis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ritleng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Saussier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4104/pcrj.2010.00004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838991v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Desamericq" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Revol" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chamba" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bauguil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie/2009057" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F5CE59B6515EEC767B29023F7F309781000B0EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838989v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Souchet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ritleng" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2008.06.021" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838992v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Desamericq" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letrilliart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-9-337" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838996v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pison" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838993v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2007.11.033" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0J5321F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838995v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pachot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diasparra" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Freymond" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2007.01558.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838994v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2007.06.019" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838997v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Schwalm" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Jeunne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chretin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2006.07.012" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJVM8D04-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838998v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burke" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemant Phatak" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinthera.2007.08.003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3X524K6C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839000v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Freymond" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Arkhis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839001v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2006.03.007" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHLJ07R1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427956v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fantino" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Voirin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fantino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chretin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839003v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evo Alemao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Davies" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gutkin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1185/030079905X59139" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839002v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Neukirch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pietri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1081-1206(10)61184-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839005v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Yin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilisa Sazonov Kocevar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pacheco" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville Dickson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839004v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sassolas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lestra" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chamba" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839006v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie J Sasco" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Benha&#239;m-Luzon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Poncet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth E Little" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/pmed.2001.0980" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCVDZ4KR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839007v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gu&#233;nel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cyr" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle F&#233;votte" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svend Sabroe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011271420974" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W9VJXLSN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839009v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wikman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Benhamou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S T Saarikoski" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouchardy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839010v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Luce" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Goldberg" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D B&#233;gin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G&#233;rin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839011v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chapron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ansquer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fauconnier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fernandez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839012v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Annino" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alluard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Precausta" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Den Wiele" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824156v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quenel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chambaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Goaster" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thibaudon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Almoussa" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839013v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kreft-Jais" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnardeaux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumont" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Plouin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(94)91627-6" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PJ0431S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>