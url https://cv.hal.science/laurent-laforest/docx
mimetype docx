--- v1 (2026-04-11)
+++ v2 (2026-05-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Laforest </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training, beliefs, and perceived barriers to implementing sustainable dentistry: influence of practitioners’ age, gender, and practice size – Results from a French online survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Szönyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Campus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Baras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.106521. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jdent.2026.106521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and Opinions of French Dental Students in Operative Dentistry - Management of Deep Carious Lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Gasqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Le Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ceinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Chemla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oral Health and Preventive Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (1), pp.627-633. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3290/j.ohpd.b2403521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observance of Sterilization Protocol Guideline Procedures of Critical Instruments for Preventing Iatrogenic Transmission of Creutzfeldt-Jakob Disease in Dental Practice in France, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Saliasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tramini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (5), pp.853 - 853. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph15050853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational outcomes of a new curriculum on interproximal oral prophylaxis for dental students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Saliasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Llodra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0204564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costs of perennial allergic rhinitis and allergic asthma increase with severity and poor disease control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bloch-Morot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Pouvourville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (6), pp.948 - 958. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adhésion thérapeutique dans l'asthme en France : revue générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Letrilliart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmr.2016.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level of Asthma Controller Therapy Before Admission to the Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lelia Dima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2016.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency of comorbidities in chronic obstructive pulmonary disease, and impact on all-cause mortality: A population-based cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Chouaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respiratory Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117, pp.33--39. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmed.2016.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent Wheezing in Infants: A Population-Based Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Blic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chanut-Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95 (15), pp.e3404. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MD.0000000000003404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early adherence to anti-glaucoma therapy: An observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idlir Licaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric van Ganse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (5), pp.491-499. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.therap.2016.02.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Inhaled Corticosteroid Adherence in Asthma Patients with Short-Term Adherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (5), pp.890--899.e2. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2016.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Osteoporosis & Chronic Inflammatory Rheumatic Disease In French Claims Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Levy-Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Van Ganse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (7), pp.A637. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jval.2015.09.2264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliberate interruptions and changes of dose of inhaled corticosteroids by asthma patients: &amp;quot;a community pharmacy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É van Ganse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tamberou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (1), pp.8--17. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmr.2014.04.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescribed therapy for asthma: therapeutic ratios and outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idlir Licaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.49. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12875-015-0265-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the safety of long-acting β2-agonists in routine asthma care: the ASTRO-LAB protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Ganse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra L. Dima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Primary Care Respiratory Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25, pp.15040. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/npjpcrm.2015.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescription of antibiotics and anxiolytics/hypnotics to asthmatic patients in general practice: a cross-sectional study based on French and Italian prescribing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Ganse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Petrazzuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Van Weel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12875-015-0222-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of Montelukast on asthma control in infants: methodology of a French claims data study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard de Pouvourville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Blic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Pulmonary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.51. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12890-015-0047-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01840484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of vitamin D supplementation on health-care use in a 25-hydroxyvitamin D-tested population in France: a population-based descriptive cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan B Jaglal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Rabilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1--11. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S136898001400038X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-acting beta-agonists plus inhaled corticosteroids safety: a systematic review and meta-analysis of non-randomized studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gimena Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angels Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatz Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respiratory Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.83. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1465-9921-15-83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asthma drug ratios and exacerbations: claims data from universal health coverage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idlir Licaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Respiratory Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (5), pp.1378--1386. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1183/09031936.00100113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative exposure to controller therapy and asthma exacerbations: a validation study in community pharmacies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idlir Licaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacoepidemiology and Drug Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23, pp.958 - 964. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pds.3668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are fixed combinations of inhaled corticosteroids and long-acting β2-agonists really harmless in asthmatics ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Boussageon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E van Ganse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (9), 1169--1170; author reply 1170--1171. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmr.2012.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification dans les bases de l'Assurance Maladie de facteurs associés aux grosses délivrances de bêtas agonistes inhalés à courte durée dans l'asthme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Licaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16e Congres de Pneumologie de Langue Française, 29, Supplement 1, pp.A64. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmr.2011.10.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude observationnelle de la persistance aux traitements hypnotisants antiglaucomateux, Lyon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Licaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. van Ganse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ve Congrès International d'Épidémiologie "Épidémiologie et santé mondialisée", Bruxelles, 12-14 septembre 2012, 60, Supplement 2, pp.S143. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2012.06.373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coût de l'asthme en France : Asthme de l'adulte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Com-Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Broquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ericvan Ganse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (3), pp.336--338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlates of adherence to respiratory drugs in COPD patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Ganse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Ritleng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Saussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primary Care Respiratory Journal: Journal of the General Practice Airways Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (2), pp.148--154. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4104/pcrj.2010.00004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migraine or headache management: a pharmacy survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Desamericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Chamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bauguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (6), pp.395--403. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2515/therapie/2009057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of low high-density lipoprotein cholesterol and hypertriglyceridaemia in patients treated with hypolipidaemic drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ritleng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Desamericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of cardiovascular diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102 (1), pp.43--50. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acvd.2008.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlates of quality of life of pre-obese and obese patients: a pharmacy-based cross-sectional survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Ganse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ritleng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Desamericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Letrilliart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.337. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2458-9-337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux économiques de l'asthme sévère : Asthme réfractaire : Des progrès diagnostiques et thérapeutiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Com-Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Ganse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (1), pp.117--128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlates of LDL-cholesterol goal attainment in patients under lipid lowering therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ritleng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Desamericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atherosclerosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 199 (2), pp.368--377. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2007.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galectin-10 mRNA is overexpressed in peripheral blood of aspirin-induced asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Diasparra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Freymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (1), pp.125--131. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1398-9995.2007.01558.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic aspects of severe asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Com-Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Ganse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (1 Pt 2), pp.117--128. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2007.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of margarine enriched in phytosterols by patients at high cardiovascular risk and treated by hypolipidemic drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Schwalm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Jeunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Chretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition, metabolism, and cardiovascular diseases: NMCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (9), pp.657--665. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.numecd.2006.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed dyslipidemia among patients using lipid-lowering therapy in French general practice: an observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Ganse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemant Phatak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Souchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (8), pp.1671--1681. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinthera.2007.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'éducation du patient asthmatique et proposition d'une méthode d'évaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Ganse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Freymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Arkhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (1), pp.30--43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of patients' characteristics and disease management on asthma control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Ganse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Chretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 117 (6), pp.1404--1410. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2006.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary care physicians` behaviors towards risk of iatrogenesis in elderly patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Voirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62, pp.563-570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid-modifying therapy and attainment of cholesterol goals in Europe: the Return on Expenditure Achieved for Lipid Therapy (REALITY) study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Ganse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evo Alemao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Gutkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Medical Research and Opinion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (9), pp.1389--1399. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1185/030079905X59139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sociodemographic factors on quality of life during pollen season in seasonal allergic rhinitis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Allergy, Asthma and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (1), pp.26--32. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1081-1206(10)61184-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between asthma control in children and loss of workdays by caregivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilisa Sazonov Kocevar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neville Dickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Allergy, Asthma and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93 (3), pp.265--271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there an interaction between sleep-disordered breathing, depression and apolipoprotein E phenotype ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sassolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Chamba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (4), pp.360--362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smoking and its correlates among preadolescent children in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie J Sasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Benhaïm-Luzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth E Little</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34 (2), pp.226--234. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/pmed.2001.0980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational risk factors, ultraviolet radiation, and ocular melanoma: a case-control study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svend Sabroe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Causes and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12 (5), pp.451--459. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1011271420974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CYP2D6 gene polymorphism in caucasian smokers: lung cancer susceptibility and phenotype-genotype relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Wikman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S T Saarikoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bouchardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 36 (14), pp.1825--1832</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laryngeal and hypopharyngeal cancers and occupational exposure to formaldehyde and various dusts: a case-control study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Bégin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupational and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57 (11), pp.767--773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hysterectomy techniques used for benign pathologies: results of a French multicentre study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ansquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 14 (10), pp.2464--2470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiologic study of lead contamination of children of occupationally exposed parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Annino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alluard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Precausta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. van Den Wiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 47 (5), pp.433--441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations entre les concentrations aériennes de pollens et les pollinoses saisonnières : synthèse des études épidémiologiques publiées entre 1978 et 1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Quenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Goaster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thibaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Almoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 45 (3), pp.224-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACE inhibitors, cough, and genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Kreft-Jais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Plouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Originally published as Volume 1, Issue 8899, 343 (8899), pp.740--741. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(94)91627-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId255"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laurent Laforest </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training, beliefs, and perceived barriers to implementing sustainable dentistry: influence of practitioners’ age, gender, and practice size – Results from a French online survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Szönyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïlys Campus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Baras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.106521. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jdent.2026.106521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and Opinions of French Dental Students in Operative Dentistry - Management of Deep Carious Lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Gasqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Le Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ceinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Chemla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oral Health and Preventive Dentistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (1), pp.627-633. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3290/j.ohpd.b2403521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observance of Sterilization Protocol Guideline Procedures of Critical Instruments for Preventing Iatrogenic Transmission of Creutzfeldt-Jakob Disease in Dental Practice in France, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Saliasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tramini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (5), pp.853 - 853. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph15050853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational outcomes of a new curriculum on interproximal oral prophylaxis for dental students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ina Saliasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Llodra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tardivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0204564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costs of perennial allergic rhinitis and allergic asthma increase with severity and poor disease control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bloch-Morot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Pouvourville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72 (6), pp.948 - 958. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/all.13098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adhésion thérapeutique dans l'asthme en France : revue générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Letrilliart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmr.2016.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency of comorbidities in chronic obstructive pulmonary disease, and impact on all-cause mortality: A population-based cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Chouaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respiratory Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117, pp.33--39. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmed.2016.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrent Wheezing in Infants: A Population-Based Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Blic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chanut-Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95 (15), pp.e3404. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MD.0000000000003404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early adherence to anti-glaucoma therapy: An observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idlir Licaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric van Ganse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71 (5), pp.491-499. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.therap.2016.02.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level of Asthma Controller Therapy Before Admission to the Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lelia Dima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2016.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Inhaled Corticosteroid Adherence in Asthma Patients with Short-Term Adherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (5), pp.890--899.e2. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaip.2016.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Osteoporosis & Chronic Inflammatory Rheumatic Disease In French Claims Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Levy-Bachelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Van Ganse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (7), pp.A637. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jval.2015.09.2264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescription of antibiotics and anxiolytics/hypnotics to asthmatic patients in general practice: a cross-sectional study based on French and Italian prescribing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Ganse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinando Petrazzuoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Van Weel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.14. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12875-015-0222-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of Montelukast on asthma control in infants: methodology of a French claims data study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard de Pouvourville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Brouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Blic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Pulmonary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.51. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12890-015-0047-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01840484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the safety of long-acting β2-agonists in routine asthma care: the ASTRO-LAB protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Ganse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra L. Dima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Primary Care Respiratory Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 25, pp.15040. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/npjpcrm.2015.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescribed therapy for asthma: therapeutic ratios and outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idlir Licaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Family Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.49. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12875-015-0265-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliberate interruptions and changes of dose of inhaled corticosteroids by asthma patients: &amp;quot;a community pharmacy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É van Ganse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tamberou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (1), pp.8--17. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmr.2014.04.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-acting beta-agonists plus inhaled corticosteroids safety: a systematic review and meta-analysis of non-randomized studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gimena Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angels Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olatz Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Respiratory Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.83. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1465-9921-15-83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asthma drug ratios and exacerbations: claims data from universal health coverage systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idlir Licaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Respiratory Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (5), pp.1378--1386. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1183/09031936.00100113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of vitamin D supplementation on health-care use in a 25-hydroxyvitamin D-tested population in France: a population-based descriptive cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Caillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan B Jaglal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Rabilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1--11. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S136898001400038X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative exposure to controller therapy and asthma exacerbations: a validation study in community pharmacies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idlir Licaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Chatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmacoepidemiology and Drug Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23, pp.958 - 964. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pds.3668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification dans les bases de l'Assurance Maladie de facteurs associés aux grosses délivrances de bêtas agonistes inhalés à courte durée dans l'asthme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Licaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16e Congres de Pneumologie de Langue Française, 29, Supplement 1, pp.A64. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmr.2011.10.199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are fixed combinations of inhaled corticosteroids and long-acting β2-agonists really harmless in asthmatics ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Boussageon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E van Ganse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (9), 1169--1170; author reply 1170--1171. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmr.2012.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude observationnelle de la persistance aux traitements hypnotisants antiglaucomateux, Lyon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Belhasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Licaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. van Ganse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ve Congrès International d'Épidémiologie "Épidémiologie et santé mondialisée", Bruxelles, 12-14 septembre 2012, 60, Supplement 2, pp.S143. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2012.06.373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coût de l'asthme en France : Asthme de l'adulte.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Com-Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Broquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ericvan Ganse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (3), pp.336--338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlates of adherence to respiratory drugs in COPD patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Ganse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Ritleng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Saussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primary Care Respiratory Journal: Journal of the General Practice Airways Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (2), pp.148--154. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4104/pcrj.2010.00004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migraine or headache management: a pharmacy survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Desamericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Chamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Bauguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thérapie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64 (6), pp.395--403. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2515/therapie/2009057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlates of quality of life of pre-obese and obese patients: a pharmacy-based cross-sectional survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Ganse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ritleng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Desamericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Letrilliart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.337. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2458-9-337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of low high-density lipoprotein cholesterol and hypertriglyceridaemia in patients treated with hypolipidaemic drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ritleng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Desamericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of cardiovascular diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102 (1), pp.43--50. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.acvd.2008.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galectin-10 mRNA is overexpressed in peripheral blood of aspirin-induced asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Diasparra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Freymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63 (1), pp.125--131. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1398-9995.2007.01558.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic aspects of severe asthma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Com-Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Ganse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (1 Pt 2), pp.117--128. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2007.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux économiques de l'asthme sévère : Asthme réfractaire : Des progrès diagnostiques et thérapeutiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Com-Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Ganse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (1), pp.117--128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlates of LDL-cholesterol goal attainment in patients under lipid lowering therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Souchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ritleng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Desamericq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atherosclerosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 199 (2), pp.368--377. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atherosclerosis.2007.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of margarine enriched in phytosterols by patients at high cardiovascular risk and treated by hypolipidemic drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Schwalm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Jeunne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Chretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition, metabolism, and cardiovascular diseases: NMCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (9), pp.657--665. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.numecd.2006.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed dyslipidemia among patients using lipid-lowering therapy in French general practice: an observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Ganse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemant Phatak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Souchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29 (8), pp.1671--1681. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinthera.2007.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'éducation du patient asthmatique et proposition d'une méthode d'évaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Ganse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Freymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Arkhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pédagogie médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (1), pp.30--43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of patients' characteristics and disease management on asthma control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Ganse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Devouassoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Chretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 117 (6), pp.1404--1410. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaci.2006.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary care physicians` behaviors towards risk of iatrogenesis in elderly patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Voirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chretin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62, pp.563-570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid-modifying therapy and attainment of cholesterol goals in Europe: the Return on Expenditure Achieved for Lipid Therapy (REALITY) study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric van Ganse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evo Alemao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Gutkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Medical Research and Opinion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (9), pp.1389--1399. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1185/030079905X59139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sociodemographic factors on quality of life during pollen season in seasonal allergic rhinitis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Neukirch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Aubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Allergy, Asthma and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 95 (1), pp.26--32. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1081-1206(10)61184-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between asthma control in children and loss of workdays by caregivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilisa Sazonov Kocevar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neville Dickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Allergy, Asthma and Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 93 (3), pp.265--271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there an interaction between sleep-disordered breathing, depression and apolipoprotein E phenotype ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sassolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lestra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Chamba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30 (4), pp.360--362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smoking and its correlates among preadolescent children in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie J Sasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Benhaïm-Luzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth E Little</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34 (2), pp.226--234. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/pmed.2001.0980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational risk factors, ultraviolet radiation, and ocular melanoma: a case-control study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Guénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Févotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svend Sabroe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Causes and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12 (5), pp.451--459. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1011271420974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laryngeal and hypopharyngeal cancers and occupational exposure to formaldehyde and various dusts: a case-control study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Goldberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Bégin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupational and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57 (11), pp.767--773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CYP2D6 gene polymorphism in caucasian smokers: lung cancer susceptibility and phenotype-genotype relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Wikman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S T Saarikoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bouchardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 36 (14), pp.1825--1832</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hysterectomy techniques used for benign pathologies: results of a French multicentre study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Ansquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fauconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 14 (10), pp.2464--2470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiologic study of lead contamination of children of occupationally exposed parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Annino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alluard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Precausta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. van Den Wiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 47 (5), pp.433--441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations entre les concentrations aériennes de pollens et les pollinoses saisonnières : synthèse des études épidémiologiques publiées entre 1978 et 1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Quenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Goaster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thibaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Almoussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 45 (3), pp.224-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACE inhibitors, cough, and genetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Kreft-Jais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bonnardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-François Plouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Originally published as Volume 1, Issue 8899, 343 (8899), pp.740--741. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(94)91627-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId255"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sz&#246;nyi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Vergnes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Campus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdent.2026.106521" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688053v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Gasqui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laforest" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Le Clerc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ceinos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chemla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3290/j.ohpd.b2403521" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01819051v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourgeois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dussart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Saliasi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tramini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15050853" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911954v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Llodra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardivo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204564" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798479v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhassen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demoly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bloch-Morot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Pouvourville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ginoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13098" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838966v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laforest" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Devouassoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Didier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Letrilliart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2016.03.013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838970v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Belhassen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Langlois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lelia Dima" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ginoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2016.06.012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838973v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Devouassoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Chouaid" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2016.05.019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838969v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Blic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laigle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chanut-Vogel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000003404" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838971v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idlir Licaj" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric van Ganse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2016.02.033" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838972v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Didier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2016.07.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838977v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Levy-Bachelot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Van Ganse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2015.09.2264" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838976v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; van Ganse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatt&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tamberou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2014.04.103" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838979v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Eriksson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-015-0265-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838978v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Ganse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Texier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra L. Dima" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Ferrer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npjpcrm.2015.40" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838974v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darmon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Petrazzuoli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Van Weel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-015-0222-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01840484v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard de Pouvourville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brouard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-015-0047-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838983v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan B Jaglal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapurlat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rabilloud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S136898001400038X" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838981v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gimena Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Avila" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angels Pont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatz Garin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Alonso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1465-9921-15-83" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838982v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chatte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00100113" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838980v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chatt&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pds.3668" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R83SK5JB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838984v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Boussageon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van Ganse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2012.09.009" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838985v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Licaj" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2011.10.199" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838986v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhasse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Ganse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2012.06.373" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838987v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Com-Ruelle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Broquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericvan Ganse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838988v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Denis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ritleng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Saussier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4104/pcrj.2010.00004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838991v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Desamericq" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Revol" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chamba" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bauguil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie/2009057" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F5CE59B6515EEC767B29023F7F309781000B0EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838989v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Souchet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ritleng" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2008.06.021" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838992v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Desamericq" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letrilliart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-9-337" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838996v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pison" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838993v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2007.11.033" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0J5321F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838995v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pachot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diasparra" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Freymond" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2007.01558.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838994v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2007.06.019" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838997v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Schwalm" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Jeunne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chretin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2006.07.012" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJVM8D04-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838998v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burke" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemant Phatak" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinthera.2007.08.003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3X524K6C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839000v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Freymond" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Arkhis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839001v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2006.03.007" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHLJ07R1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427956v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fantino" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Voirin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fantino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chretin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839003v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evo Alemao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Davies" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gutkin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1185/030079905X59139" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839002v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Neukirch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pietri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1081-1206(10)61184-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839005v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Yin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilisa Sazonov Kocevar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pacheco" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville Dickson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839004v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sassolas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lestra" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chamba" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839006v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie J Sasco" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Benha&#239;m-Luzon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Poncet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth E Little" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/pmed.2001.0980" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCVDZ4KR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839007v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gu&#233;nel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cyr" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle F&#233;votte" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svend Sabroe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011271420974" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W9VJXLSN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839009v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wikman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Benhamou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S T Saarikoski" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouchardy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839010v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Luce" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Goldberg" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D B&#233;gin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G&#233;rin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839011v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chapron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ansquer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fauconnier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fernandez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839012v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Annino" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alluard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Precausta" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Den Wiele" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824156v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quenel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chambaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Goaster" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thibaudon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Almoussa" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839013v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kreft-Jais" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnardeaux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumont" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Plouin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(94)91627-6" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PJ0431S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sz&#246;nyi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Vergnes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Campus" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Perrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdent.2026.106521" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688053v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Gasqui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laforest" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Le Clerc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ceinos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chemla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3290/j.ohpd.b2403521" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01819051v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourgeois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dussart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Saliasi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tramini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15050853" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911954v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Llodra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tardivo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0204564" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798479v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhassen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demoly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bloch-Morot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Pouvourville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ginoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13098" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838966v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laforest" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Devouassoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Didier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Letrilliart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2016.03.013" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838973v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Devouassoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Belhassen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Chouaid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2016.05.019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Blic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laigle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chanut-Vogel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000003404" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838971v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idlir Licaj" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric van Ganse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2016.02.033" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838970v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Langlois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lelia Dima" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ginoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2016.06.012" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838972v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Didier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2016.07.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838977v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Levy-Bachelot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Van Ganse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2015.09.2264" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838974v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Darmon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Ganse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinando Petrazzuoli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Van Weel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-015-0222-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01840484v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard de Pouvourville" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brouard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-015-0047-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838978v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Texier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra L. Dima" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Ferrer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npjpcrm.2015.40" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838979v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Eriksson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-015-0265-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838976v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; van Ganse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatt&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tamberou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2014.04.103" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838981v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gimena Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Avila" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angels Pont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olatz Garin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Alonso" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1465-9921-15-83" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838982v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chatte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00100113" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838983v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan B Jaglal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapurlat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rabilloud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S136898001400038X" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838980v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chatt&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pds.3668" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R83SK5JB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838985v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Licaj" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chatte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2011.10.199" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838984v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Boussageon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van Ganse" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2012.09.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838986v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhasse" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Ganse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2012.06.373" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838987v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Com-Ruelle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Broquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ericvan Ganse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838988v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Denis" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Ritleng" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Saussier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4104/pcrj.2010.00004" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838991v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Desamericq" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Revol" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chamba" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Bauguil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2515/therapie/2009057" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5F5CE59B6515EEC767B29023F7F309781000B0EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838992v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ritleng" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Desamericq" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Letrilliart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-9-337" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838989v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Souchet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2008.06.021" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838995v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pachot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diasparra" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Freymond" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2007.01558.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838994v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pison" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2007.06.019" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838996v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838993v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atherosclerosis.2007.11.033" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0J5321F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838997v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Schwalm" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Jeunne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chretin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2006.07.012" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJVM8D04-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01838998v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Burke" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemant Phatak" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinthera.2007.08.003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3X524K6C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839000v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Freymond" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Arkhis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839001v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2006.03.007" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHLJ07R1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427956v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fantino" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Voirin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fantino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chretin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839003v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evo Alemao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Davies" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Gutkin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1185/030079905X59139" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839002v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Neukirch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pietri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1081-1206(10)61184-2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839005v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Yin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilisa Sazonov Kocevar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pacheco" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neville Dickson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839004v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sassolas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lestra" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chamba" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839006v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie J Sasco" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Benha&#239;m-Luzon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Poncet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth E Little" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/pmed.2001.0980" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCVDZ4KR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839007v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gu&#233;nel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cyr" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle F&#233;votte" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svend Sabroe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011271420974" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W9VJXLSN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839010v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Luce" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Goldberg" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D B&#233;gin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G&#233;rin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839009v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wikman" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Benhamou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S T Saarikoski" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouchardy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839011v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chapron" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ansquer" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fauconnier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fernandez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839012v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Annino" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alluard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Precausta" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Den Wiele" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824156v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Quenel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chambaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Goaster" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thibaudon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Almoussa" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01839013v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kreft-Jais" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnardeaux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumont" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Plouin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(94)91627-6" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PJ0431S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>