--- v0 (2026-03-26)
+++ v1 (2026-04-30)
@@ -570,213 +570,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying Distilled BERT for Question Answering on ASRS Reports</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solving Aircraft Conflicts: data resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lapasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Siddiqur Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NTCA 2020 New Trends in Civil Aviation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st International Conference on Cognitive Aircraft Systems (ICCAS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Toulouse, France. pp.76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094753v1</w:t>
+                <w:t xml:space="preserve">hal-02947781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving Aircraft Conflicts: data resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Applying Distilled BERT for Question Answering on ASRS Reports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Kierszbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lapasset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Cognitive Aircraft Systems (ICCAS 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NTCA 2020 New Trends in Civil Aviation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Prague, Czech Republic. pp.33-38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ntca50409.2020.9291241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947781v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN ADAPTATIVE MULTI-AGENT MODEL OF DELAYS PROPAGATION IN THE AIR TRAFFIC SYSTEM</w:t>
               </w:r>
@@ -1097,51 +1097,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi‐agent Systems for Air Traffic Conflicts Resolution by Local Speed Regulation</w:t>
+                <w:t xml:space="preserve">Multi-agent Systems for Air Traffic Conflicts Resolution by Local Speed Regulation and Departure Delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
@@ -1159,89 +1159,98 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lapasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Féron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRAT 2016, 7th International Conference on Research in Air Transportation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DASC 2016, 35th Digital Avionics Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE/AIAA, Sep 2016, Sacramento, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC.2016.7778021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342623v1</w:t>
+                <w:t xml:space="preserve">hal-01354259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système multi-agents pour la structuration du trafic aérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1283,81 +1292,81 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2016 17ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-agent Systems for Air Traffic Conflicts Resolution by Local Speed Regulation and Departure Delay</w:t>
+                <w:t xml:space="preserve">Multi‐agent Systems for Air Traffic Conflicts Resolution by Local Speed Regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Breil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
@@ -1375,82 +1384,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lapasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Féron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASC 2016, 35th Digital Avionics Systems Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRAT 2016, 7th International Conference on Research in Air Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Philadelphie, PA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DASC.2016.7778021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01354259v1</w:t>
+                <w:t xml:space="preserve">hal-01342623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification coopérative de trajectoires d’avions</w:t>
               </w:r>
@@ -1538,135 +1538,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind-Optimal Path Planning: Application to Aircraft Trajectories</w:t>
+                <w:t xml:space="preserve">Planification coordonnée de trajectoires d'avions : une approche par les fonctions harmoniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brunilde Girardet</w:t>
+                <w:t xml:space="preserve">Laureline Guys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lapasset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rabut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICARCV’14, 13th International Conference on Control, Automation, Robotics and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">ROADEF 2014, 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129968v1</w:t>
+                <w:t xml:space="preserve">hal-00946457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification coopérative de trajectoires d'avions</w:t>
               </w:r>
@@ -1754,299 +1741,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du trafic aérien en tenant compte des conditions météorologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Wind-Optimal Path Planning: Application to Aircraft Trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunilde Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lapasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rabut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lapasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2014, 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ICARCV’14, 13th International Conference on Control, Automation, Robotics and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946447v1</w:t>
+                <w:t xml:space="preserve">hal-01129968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification coordonnée de trajectoires d'avions : une approche par les fonctions harmoniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation du trafic aérien en tenant compte des conditions météorologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunilde Girardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laureline Guys</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
+                <w:t xml:space="preserve">Christophe Rabut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lapasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2014, 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946457v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating optimal aircraft trajectories with respect to weather conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunilde Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lapasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rabut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Brenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2084,64 +2084,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération automatique de trajectoires aériennes sans conflit à l'aide de fonctions biharmoniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Guys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lapasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2199,286 +2199,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération d'une trajectoire optimale pour un avion en tenant compte du vent et de la congestion de l'espace aérien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brunilde Girardet</w:t>
+                <w:t xml:space="preserve">Air-traffic conflict resolution via B-splines and semi-infinite programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Peyronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lapasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2012, 13ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00934810v1</w:t>
+                <w:t xml:space="preserve">hal-00934808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air-traffic conflict resolution via B-splines and semi-infinite programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Peyronne</w:t>
+                <w:t xml:space="preserve">Génération d'une trajectoire optimale pour un avion en tenant compte du vent et de la congestion de l'espace aérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunilde Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rabut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lapasset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2012, 13ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00934808v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00934810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic conflict solving using biharmonic navigation functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Guys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Puechmorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lapasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2519,347 +2519,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing B-splines using Genetic Algorithms Applied to Air-traffic Conflict Resolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Conflict-free trajectory optimization using B-splines and Genetic Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Peyronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lapasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lapasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEC 2010, International Conference on Evolutionary Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INO 2010, SESAR Innovation days 2010, 9th Innovative Research Workshop &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eurocontrol, Dec 2010, Brétigny sur Orge, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987459v1</w:t>
+                <w:t xml:space="preserve">hal-01511715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air traffic conflict resolution via B-splines and genetic algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing B-splines using Genetic Algorithms Applied to Air-traffic Conflict Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Peyronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Peyronne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+                <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lapasset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOGO 2010, The TOulouse Global Optimization workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICEC 2010, International Conference on Evolutionary Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Valencia, Spain. pp 213-218; ISBN: 978-989-8425-31-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0003082802130218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00938862v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflict-free trajectory optimization using B-splines and Genetic Algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Air traffic conflict resolution via B-splines and genetic algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Peyronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lapasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Peyronne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Delahaye</w:t>
+                <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INO 2010, SESAR Innovation days 2010, 9th Innovative Research Workshop &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eurocontrol, Dec 2010, Brétigny sur Orge, France</w:t>
+              <w:t xml:space="preserve">TOGO 2010, The TOulouse Global Optimization workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Toulouse, France. pp xxxx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511715v1</w:t>
+                <w:t xml:space="preserve">hal-00938862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalisation des raisonnements des contrôleurs aériens dans la résolution de conflits</w:t>
               </w:r>
@@ -3139,63 +3139,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating optimal aircraft trajectories with respect to weather conditions</w:t>
+                <w:t xml:space="preserve">Harmonic and Biharmonic Navigation Functions for Conflict-free Trajectory Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brunilde Girardet</w:t>
+                <w:t xml:space="preserve">Laureline Guys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lapasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3210,87 +3210,87 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SID 2012, 2nd SESAR Innovation Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511745v1</w:t>
+                <w:t xml:space="preserve">hal-01511749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonic and Biharmonic Navigation Functions for Conflict-free Trajectory Planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laureline Guys</w:t>
+                <w:t xml:space="preserve">Generating optimal aircraft trajectories with respect to weather conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brunilde Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lapasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3305,51 +3305,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SID 2012, 2nd SESAR Innovation Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511749v1</w:t>
+                <w:t xml:space="preserve">hal-01511745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal conflict resolution using B-splines and Semi-Infinite Programming</w:t>
               </w:r>
@@ -3430,51 +3430,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflict-free trajectory optimization using B-Splines and Genetic Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lapasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Peyronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hermeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3861,77 +3861,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation d’une trajectoire aérienne suivant les conditions météorologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brunilde Girardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rabut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lapasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4193,51 +4193,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487944v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kierszbaum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lapasset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace9100591" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01567694v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Breil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric F&#233;ron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617636v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Siddiqur Rahman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010829500003116" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200916v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2021.court_20" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03094753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ntca50409.2020.9291241" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947781v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01569254v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mykoniatis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrija Vidosavljevic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01511688v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bo&#235;r" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Klotz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laugier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Dolado P&#233;rez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01511781v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Yanez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Llamas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01342623v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01285238v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01354259v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7778021" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01134556v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01129968v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunilde Girardet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabut" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946387v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946447v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946457v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Guys" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00867818v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Brenier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01020758v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Amodei" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934810v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934808v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peyronne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mongeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01020744v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.09.852" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987459v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003082802130218" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938862v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01511715v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01511769v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dugat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617761v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34849/cfsb-t270" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01131014v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01511745v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Aubreton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01511749v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01511758v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mely" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513103v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hermeline" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01511727v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01511738v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628435v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-96308-8_75" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96308-8_75" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01131008v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01515581v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487944v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kierszbaum" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Klein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lapasset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/aerospace9100591" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01567694v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Breil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric F&#233;ron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617636v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Siddiqur Rahman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010829500003116" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200916v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2021.court_20" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947781v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03094753v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ntca50409.2020.9291241" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01569254v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mykoniatis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrija Vidosavljevic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01511688v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bo&#235;r" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Klotz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laugier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Richard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Dolado P&#233;rez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01511781v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Yanez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Llamas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01354259v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC.2016.7778021" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01285238v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01342623v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01134556v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946457v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Guys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Puechmorel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946387v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01129968v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunilde Girardet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rabut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946447v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00867818v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Brenier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01020758v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Amodei" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mar&#233;chal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934808v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peyronne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mongeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00934810v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01020744v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.09.852" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01511715v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00987459v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003082802130218" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00938862v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01511769v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dugat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617761v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34849/cfsb-t270" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01131014v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01511749v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Aubreton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01511745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01511758v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mely" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513103v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hermeline" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01511727v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01511738v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628435v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-96308-8_75" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96308-8_75" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01131008v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01515581v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>